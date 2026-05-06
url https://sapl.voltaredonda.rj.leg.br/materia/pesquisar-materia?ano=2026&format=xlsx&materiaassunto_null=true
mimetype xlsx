--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1453" uniqueCount="581">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -76,75 +76,99 @@
     <t>Zoinho - Jorge de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/883/brn3c2af42a0935_044750.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Volta Redonda o Programa de Campanha Educativa para a segurança de ciclistas e motociclistas.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Simar - O Baixinho do Estádio</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/871/pl_002.26_-_wmc_-autoriza_o_poder_executivo_a_implantar_sistema_de_reconhecimento_biometrico_e_facial_no_estadio_municipal_general_sylvio_raulino_de_oliveira_interligando.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar sistema de reconhecimento biométrico e facial no Estádio Municipal General Sylvio Raulino de Oliveira, interligado ao Centro Integrado de Operações de Segurança Pública – CIOSP, com a finalidade de garantir a segurança dos torcedores, prevenir a violência e coibir a _x000D_
 prática de ilícitos e dá outras providências.</t>
   </si>
   <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Autoriza o Serviço Autônomo de Água e Esgoto de Volta Redonda - SAAE-VR a implantar sistema alternativo de cobrança imediata de débitos, por meio eletrônico ou outros meios disponíveis, com o objetivo de assegurar a continuidade do serviço essencial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1001</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Gisele Lopes</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a exploração de publicidade em mobiliário urbano e espaços públicos no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
     <t>876</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Carla Duarte</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/876/pl_005.26_-_cpd_-_altera_a_redacao_do_art._1-a_da_lei_municipal_n__2.321_de_30_de_junho_de_1988_para_inclusao_da_pessoa_acometida_por_sindrome_de_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1-A da Lei Municipal n.º 2.321 de 30 de junho de 1988, para inclusão da pessoa acometida por Síndrome de Fibromialgia, nos termos da Lei Federal n.º 15.176 de 23 de julho de 2025, no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cacau da Padaria - José Onofre da Silva</t>
   </si>
   <si>
-    <t>http://sapl.voltaredonda.rj.leg.br/media/</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/877/pl_006.26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas no exercício da competência municipal, em doação voluntária de sangue, no âmbito do Município de Volta Redonda, observada a legislação vigente.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Luciano Mineirinho - Luciano de Souza Portes</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/878/brn3c2af42a0935_044739.pdf</t>
   </si>
   <si>
     <t>Denomina - se João Ernesto da Silva a rua próxima a Rua Grande Oriente nº 541, bairro Belmonte.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>8</t>
   </si>
@@ -163,207 +187,1617 @@
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/880/brn3c2af42a0935_044743.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra Poliesportiva Jorge Luiz Ribas (Jorjão) a quadra localizada na Praça Accacio Gonçalves Filgueiras Filho, na rua Cristóvão Colombo, bairro Jardim Amália, e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Renan Cury - Renan Teixeira e Cury</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/881/brn3c2af42a0935_044745.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de monitoramento por sistema de captação de imagens nos estabelecimentos que prestam serviços de banho e tosa em cães e gatos e dá outras providências.</t>
   </si>
   <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Gemilson Sukinho</t>
+  </si>
+  <si>
+    <t>Denomina de "Ubirajara de Oliveira Vaz", a Rua Quinhentos e Trinta e Cinco, CEP 27215-450, localizada no Jardim Paraíba, no Município de Volta Redonda/RJ.</t>
+  </si>
+  <si>
     <t>882</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Rodrigo Nós do Povo</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/882/brn3c2af42a0935_044748.pdf</t>
   </si>
   <si>
     <t>Institui a carteira de identificação da pessoa com fibromialgia - CIPFIBRO no âmbito do município de Volta Redonda;.</t>
   </si>
   <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a realizar poda, corte, retirada e supressão de árvores em áreas particulares, mediante regulamentação específica.</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a exigência de estudo de impacto de mobilidade - EIM para empreendimentos classificados como polos geradores de tráfego no Município de Volta Redonda, estabelece parâmetros técnicos para estimativa de geração de viagens e dá outras providências.</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para a previsão de áreas destinadas a embarque e desembarque de passageiros em grandes empreendimentos classificados como polos geradores de tráfego no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Marquinho Motorista - Marco Antônio da Cunha</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Digitalização de Defesa do Consumidor e cria o sistema "Procon Digital VR", no âmbito do Município de Volta Redonda, com integração à plataforma federal Consumidor.gov.br, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Dia Municipal de Enfrentamento ao Feminicídio em Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Cria o Diploma Orsina Prado de Castro em Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Estatuto da Mulher Parlamentar e Ocupante de Cargo Público no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Sidney Dinho - Welderson Sidney da Silva Teixeira</t>
+  </si>
+  <si>
+    <t>Concede desconto de 50% no Imposto Predial e Territorial Urbano (IPTU) para imóveis cujos proprietários possuam familiar "Pessoa com Deficiência" residente no imóvel, no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>998</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação quinzenal da relação de medicamentos disponíveis nas farmácias municipais no sítio eletrônico oficial da Prefeitura de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação de sistema de pagamento por cartão de débito, crédito e aproximação no ônibus do transporte coletivo do Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Dr Rodrigo Furtado</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de salas de ensino e regulação para atendimento educacional especializado de crianças com Transtorno do Espectro Autista (TEA) na rede pública de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Autoriza, no Município de Volta Redonda, o sepultamento de animais domésticos de estimação em Jazigos Familiares próprios nos Cemitérios Públicos e Privados e dá outras providências.</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Dispõe sobre implementação de semáforos inteligentes no Município de Volta Redonda-RJ e dá outras providências.</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Paralela à linha férrea, com saída para a Rua Lateral, no Bairro Santo Agostinho, no Município de Volta Redonda.</t>
+  </si>
+  <si>
     <t>884</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/884/pl_027.26_-_lm_-dispoe_sobre_a_obrigatoriedade_da_realizacao_de_campanhas_de_arrecadacao_de_alimentos_por_promotores_de_eventos_que_utilizam_espacos_ou_equipamentos_publi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da realização de campanhas de arrecadação de alimentos por promotores de eventos que utilizam espaços ou equipamentos públicos no âmbito do Município de Volta Redonda, estabelece metas mínimas de arrecadação, e dá outras providências.</t>
   </si>
   <si>
+    <t>911</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Altera a redação do Artigo 1º da Lei Municipal nº 42280, de 22 de março de 2007.</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade das empresas concessionárias e permissionárias de serviços públicos que atuam no Município de Volta Redonda garantirem condições mínimas de dignidade aos seus trabalhadores, mediante disponibilização de banheiro, água potável e espaços adequados para alimentação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Institui normas para o plantio de árvores sobre redes de energia elétrica e cria o programa municipal de arborização urbana "Árvore Certa no Lugar Certo" no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Severiano Câmara</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/913/pl_32.26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Posto Odontológico localizado anexo ao Posto de Saúde do Bairro Açude I e dá outras providências.</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/960/pl_33.26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o fornecimento gratuito de medicamentos à base de Tirzepatida, Semaglutida e substaâncias posteriormente incorporadas na Rede Municipal de Saúde de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implementação do sistema complementar de monitoramento inteligente e comunicação em tempo real (reconhecimento facial) nas escolas públicas municipais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Tomba o Clube Náutico Recreativo Santa Cecília como Patrimônio Histórico, Cultural, Esportivo e Social do Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Paulinho do Raio X - Paulo César Lima da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/921/pl_36.26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implementação de meios de pagamento via Pix no sistema de transporte coletivo urbano no Município de Volta Redonda, e dá outras providências</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/922/pl_37.26.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Volta Redonda, o "Diploma Berenice Piana", destinado a homenagear pessoas físicas e jurídicas que se destacam na defesa, promoção e garantia dos direitos das pessoas com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Cria o programa "Doe Vida VR" para o incentivo e a ampliação da coleta de sangue através de estruturas temporárias itinerantes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Denomina Rua "Avelino de Freitas (Bode)" a Rua Seis, CEP 27279010, localizada no Bairro Belo Horizonte, no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Institui a política de compensação ambiental 5x1 no âmbito do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Institui a Campanha Municipal de Conscientização sobre a Manobra de Heimlich no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Institui o Censo Municipal de Inclusão Educacional para avaliação da qualidade do atendimento aos estudantes neurodivergentes e pessoas com deficiência no município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Institui o programa "Melhor Idade em Movimento" no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Práticas Integrativas e Complementares em Saúde (Pics) no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Rodrigo Duarte</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de identificação de vendedores e compradores de fios de energia, sucatas e materiais recicláveis (Ferro-Velho), bem como a comprovação da procedência dos materiais no âmbito do Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Líder Religioso no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do benefício da meia-entrada em estabelecimentos culturais, esportivos e de lazer, no âmbito do Município de Volta Redonda, aos profissionais da segurança pública ativos e inativos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Denomina Rua "Antônio Zacarias Filho", a Rua 7, CEP 27280-420, localizada no Bairro Vale Verde, no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa Municipal de Transporte para Pessoas em Tratamento Continuo no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Institui o Programa Educacional de Prevenção à Violência Doméstica Doméstica e Família contra a Mulher na rede municipal de ensino do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Institui o Cadastro Municipal de Agressores de Mulheres no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a possibilidade de substituição do pagamento de multas de trânsito por doação de sangue ou medula óssea no Banco de Sangue Municipal de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Institui o Dia do Empreendedor e a Medalha de Mérito Empresarial Antônio Cardoso no âmbito da Câmara Municipal de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aplicação de penalidades às empresas contratadas pela Administração Pública Municipal de Volta Redonda que descumprem obrigações assumidas em contratos oriundos de processos licitatórios.</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública a Associação Carnavalesca Pé de Galinha, no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Denomina de Arthur Vinícius de Barros Freitas a quadra localizada na Praça Fernando Gomes Oliveira no Volta Grande.</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do programa "Carnaval da Juventude" no âmbito do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Neném - Nilton Alves de Faria</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do programa municipal "Embaixadores do Bem-Estar Animal" no âmbito do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a restrição de circulação de veículos de grande porte por ruas da parte interna dos bairros do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Volta Redonda, o Selo "Templo Religioso Amigo do Autista", destinado à instituições religiosas que adotem medidas de proteção, auxílio e inclusão de pessoas com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Altera a redação do Artigo 2º da Lei Municipal nº 4.872, de 04 de maio de 2012.</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a utilização de cães em tratamentos terapêuticos para pessoas com Transtorno do Espectro Autista - TEA, Síndrome de Down, TDHA, Dislexia, demais deficiência, síndromes, transtornos do neurodesenvolvimento e outras condições que possam se beneficiar da cinoterapia no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Política Municipal de Atenção Psicossocial em situações de desastres socioambientais no Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sophia Sae Chokyu.</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/953/pr_2.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Monique da Silva Caldeira Kozlowiski de Paula.</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/952/pr_3.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Amanda de Paula Fernandes Oliveira.</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/951/pr_4.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Raquel Bordão Souza Silva.</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/950/pr_5.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Arminda Amaral de Souza Silva.</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Lidia das Graças Barbosa Martins.</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Nelsina da Silva Braga de Avelar.</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/949/pr_8.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Juliana Targino</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/948/pr_9.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sra. Sabrina Alves de Faria.</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/947/pr_10.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sra. Claudete Alves da Costa.</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Bernadete Duarte da Silva Neta.</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/946/pr_12.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Neide Gipsi dos Anjos Suhett de Aguiar.</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/945/pr_13.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Mayara Leite Alves Figueredo</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/944/pr_14.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Cristiane Ferreira Gripp.</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/943/pr_15.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Dra. Christiane Roma.</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/942/pr_16.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sra. Thetis Breedveld da Cunha Souza.</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/915/pr_17.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Ruussim Guedes Pinto à Valéria Cristina Balbi Silva de Paiva.</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/941/pr_18.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Dilma Morcerf de Paula.</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/917/pr_19.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Rosana Cruz.</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/918/pr_20.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Isabella de Paiva Fernandes Cunha.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/919/pr_21.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Lucrécia Regina Sadde Oliveira.</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/966/pr_22.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1290º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento em Belo Horizonte/MG, no período de 03 a 07 de março de 2026.</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/967/pr_23.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Encontro Nacional do Poder Legislativo, em Brasília - DF, no período de 02 a 07 de março de 2026.</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/986/pr_24.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda na delegação brasileira que participará da 70ª Sessão da Comissão sobre a Situação da Mulher nas Nações Unidas, no mês de março do corrente ano.</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>Betinho Albertassi - José Humberto Albertassi</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/940/pr_25.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Regina Célia Oliveira Netto.</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/939/pr_26.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Giselli Gomes Sitta Suhett.</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>Edson Quinto</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/938/pr_27.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Gina Márcia Freitas Belo.</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/937/pr_28.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Suzzana Ramos Xavier.</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/936/pr_29.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Amanda Jones.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/935/pr_30.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sirlei Maria da Silva.</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/956/pr_31.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sra. Marta Gonçalves Sodré.</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/954/pl_32.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sra. Nadéia Alves de Souza.</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Elza dos Santos.</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/934/pr_34.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Eni Mendes Alvarenga.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/933/pr_35.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Tenente Coronel da Polícia Militar do Estado do Rio de Janeiro Amanda Neves Ferreira.</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/932/pr_36.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Srª Jorgeana Ferreira Barnabé Pinto.</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/931/pr_37.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Silvia Maria Cunha dos Santos Amorim.</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/930/pr_38.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Thalita Barros dos Santos.</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/929/pr_39.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Srª Sheila Rodrigues Dias Filgueiras</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/955/pr_40.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Eliane Cezario Rodrigues</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>Edson Quinto, Betinho Albertassi - José Humberto Albertassi, Carla Duarte, Luciano Mineirinho - Luciano de Souza Portes, Marquinho Motorista - Marco Antônio da Cunha, Raone Ferreira, Zoinho - Jorge de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/957/pr_41.26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a constituição de Comissão Especial destinada ao acompanhamento da situação das famílias residentes nas Ocupações denominadas: "da Paz" e "Reflexo do Amanhã", decorrentes do processo de desocupação do Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/916/pr_42.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1294º Curso de Capacitação de Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no período de 07 a 11 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/912/pr_043.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1295º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento em São Paulo/SP, no período de 14 a 18 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1011/pr_44.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pr. Davidson Eduardo Breves da Silva.</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1012/pr_45.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pr. Paulo César de Oliveira.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1013/pr_46.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Wander Matias.</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1014/pr_47.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Sr. Sidney Barraqui.</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1015/pr_49.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Jorge Ribeiro de Lira.</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_50.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Mário Lúcio dos Santos.</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_51.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Marcos Alan da Silva.</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_52.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a William de Souza.</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1019/pr_53.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Pastora Roberta Romão.</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1020/pr_54.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Jafé Chaves de Souza.</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1021/pr_55.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Pastora Patrícia Angélica Lobo Matos.</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1022/pr_56.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Rodrigo Machado da Silveira.</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1023/pr_57.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Tiago Amaral Machado.</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1024/pr_58.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Ricardo Sankler.</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1025/pr_59.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Fernando Júnior Carvalho Vasti.</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1026/pr_60.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pr. Alair Leonel da Silva.</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1027/pr_61.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pr. Luciano Garcia de Sousa.</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1040/pr_63.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Reverendo Mario Cesar Leonardi.</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1028/pr_64.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Marcelo Alves.</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1029/pr_65.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Bruno Vinícius Heringer de Oliveira.</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1030/pr_67.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Doriscelio de Souza Pinheiro.</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1031/pr_68.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Carlos José Gomes Noronha.</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1032/pr_69.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Carlos Eduardo Silva.</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1033/pr_70.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Valter Arlindo Miranda.</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1034/pr_71.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Sidinei Gonçalves Pimenta.</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1035/pr_72.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Raniela Teixeira Figueiredo Carneiro.</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1041/pr_73.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Celso dos Santos.</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1036/pr_74.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Edson Alves Izaias.</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à José Francisco Solano.</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1042/pr_76.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Cláudia de Oliveira Gomes.</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1037/pr_77.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Aldo Cupertino da Conceição.</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1051/pr_78.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Oteniel de Souza Solano.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Medalha Yeshua a ser concedida a líderes religiosos que se destacam por seus trabalhos em favor da comunidade de fé e da sociedade em geral no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1043/pr_80.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Fellipe Cristhian de Almeida.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1048/resolucao_5880.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1299º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 12 a 16 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1049/resolucao_5881.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda em reuniões com Deputados, nos dias 04 a 08 de maio de 2026, para tratar de assuntos do interesse do Município de Volta Redonda, em Brasília/DF.</t>
+  </si>
+  <si>
     <t>846</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Antonio Francisco Neto</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/846/001.docx</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/847/mensagem_002.pdf</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/848/mensagem_003.pdf</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/849/mensagem_004.pdf</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/850/mensagem_005.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos Servidores Públicos da Administração Municipal Direta, aos subsídios da Lei Municipal nº 5.753, às Autarquias, Fundações e Empresas Públicas, Sociedade de Economia Mista, Inativos, Pensionistas e dá outras providências.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/851/mensagem_006.pdf</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/852/mensagem_007.pdf</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/853/mensagem_008.pdf</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/854/mensagem_009.pdf</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/855/mensagem_010.pdf</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/856/mensagem_011.pdf</t>
   </si>
   <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/892/012.pdf</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/893/013.pdf</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/894/014.pdf</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/895/015.pdf</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/891/016.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Sistema de Coleta Seletiva com a participação das Catadoras e dos Catadores de Materiais Recicláveis e Reutilizáveis e do Comitê de Acompanhamento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/896/017.pdf</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/897/018.pdf</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/898/019.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial.</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/899/020.pdf</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/890/021.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 4.866, de 03 de abril de 2012, que regulamenta as Normas Gerais referentes ao Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA, e ao Fundo para a Infância e Adolescência - FINAD, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/900/022.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adequação dos cargos de Agente Comunitário de Saúde - ACS e Agente do Combate às Endemias - ACE, à legislação federal, altera o número de vagas do cargo de Agente Comunitário de Saúde no Quadro de Pessoal da Administração Direta, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/901/023.docx</t>
+  </si>
+  <si>
     <t>887</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/887/brn3c2af42a0935_045161.pdf</t>
   </si>
   <si>
-    <t>Autoriza abertura de crédito adicional especial.</t>
-[...1 lines deleted...]
-  <si>
     <t>886</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/886/brn3c2af42a0935_045158.pdf</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/889/brn3c2af42a0935_045166.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis Municipais nºs 5.775/2021 e nº 1.415/1976 - Código Administrativo de Volta Redonda.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/888/brn3c2af42a0935_045163.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a anistia e parcelamento de créditos fiscais de que é titular o Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/903/029.pdf</t>
+  </si>
+  <si>
+    <t>Altera a tabela do art. 2º da Lei Municipal nº 6.790 de 17 de março de 2026.</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/902/030.pdf</t>
+  </si>
+  <si>
+    <t>Altera o caput do artigo 2º da Lei Municipal nº 6.782 de  17 de março de 2026.</t>
+  </si>
+  <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/909/031.pdf</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/924/032.pdf</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/958/034.pdf</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>Reestrutura o Conselho Municipal de Direitos Humanos - CMDH.</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/959/036.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento de situação de calamidade pública no Município de Volta Redonda em decorrência de eventos climáticos, autoriza a adoção de medidas administrativas excepcionais e a captação de recursos junto a outros entes federativos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1005/037.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece requisitos para licenciamento das atividades religiosas e das ordens filosóficas, bem como para regularização das edificações locais de cultos religiosos e das reuniões das ordens filosóficas de qualquer natureza.</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1006/mensagem___038___2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>Cria a "Honraria Dra. Sueli Pinto" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1008/040.pdf</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1009/041.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial,</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1010/042.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da saúde pública do Município, o Núcleo de Prevenção e Atenção Oncológica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -667,67 +2101,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/883/brn3c2af42a0935_044750.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/871/pl_002.26_-_wmc_-autoriza_o_poder_executivo_a_implantar_sistema_de_reconhecimento_biometrico_e_facial_no_estadio_municipal_general_sylvio_raulino_de_oliveira_interligando.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/876/pl_005.26_-_cpd_-_altera_a_redacao_do_art._1-a_da_lei_municipal_n__2.321_de_30_de_junho_de_1988_para_inclusao_da_pessoa_acometida_por_sindrome_de_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/878/brn3c2af42a0935_044739.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/879/brn3c2af42a0935_044740.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/880/brn3c2af42a0935_044743.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/881/brn3c2af42a0935_044745.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/882/brn3c2af42a0935_044748.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/884/pl_027.26_-_lm_-dispoe_sobre_a_obrigatoriedade_da_realizacao_de_campanhas_de_arrecadacao_de_alimentos_por_promotores_de_eventos_que_utilizam_espacos_ou_equipamentos_publi.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/846/001.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/847/mensagem_002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/848/mensagem_003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/849/mensagem_004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/850/mensagem_005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/851/mensagem_006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/852/mensagem_007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/853/mensagem_008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/854/mensagem_009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/855/mensagem_010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/856/mensagem_011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/887/brn3c2af42a0935_045161.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/886/brn3c2af42a0935_045158.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/889/brn3c2af42a0935_045166.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/888/brn3c2af42a0935_045163.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/883/brn3c2af42a0935_044750.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/871/pl_002.26_-_wmc_-autoriza_o_poder_executivo_a_implantar_sistema_de_reconhecimento_biometrico_e_facial_no_estadio_municipal_general_sylvio_raulino_de_oliveira_interligando.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/876/pl_005.26_-_cpd_-_altera_a_redacao_do_art._1-a_da_lei_municipal_n__2.321_de_30_de_junho_de_1988_para_inclusao_da_pessoa_acometida_por_sindrome_de_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/877/pl_006.26.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/878/brn3c2af42a0935_044739.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/879/brn3c2af42a0935_044740.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/880/brn3c2af42a0935_044743.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/881/brn3c2af42a0935_044745.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/882/brn3c2af42a0935_044748.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/884/pl_027.26_-_lm_-dispoe_sobre_a_obrigatoriedade_da_realizacao_de_campanhas_de_arrecadacao_de_alimentos_por_promotores_de_eventos_que_utilizam_espacos_ou_equipamentos_publi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/913/pl_32.26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/960/pl_33.26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/921/pl_36.26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/922/pl_37.26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/953/pr_2.26.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/952/pr_3.26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/951/pr_4.26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/950/pr_5.26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/949/pr_8.26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/948/pr_9.26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/947/pr_10.26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/946/pr_12.26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/945/pr_13.26.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/944/pr_14.26.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/943/pr_15.26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/942/pr_16.26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/915/pr_17.26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/941/pr_18.26.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/917/pr_19.26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/918/pr_20.26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/919/pr_21.26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/966/pr_22.26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/967/pr_23.26.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/986/pr_24.26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/940/pr_25.26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/939/pr_26.26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/938/pr_27.26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/937/pr_28.26.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/936/pr_29.26.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/935/pr_30.26.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/956/pr_31.26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/954/pl_32.26.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/934/pr_34.26.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/933/pr_35.26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/932/pr_36.26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/931/pr_37.26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/930/pr_38.26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/929/pr_39.26.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/955/pr_40.26.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/957/pr_41.26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/916/pr_42.26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/912/pr_043.26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1011/pr_44.26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1012/pr_45.26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1013/pr_46.26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1014/pr_47.26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1015/pr_49.26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_50.26.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_51.26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_52.26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1019/pr_53.26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1020/pr_54.26.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1021/pr_55.26.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1022/pr_56.26.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1023/pr_57.26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1024/pr_58.26.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1025/pr_59.26.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1026/pr_60.26.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1027/pr_61.26.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1040/pr_63.26.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1028/pr_64.26.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1029/pr_65.26.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1030/pr_67.26.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1031/pr_68.26.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1032/pr_69.26.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1033/pr_70.26.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1034/pr_71.26.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1035/pr_72.26.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1041/pr_73.26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1036/pr_74.26.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1042/pr_76.26.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1037/pr_77.26.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1051/pr_78.26.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1043/pr_80.26.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1048/resolucao_5880.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1049/resolucao_5881.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/846/001.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/847/mensagem_002.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/848/mensagem_003.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/849/mensagem_004.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/850/mensagem_005.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/851/mensagem_006.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/852/mensagem_007.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/853/mensagem_008.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/854/mensagem_009.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/855/mensagem_010.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/856/mensagem_011.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/892/012.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/893/013.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/894/014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/895/015.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/891/016.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/896/017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/897/018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/898/019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/899/020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/890/021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/900/022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/901/023.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/887/brn3c2af42a0935_045161.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/886/brn3c2af42a0935_045158.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/889/brn3c2af42a0935_045166.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/888/brn3c2af42a0935_045163.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/903/029.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/902/030.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/909/031.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/924/032.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/958/034.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/959/036.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1005/037.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1006/mensagem___038___2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1008/040.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1009/041.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1010/042.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H26"/>
+  <dimension ref="A1:H182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="187.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="247.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -783,658 +2216,4861 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
+        <v>46</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H11" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>60</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G14" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H17" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="H18" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="H19" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>23</v>
       </c>
       <c r="H20" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="H21" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="H23" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>62</v>
+        <v>101</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>95</v>
+        <v>23</v>
       </c>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>62</v>
+        <v>101</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>97</v>
+        <v>23</v>
       </c>
       <c r="H25" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>101</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H26" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>110</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>101</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>41</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H28" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>117</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>36</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H29" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>120</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>78</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H30" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>123</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>78</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H31" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>126</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>127</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H32" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>131</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H33" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>134</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>135</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>101</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H34" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>101</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H35" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>140</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>142</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H36" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>142</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>55</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H38" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>64</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H39" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>55</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H40" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>159</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>55</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H41" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>162</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>78</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H42" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>78</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H43" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>168</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>78</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H44" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>170</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>171</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>172</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H45" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>174</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>175</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H46" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>178</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>101</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H47" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>180</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>181</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H48" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>183</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>184</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>36</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H49" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>186</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>187</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>27</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H50" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>189</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>190</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>27</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H51" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>192</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>193</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H52" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>195</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>196</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H53" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>198</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>199</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H54" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>201</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>202</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>78</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H55" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>204</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>205</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>60</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H56" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>207</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>208</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>78</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H57" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>210</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>211</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>212</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H58" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>214</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>215</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H59" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>217</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>218</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H60" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>220</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>221</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>36</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H61" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>223</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>224</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>78</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H62" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>226</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>227</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>78</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H63" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>229</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>230</v>
+      </c>
+      <c r="E64" t="s">
+        <v>231</v>
+      </c>
+      <c r="F64" t="s">
+        <v>101</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H64" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>233</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>230</v>
+      </c>
+      <c r="E65" t="s">
+        <v>231</v>
+      </c>
+      <c r="F65" t="s">
+        <v>101</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H65" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>236</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" t="s">
+        <v>230</v>
+      </c>
+      <c r="E66" t="s">
+        <v>231</v>
+      </c>
+      <c r="F66" t="s">
+        <v>172</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H66" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>239</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67" t="s">
+        <v>230</v>
+      </c>
+      <c r="E67" t="s">
+        <v>231</v>
+      </c>
+      <c r="F67" t="s">
+        <v>172</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H67" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>242</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>30</v>
+      </c>
+      <c r="D68" t="s">
+        <v>230</v>
+      </c>
+      <c r="E68" t="s">
+        <v>231</v>
+      </c>
+      <c r="F68" t="s">
+        <v>27</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H68" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>245</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" t="s">
+        <v>230</v>
+      </c>
+      <c r="E69" t="s">
+        <v>231</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H69" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>247</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70" t="s">
+        <v>230</v>
+      </c>
+      <c r="E70" t="s">
+        <v>231</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H70" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>249</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>45</v>
+      </c>
+      <c r="D71" t="s">
+        <v>230</v>
+      </c>
+      <c r="E71" t="s">
+        <v>231</v>
+      </c>
+      <c r="F71" t="s">
+        <v>27</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H71" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>252</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>50</v>
+      </c>
+      <c r="D72" t="s">
+        <v>230</v>
+      </c>
+      <c r="E72" t="s">
+        <v>231</v>
+      </c>
+      <c r="F72" t="s">
+        <v>46</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H72" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>255</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>54</v>
+      </c>
+      <c r="D73" t="s">
+        <v>230</v>
+      </c>
+      <c r="E73" t="s">
+        <v>231</v>
+      </c>
+      <c r="F73" t="s">
+        <v>46</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H73" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>258</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>59</v>
+      </c>
+      <c r="D74" t="s">
+        <v>230</v>
+      </c>
+      <c r="E74" t="s">
+        <v>231</v>
+      </c>
+      <c r="F74" t="s">
+        <v>78</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H74" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>260</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>63</v>
+      </c>
+      <c r="D75" t="s">
+        <v>230</v>
+      </c>
+      <c r="E75" t="s">
+        <v>231</v>
+      </c>
+      <c r="F75" t="s">
+        <v>78</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H75" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>263</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>68</v>
+      </c>
+      <c r="D76" t="s">
+        <v>230</v>
+      </c>
+      <c r="E76" t="s">
+        <v>231</v>
+      </c>
+      <c r="F76" t="s">
+        <v>55</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H76" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>266</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>71</v>
+      </c>
+      <c r="D77" t="s">
+        <v>230</v>
+      </c>
+      <c r="E77" t="s">
+        <v>231</v>
+      </c>
+      <c r="F77" t="s">
+        <v>55</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H77" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>269</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>74</v>
+      </c>
+      <c r="D78" t="s">
+        <v>230</v>
+      </c>
+      <c r="E78" t="s">
+        <v>231</v>
+      </c>
+      <c r="F78" t="s">
+        <v>212</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H78" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>272</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>77</v>
+      </c>
+      <c r="D79" t="s">
+        <v>230</v>
+      </c>
+      <c r="E79" t="s">
+        <v>231</v>
+      </c>
+      <c r="F79" t="s">
+        <v>212</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H79" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>275</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>81</v>
+      </c>
+      <c r="D80" t="s">
+        <v>230</v>
+      </c>
+      <c r="E80" t="s">
+        <v>231</v>
+      </c>
+      <c r="F80" t="s">
+        <v>31</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H80" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>278</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>84</v>
+      </c>
+      <c r="D81" t="s">
+        <v>230</v>
+      </c>
+      <c r="E81" t="s">
+        <v>231</v>
+      </c>
+      <c r="F81" t="s">
+        <v>142</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H81" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>281</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>87</v>
+      </c>
+      <c r="D82" t="s">
+        <v>230</v>
+      </c>
+      <c r="E82" t="s">
+        <v>231</v>
+      </c>
+      <c r="F82" t="s">
+        <v>142</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H82" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>284</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D83" t="s">
+        <v>230</v>
+      </c>
+      <c r="E83" t="s">
+        <v>231</v>
+      </c>
+      <c r="F83" t="s">
+        <v>64</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H83" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>287</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>94</v>
+      </c>
+      <c r="D84" t="s">
+        <v>230</v>
+      </c>
+      <c r="E84" t="s">
+        <v>231</v>
+      </c>
+      <c r="F84" t="s">
+        <v>64</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H84" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>290</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>97</v>
+      </c>
+      <c r="D85" t="s">
+        <v>230</v>
+      </c>
+      <c r="E85" t="s">
+        <v>231</v>
+      </c>
+      <c r="F85" t="s">
+        <v>291</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H85" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>294</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
         <v>100</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D86" t="s">
+        <v>230</v>
+      </c>
+      <c r="E86" t="s">
+        <v>231</v>
+      </c>
+      <c r="F86" t="s">
+        <v>291</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H86" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>297</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>104</v>
+      </c>
+      <c r="D87" t="s">
+        <v>230</v>
+      </c>
+      <c r="E87" t="s">
+        <v>231</v>
+      </c>
+      <c r="F87" t="s">
+        <v>291</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H87" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>300</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>107</v>
+      </c>
+      <c r="D88" t="s">
+        <v>230</v>
+      </c>
+      <c r="E88" t="s">
+        <v>231</v>
+      </c>
+      <c r="F88" t="s">
+        <v>301</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H88" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>304</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>110</v>
+      </c>
+      <c r="D89" t="s">
+        <v>230</v>
+      </c>
+      <c r="E89" t="s">
+        <v>231</v>
+      </c>
+      <c r="F89" t="s">
+        <v>301</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H89" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>307</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>113</v>
+      </c>
+      <c r="D90" t="s">
+        <v>230</v>
+      </c>
+      <c r="E90" t="s">
+        <v>231</v>
+      </c>
+      <c r="F90" t="s">
+        <v>308</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H90" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>311</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>117</v>
+      </c>
+      <c r="D91" t="s">
+        <v>230</v>
+      </c>
+      <c r="E91" t="s">
+        <v>231</v>
+      </c>
+      <c r="F91" t="s">
+        <v>41</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H91" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>314</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>315</v>
+      </c>
+      <c r="D92" t="s">
+        <v>230</v>
+      </c>
+      <c r="E92" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" t="s">
+        <v>291</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H92" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>318</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>120</v>
+      </c>
+      <c r="D93" t="s">
+        <v>230</v>
+      </c>
+      <c r="E93" t="s">
+        <v>231</v>
+      </c>
+      <c r="F93" t="s">
+        <v>36</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H93" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>321</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>123</v>
+      </c>
+      <c r="D94" t="s">
+        <v>230</v>
+      </c>
+      <c r="E94" t="s">
+        <v>231</v>
+      </c>
+      <c r="F94" t="s">
+        <v>291</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H94" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>324</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>126</v>
+      </c>
+      <c r="D95" t="s">
+        <v>230</v>
+      </c>
+      <c r="E95" t="s">
+        <v>231</v>
+      </c>
+      <c r="F95" t="s">
+        <v>291</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H95" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>327</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>131</v>
+      </c>
+      <c r="D96" t="s">
+        <v>230</v>
+      </c>
+      <c r="E96" t="s">
+        <v>231</v>
+      </c>
+      <c r="F96" t="s">
         <v>60</v>
       </c>
-      <c r="E26" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="G96" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H96" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>329</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>135</v>
+      </c>
+      <c r="D97" t="s">
+        <v>230</v>
+      </c>
+      <c r="E97" t="s">
+        <v>231</v>
+      </c>
+      <c r="F97" t="s">
+        <v>60</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H97" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>332</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>138</v>
+      </c>
+      <c r="D98" t="s">
+        <v>230</v>
+      </c>
+      <c r="E98" t="s">
+        <v>231</v>
+      </c>
+      <c r="F98" t="s">
+        <v>308</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H98" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>335</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>141</v>
+      </c>
+      <c r="D99" t="s">
+        <v>230</v>
+      </c>
+      <c r="E99" t="s">
+        <v>231</v>
+      </c>
+      <c r="F99" t="s">
+        <v>36</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H99" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>338</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>146</v>
+      </c>
+      <c r="D100" t="s">
+        <v>230</v>
+      </c>
+      <c r="E100" t="s">
+        <v>231</v>
+      </c>
+      <c r="F100" t="s">
+        <v>18</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H100" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>341</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>150</v>
+      </c>
+      <c r="D101" t="s">
+        <v>230</v>
+      </c>
+      <c r="E101" t="s">
+        <v>231</v>
+      </c>
+      <c r="F101" t="s">
+        <v>60</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H101" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>344</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>153</v>
+      </c>
+      <c r="D102" t="s">
+        <v>230</v>
+      </c>
+      <c r="E102" t="s">
+        <v>231</v>
+      </c>
+      <c r="F102" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H102" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>347</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>156</v>
+      </c>
+      <c r="D103" t="s">
+        <v>230</v>
+      </c>
+      <c r="E103" t="s">
+        <v>231</v>
+      </c>
+      <c r="F103" t="s">
+        <v>291</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H103" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>350</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>159</v>
+      </c>
+      <c r="D104" t="s">
+        <v>230</v>
+      </c>
+      <c r="E104" t="s">
+        <v>231</v>
+      </c>
+      <c r="F104" t="s">
+        <v>351</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H104" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>354</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>162</v>
+      </c>
+      <c r="D105" t="s">
+        <v>230</v>
+      </c>
+      <c r="E105" t="s">
+        <v>231</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H105" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>357</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>165</v>
+      </c>
+      <c r="D106" t="s">
+        <v>230</v>
+      </c>
+      <c r="E106" t="s">
+        <v>231</v>
+      </c>
+      <c r="F106" t="s">
+        <v>291</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H106" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>360</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>168</v>
+      </c>
+      <c r="D107" t="s">
+        <v>230</v>
+      </c>
+      <c r="E107" t="s">
+        <v>231</v>
+      </c>
+      <c r="F107" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H107" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>363</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>171</v>
+      </c>
+      <c r="D108" t="s">
+        <v>230</v>
+      </c>
+      <c r="E108" t="s">
+        <v>231</v>
+      </c>
+      <c r="F108" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H108" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>366</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>175</v>
+      </c>
+      <c r="D109" t="s">
+        <v>230</v>
+      </c>
+      <c r="E109" t="s">
+        <v>231</v>
+      </c>
+      <c r="F109" t="s">
+        <v>64</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H109" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>369</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>178</v>
+      </c>
+      <c r="D110" t="s">
+        <v>230</v>
+      </c>
+      <c r="E110" t="s">
+        <v>231</v>
+      </c>
+      <c r="F110" t="s">
+        <v>64</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H110" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>372</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>184</v>
+      </c>
+      <c r="D111" t="s">
+        <v>230</v>
+      </c>
+      <c r="E111" t="s">
+        <v>231</v>
+      </c>
+      <c r="F111" t="s">
+        <v>127</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H111" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>375</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>187</v>
+      </c>
+      <c r="D112" t="s">
+        <v>230</v>
+      </c>
+      <c r="E112" t="s">
+        <v>231</v>
+      </c>
+      <c r="F112" t="s">
+        <v>127</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H112" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>378</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>190</v>
+      </c>
+      <c r="D113" t="s">
+        <v>230</v>
+      </c>
+      <c r="E113" t="s">
+        <v>231</v>
+      </c>
+      <c r="F113" t="s">
+        <v>172</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H113" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>381</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>193</v>
+      </c>
+      <c r="D114" t="s">
+        <v>230</v>
+      </c>
+      <c r="E114" t="s">
+        <v>231</v>
+      </c>
+      <c r="F114" t="s">
+        <v>172</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H114" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>384</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>196</v>
+      </c>
+      <c r="D115" t="s">
+        <v>230</v>
+      </c>
+      <c r="E115" t="s">
+        <v>231</v>
+      </c>
+      <c r="F115" t="s">
+        <v>78</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H115" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>387</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>199</v>
+      </c>
+      <c r="D116" t="s">
+        <v>230</v>
+      </c>
+      <c r="E116" t="s">
+        <v>231</v>
+      </c>
+      <c r="F116" t="s">
+        <v>46</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H116" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>390</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>202</v>
+      </c>
+      <c r="D117" t="s">
+        <v>230</v>
+      </c>
+      <c r="E117" t="s">
+        <v>231</v>
+      </c>
+      <c r="F117" t="s">
+        <v>78</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H117" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>393</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>205</v>
+      </c>
+      <c r="D118" t="s">
+        <v>230</v>
+      </c>
+      <c r="E118" t="s">
+        <v>231</v>
+      </c>
+      <c r="F118" t="s">
+        <v>291</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H118" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>396</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>208</v>
+      </c>
+      <c r="D119" t="s">
+        <v>230</v>
+      </c>
+      <c r="E119" t="s">
+        <v>231</v>
+      </c>
+      <c r="F119" t="s">
+        <v>41</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H119" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>399</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>211</v>
+      </c>
+      <c r="D120" t="s">
+        <v>230</v>
+      </c>
+      <c r="E120" t="s">
+        <v>231</v>
+      </c>
+      <c r="F120" t="s">
+        <v>301</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H120" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>402</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>215</v>
+      </c>
+      <c r="D121" t="s">
+        <v>230</v>
+      </c>
+      <c r="E121" t="s">
+        <v>231</v>
+      </c>
+      <c r="F121" t="s">
+        <v>301</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H121" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>405</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>218</v>
+      </c>
+      <c r="D122" t="s">
+        <v>230</v>
+      </c>
+      <c r="E122" t="s">
+        <v>231</v>
+      </c>
+      <c r="F122" t="s">
+        <v>60</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H122" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>408</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>221</v>
+      </c>
+      <c r="D123" t="s">
+        <v>230</v>
+      </c>
+      <c r="E123" t="s">
+        <v>231</v>
+      </c>
+      <c r="F123" t="s">
+        <v>60</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H123" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>411</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>224</v>
+      </c>
+      <c r="D124" t="s">
+        <v>230</v>
+      </c>
+      <c r="E124" t="s">
+        <v>231</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H124" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>414</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>227</v>
+      </c>
+      <c r="D125" t="s">
+        <v>230</v>
+      </c>
+      <c r="E125" t="s">
+        <v>231</v>
+      </c>
+      <c r="F125" t="s">
+        <v>41</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H125" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>417</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>418</v>
+      </c>
+      <c r="D126" t="s">
+        <v>230</v>
+      </c>
+      <c r="E126" t="s">
+        <v>231</v>
+      </c>
+      <c r="F126" t="s">
+        <v>55</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H126" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>421</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>422</v>
+      </c>
+      <c r="D127" t="s">
+        <v>230</v>
+      </c>
+      <c r="E127" t="s">
+        <v>231</v>
+      </c>
+      <c r="F127" t="s">
+        <v>46</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H127" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>425</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>426</v>
+      </c>
+      <c r="D128" t="s">
+        <v>230</v>
+      </c>
+      <c r="E128" t="s">
+        <v>231</v>
+      </c>
+      <c r="F128" t="s">
         <v>101</v>
       </c>
-      <c r="H26" t="s">
-        <v>102</v>
+      <c r="G128" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H128" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>429</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>430</v>
+      </c>
+      <c r="D129" t="s">
+        <v>230</v>
+      </c>
+      <c r="E129" t="s">
+        <v>231</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H129" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>433</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>434</v>
+      </c>
+      <c r="D130" t="s">
+        <v>230</v>
+      </c>
+      <c r="E130" t="s">
+        <v>231</v>
+      </c>
+      <c r="F130" t="s">
+        <v>101</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H130" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>437</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>438</v>
+      </c>
+      <c r="D131" t="s">
+        <v>230</v>
+      </c>
+      <c r="E131" t="s">
+        <v>231</v>
+      </c>
+      <c r="F131" t="s">
+        <v>142</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H131" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>441</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>442</v>
+      </c>
+      <c r="D132" t="s">
+        <v>230</v>
+      </c>
+      <c r="E132" t="s">
+        <v>231</v>
+      </c>
+      <c r="F132" t="s">
+        <v>142</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H132" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>445</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>446</v>
+      </c>
+      <c r="D133" t="s">
+        <v>230</v>
+      </c>
+      <c r="E133" t="s">
+        <v>231</v>
+      </c>
+      <c r="F133" t="s">
+        <v>55</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H133" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>449</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>450</v>
+      </c>
+      <c r="D134" t="s">
+        <v>230</v>
+      </c>
+      <c r="E134" t="s">
+        <v>231</v>
+      </c>
+      <c r="F134" t="s">
+        <v>291</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H134" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>453</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>454</v>
+      </c>
+      <c r="D135" t="s">
+        <v>230</v>
+      </c>
+      <c r="E135" t="s">
+        <v>231</v>
+      </c>
+      <c r="F135" t="s">
+        <v>308</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H135" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>456</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>457</v>
+      </c>
+      <c r="D136" t="s">
+        <v>230</v>
+      </c>
+      <c r="E136" t="s">
+        <v>231</v>
+      </c>
+      <c r="F136" t="s">
+        <v>308</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H136" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>460</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>461</v>
+      </c>
+      <c r="D137" t="s">
+        <v>230</v>
+      </c>
+      <c r="E137" t="s">
+        <v>231</v>
+      </c>
+      <c r="F137" t="s">
+        <v>291</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H137" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>464</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>465</v>
+      </c>
+      <c r="D138" t="s">
+        <v>230</v>
+      </c>
+      <c r="E138" t="s">
+        <v>231</v>
+      </c>
+      <c r="F138" t="s">
+        <v>308</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H138" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>468</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>469</v>
+      </c>
+      <c r="D139" t="s">
+        <v>230</v>
+      </c>
+      <c r="E139" t="s">
+        <v>231</v>
+      </c>
+      <c r="F139" t="s">
+        <v>18</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H139" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>471</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>472</v>
+      </c>
+      <c r="D140" t="s">
+        <v>230</v>
+      </c>
+      <c r="E140" t="s">
+        <v>231</v>
+      </c>
+      <c r="F140" t="s">
+        <v>291</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H140" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>475</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>476</v>
+      </c>
+      <c r="D141" t="s">
+        <v>230</v>
+      </c>
+      <c r="E141" t="s">
+        <v>231</v>
+      </c>
+      <c r="F141" t="s">
+        <v>291</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H141" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>479</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>480</v>
+      </c>
+      <c r="D142" t="s">
+        <v>230</v>
+      </c>
+      <c r="E142" t="s">
+        <v>231</v>
+      </c>
+      <c r="F142" t="s">
+        <v>291</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H142" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>483</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" t="s">
+        <v>484</v>
+      </c>
+      <c r="E143" t="s">
+        <v>485</v>
+      </c>
+      <c r="F143" t="s">
+        <v>486</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H143" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>489</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>17</v>
+      </c>
+      <c r="D144" t="s">
+        <v>484</v>
+      </c>
+      <c r="E144" t="s">
+        <v>485</v>
+      </c>
+      <c r="F144" t="s">
+        <v>486</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H144" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>491</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>22</v>
+      </c>
+      <c r="D145" t="s">
+        <v>484</v>
+      </c>
+      <c r="E145" t="s">
+        <v>485</v>
+      </c>
+      <c r="F145" t="s">
+        <v>486</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H145" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>493</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>26</v>
+      </c>
+      <c r="D146" t="s">
+        <v>484</v>
+      </c>
+      <c r="E146" t="s">
+        <v>485</v>
+      </c>
+      <c r="F146" t="s">
+        <v>486</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H146" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>495</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>30</v>
+      </c>
+      <c r="D147" t="s">
+        <v>484</v>
+      </c>
+      <c r="E147" t="s">
+        <v>485</v>
+      </c>
+      <c r="F147" t="s">
+        <v>486</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H147" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>498</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148" t="s">
+        <v>484</v>
+      </c>
+      <c r="E148" t="s">
+        <v>485</v>
+      </c>
+      <c r="F148" t="s">
+        <v>486</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H148" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>500</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>40</v>
+      </c>
+      <c r="D149" t="s">
+        <v>484</v>
+      </c>
+      <c r="E149" t="s">
+        <v>485</v>
+      </c>
+      <c r="F149" t="s">
+        <v>486</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H149" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>502</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>45</v>
+      </c>
+      <c r="D150" t="s">
+        <v>484</v>
+      </c>
+      <c r="E150" t="s">
+        <v>485</v>
+      </c>
+      <c r="F150" t="s">
+        <v>486</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H150" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>504</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>50</v>
+      </c>
+      <c r="D151" t="s">
+        <v>484</v>
+      </c>
+      <c r="E151" t="s">
+        <v>485</v>
+      </c>
+      <c r="F151" t="s">
+        <v>486</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H151" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>506</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>54</v>
+      </c>
+      <c r="D152" t="s">
+        <v>484</v>
+      </c>
+      <c r="E152" t="s">
+        <v>485</v>
+      </c>
+      <c r="F152" t="s">
+        <v>486</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H152" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>508</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>59</v>
+      </c>
+      <c r="D153" t="s">
+        <v>484</v>
+      </c>
+      <c r="E153" t="s">
+        <v>485</v>
+      </c>
+      <c r="F153" t="s">
+        <v>486</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H153" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>510</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>63</v>
+      </c>
+      <c r="D154" t="s">
+        <v>484</v>
+      </c>
+      <c r="E154" t="s">
+        <v>485</v>
+      </c>
+      <c r="F154" t="s">
+        <v>486</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H154" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>512</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>68</v>
+      </c>
+      <c r="D155" t="s">
+        <v>484</v>
+      </c>
+      <c r="E155" t="s">
+        <v>485</v>
+      </c>
+      <c r="F155" t="s">
+        <v>486</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H155" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>514</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>71</v>
+      </c>
+      <c r="D156" t="s">
+        <v>484</v>
+      </c>
+      <c r="E156" t="s">
+        <v>485</v>
+      </c>
+      <c r="F156" t="s">
+        <v>486</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H156" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>516</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>74</v>
+      </c>
+      <c r="D157" t="s">
+        <v>484</v>
+      </c>
+      <c r="E157" t="s">
+        <v>485</v>
+      </c>
+      <c r="F157" t="s">
+        <v>486</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H157" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>518</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>77</v>
+      </c>
+      <c r="D158" t="s">
+        <v>484</v>
+      </c>
+      <c r="E158" t="s">
+        <v>485</v>
+      </c>
+      <c r="F158" t="s">
+        <v>486</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H158" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>521</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>81</v>
+      </c>
+      <c r="D159" t="s">
+        <v>484</v>
+      </c>
+      <c r="E159" t="s">
+        <v>485</v>
+      </c>
+      <c r="F159" t="s">
+        <v>486</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H159" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>523</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>84</v>
+      </c>
+      <c r="D160" t="s">
+        <v>484</v>
+      </c>
+      <c r="E160" t="s">
+        <v>485</v>
+      </c>
+      <c r="F160" t="s">
+        <v>486</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H160" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>525</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>87</v>
+      </c>
+      <c r="D161" t="s">
+        <v>484</v>
+      </c>
+      <c r="E161" t="s">
+        <v>485</v>
+      </c>
+      <c r="F161" t="s">
+        <v>486</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H161" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>528</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>90</v>
+      </c>
+      <c r="D162" t="s">
+        <v>484</v>
+      </c>
+      <c r="E162" t="s">
+        <v>485</v>
+      </c>
+      <c r="F162" t="s">
+        <v>486</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H162" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>530</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>94</v>
+      </c>
+      <c r="D163" t="s">
+        <v>484</v>
+      </c>
+      <c r="E163" t="s">
+        <v>485</v>
+      </c>
+      <c r="F163" t="s">
+        <v>486</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H163" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>533</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>97</v>
+      </c>
+      <c r="D164" t="s">
+        <v>484</v>
+      </c>
+      <c r="E164" t="s">
+        <v>485</v>
+      </c>
+      <c r="F164" t="s">
+        <v>486</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H164" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>536</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>100</v>
+      </c>
+      <c r="D165" t="s">
+        <v>484</v>
+      </c>
+      <c r="E165" t="s">
+        <v>485</v>
+      </c>
+      <c r="F165" t="s">
+        <v>486</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H165" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>538</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>104</v>
+      </c>
+      <c r="D166" t="s">
+        <v>484</v>
+      </c>
+      <c r="E166" t="s">
+        <v>485</v>
+      </c>
+      <c r="F166" t="s">
+        <v>486</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H166" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>540</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>107</v>
+      </c>
+      <c r="D167" t="s">
+        <v>484</v>
+      </c>
+      <c r="E167" t="s">
+        <v>485</v>
+      </c>
+      <c r="F167" t="s">
+        <v>486</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H167" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>542</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>113</v>
+      </c>
+      <c r="D168" t="s">
+        <v>484</v>
+      </c>
+      <c r="E168" t="s">
+        <v>485</v>
+      </c>
+      <c r="F168" t="s">
+        <v>486</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H168" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>545</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>117</v>
+      </c>
+      <c r="D169" t="s">
+        <v>484</v>
+      </c>
+      <c r="E169" t="s">
+        <v>485</v>
+      </c>
+      <c r="F169" t="s">
+        <v>486</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H169" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>548</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>315</v>
+      </c>
+      <c r="D170" t="s">
+        <v>484</v>
+      </c>
+      <c r="E170" t="s">
+        <v>485</v>
+      </c>
+      <c r="F170" t="s">
+        <v>486</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H170" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>551</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>120</v>
+      </c>
+      <c r="D171" t="s">
+        <v>484</v>
+      </c>
+      <c r="E171" t="s">
+        <v>485</v>
+      </c>
+      <c r="F171" t="s">
+        <v>486</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H171" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>554</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>123</v>
+      </c>
+      <c r="D172" t="s">
+        <v>484</v>
+      </c>
+      <c r="E172" t="s">
+        <v>485</v>
+      </c>
+      <c r="F172" t="s">
+        <v>486</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H172" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>556</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>126</v>
+      </c>
+      <c r="D173" t="s">
+        <v>484</v>
+      </c>
+      <c r="E173" t="s">
+        <v>485</v>
+      </c>
+      <c r="F173" t="s">
+        <v>486</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H173" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>558</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>135</v>
+      </c>
+      <c r="D174" t="s">
+        <v>484</v>
+      </c>
+      <c r="E174" t="s">
+        <v>485</v>
+      </c>
+      <c r="F174" t="s">
+        <v>486</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H174" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>560</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>138</v>
+      </c>
+      <c r="D175" t="s">
+        <v>484</v>
+      </c>
+      <c r="E175" t="s">
+        <v>485</v>
+      </c>
+      <c r="F175" t="s">
+        <v>486</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H175" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>562</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>141</v>
+      </c>
+      <c r="D176" t="s">
+        <v>484</v>
+      </c>
+      <c r="E176" t="s">
+        <v>485</v>
+      </c>
+      <c r="F176" t="s">
+        <v>486</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H176" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>565</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>146</v>
+      </c>
+      <c r="D177" t="s">
+        <v>484</v>
+      </c>
+      <c r="E177" t="s">
+        <v>485</v>
+      </c>
+      <c r="F177" t="s">
+        <v>486</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H177" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>568</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>150</v>
+      </c>
+      <c r="D178" t="s">
+        <v>484</v>
+      </c>
+      <c r="E178" t="s">
+        <v>485</v>
+      </c>
+      <c r="F178" t="s">
+        <v>486</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H178" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>571</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>153</v>
+      </c>
+      <c r="D179" t="s">
+        <v>484</v>
+      </c>
+      <c r="E179" t="s">
+        <v>485</v>
+      </c>
+      <c r="F179" t="s">
+        <v>486</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H179" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>573</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>156</v>
+      </c>
+      <c r="D180" t="s">
+        <v>484</v>
+      </c>
+      <c r="E180" t="s">
+        <v>485</v>
+      </c>
+      <c r="F180" t="s">
+        <v>486</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H180" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>575</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>159</v>
+      </c>
+      <c r="D181" t="s">
+        <v>484</v>
+      </c>
+      <c r="E181" t="s">
+        <v>485</v>
+      </c>
+      <c r="F181" t="s">
+        <v>486</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H181" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>578</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>162</v>
+      </c>
+      <c r="D182" t="s">
+        <v>484</v>
+      </c>
+      <c r="E182" t="s">
+        <v>485</v>
+      </c>
+      <c r="F182" t="s">
+        <v>486</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H182" t="s">
+        <v>580</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>