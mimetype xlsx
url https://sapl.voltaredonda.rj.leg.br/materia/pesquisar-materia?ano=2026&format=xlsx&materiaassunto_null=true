--- v1 (2026-05-06)
+++ v2 (2026-06-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1453" uniqueCount="581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2124" uniqueCount="820">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -109,51 +109,51 @@
   <si>
     <t>Autoriza o Serviço Autônomo de Água e Esgoto de Volta Redonda - SAAE-VR a implantar sistema alternativo de cobrança imediata de débitos, por meio eletrônico ou outros meios disponíveis, com o objetivo de assegurar a continuidade do serviço essencial, e dá outras providências.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Gisele Lopes</t>
   </si>
   <si>
     <t>Dispõe sobre a exploração de publicidade em mobiliário urbano e espaços públicos no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Carla Duarte</t>
   </si>
   <si>
-    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/876/pl_005.26_-_cpd_-_altera_a_redacao_do_art._1-a_da_lei_municipal_n__2.321_de_30_de_junho_de_1988_para_inclusao_da_pessoa_acometida_por_sindrome_de_fibromialgia.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/876/pl_005.26.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1-A da Lei Municipal n.º 2.321 de 30 de junho de 1988, para inclusão da pessoa acometida por Síndrome de Fibromialgia, nos termos da Lei Federal n.º 15.176 de 23 de julho de 2025, no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cacau da Padaria - José Onofre da Silva</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/877/pl_006.26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas no exercício da competência municipal, em doação voluntária de sangue, no âmbito do Município de Volta Redonda, observada a legislação vigente.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>7</t>
   </si>
@@ -346,74 +346,86 @@
   <si>
     <t>989</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Autoriza, no Município de Volta Redonda, o sepultamento de animais domésticos de estimação em Jazigos Familiares próprios nos Cemitérios Públicos e Privados e dá outras providências.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Dispõe sobre implementação de semáforos inteligentes no Município de Volta Redonda-RJ e dá outras providências.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/920/pl_26.26.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a denominação da Rua Paralela à linha férrea, com saída para a Rua Lateral, no Bairro Santo Agostinho, no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/884/pl_027.26_-_lm_-dispoe_sobre_a_obrigatoriedade_da_realizacao_de_campanhas_de_arrecadacao_de_alimentos_por_promotores_de_eventos_que_utilizam_espacos_ou_equipamentos_publi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da realização de campanhas de arrecadação de alimentos por promotores de eventos que utilizam espaços ou equipamentos públicos no âmbito do Município de Volta Redonda, estabelece metas mínimas de arrecadação, e dá outras providências.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 1º da Lei Municipal nº 42280, de 22 de março de 2007.</t>
   </si>
   <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Dispõe sobra a garantia da adaptação da alimentação escolar para alunos com deficiência, inclusive aqueles com mobilidade reduzida ou dificuldades de mastigação e deglutição, bem como para alunos com Transtorno do Espectro Autista (TEA), na rede municipal de ensino do Município de Volta Redonda.</t>
+  </si>
+  <si>
     <t>990</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das empresas concessionárias e permissionárias de serviços públicos que atuam no Município de Volta Redonda garantirem condições mínimas de dignidade aos seus trabalhadores, mediante disponibilização de banheiro, água potável e espaços adequados para alimentação, e dá outras providências.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Institui normas para o plantio de árvores sobre redes de energia elétrica e cria o programa municipal de arborização urbana "Árvore Certa no Lugar Certo" no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Severiano Câmara</t>
@@ -532,50 +544,53 @@
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Institui o programa "Melhor Idade em Movimento" no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Práticas Integrativas e Complementares em Saúde (Pics) no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Rodrigo Duarte</t>
   </si>
   <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/971/pl_45.26.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a obrigatoriedade de identificação de vendedores e compradores de fios de energia, sucatas e materiais recicláveis (Ferro-Velho), bem como a comprovação da procedência dos materiais no âmbito do Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Líder Religioso no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do benefício da meia-entrada em estabelecimentos culturais, esportivos e de lazer, no âmbito do Município de Volta Redonda, aos profissionais da segurança pública ativos e inativos, e dá outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>48</t>
@@ -640,110 +655,548 @@
   <si>
     <t>981</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Carnavalesca Pé de Galinha, no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Denomina de Arthur Vinícius de Barros Freitas a quadra localizada na Praça Fernando Gomes Oliveira no Volta Grande.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/983/pl_57.26.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a criação do programa "Carnaval da Juventude" no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Neném - Nilton Alves de Faria</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do programa municipal "Embaixadores do Bem-Estar Animal" no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Dispõe sobre a restrição de circulação de veículos de grande porte por ruas da parte interna dos bairros do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Volta Redonda, o Selo "Templo Religioso Amigo do Autista", destinado à instituições religiosas que adotem medidas de proteção, auxílio e inclusão de pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 2º da Lei Municipal nº 4.872, de 04 de maio de 2012.</t>
   </si>
   <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da rede pública municipal de ensino de Volta Redonda, o Programa Municipal de Identificação e Acompanhamento de Estudantes com Dislexia, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1044</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de cães em tratamentos terapêuticos para pessoas com Transtorno do Espectro Autista - TEA, Síndrome de Down, TDHA, Dislexia, demais deficiência, síndromes, transtornos do neurodesenvolvimento e outras condições que possam se beneficiar da cinoterapia no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1045/pl_64.26.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a criação da Política Municipal de Atenção Psicossocial em situações de desastres socioambientais no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1073/pl_65.26.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Praça Neuza Maria Silva dos Santos a praça pública localizada ao fim da Rua Tibério, no Bairro Voldac, no Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1103/pl_66.26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa de disponibilização da bicicletas elétricas para Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Betinho Albertassi - José Humberto Albertassi</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1108/pl_67.26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o "Dia do Legado das Igrejas Metodistas" no calendário oficial do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo a instituir o Auxílio Cuidador para a pessoa com deficiência idosa ou aposentada por invalidade que necessitem terceiros para realizar atividades.</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Mobilidade para Qualificação Profissional (PROMQP) no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Edson Quinto</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1114/pl_70.26.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 5.865, que dispõe sobre a obrigatoriedade de campanhas de arrecadação de alimentos não perecíveis por promotores de ventos que utilizam espaço ou equipamento público no município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1115/pl_71.26.pdf</t>
+  </si>
+  <si>
+    <t>Denomina "Jorge Bittar" a travessia localizada entre a rua 165 e a rua 41-A, no bairro Vila Santa Cecília, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Cria a "Honraria Dra. Sueli Pinto" e da outras providências.</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1195/pl_73.26.pdf</t>
+  </si>
+  <si>
+    <t>Denomina escadaria "José Alves Barbosa", Localizada no bairro Vale Verde, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1196/pl_74.26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o "Dia do Assessor Parlamentar" no âmbito do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>Regulamenta, no âmbito do Município de Volta Redonda, a implementação de atendimento psicológico e de serviço social nas Escolas Públicas de Educação Básica, nos termos da Lei Federal nº 15.326/2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Institui o programa de Cursos Técnicos noturnos na Fundação Educacional de Volta Redonda - FEVRE, destinado a estudantes do Ensino Médio, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1198/pr_77.26.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece a festa de São Jorge como patrimônio cultural imaterial do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir o programa QUISQUE da Adoção, no município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1208/pl_79.26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre normas de circulação e segurança para utilização de equipamento de mobilidade elétrica no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de uso e o acesso a protetores auriculares por alunos com Transtornos do Espectro Autista - TEA nas unidades escolares do Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Institui o programa "Praça Inclusiva e Sensorial" no Município de Volta Redonda, destinado à criação e adaptação de espaços públicos inclusivos para pessoas com Transtorno do Espectro Autista - TEA e outras condições sensoriais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do programa Pet Place em Volta Redonda, autoriza a instalação de espaços de lazer e socialização para cães em áreas públicas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1212/pl_83.26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Sistema Municipal de Bilhetagem Eletrônica e a câmara de compensação tarifária no âmbito do transporte público coletivo do município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a consulta domiciliar com médicos especialistas para idosos acamados e com dificuldade de locomoção, pessoas com deficiência motora e doenças degenerativas no Município de Volta Redonda e da outras providências.</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>Denomina de "Maurício Monteiro da Silva", o complexo esportivo da praça Pandiá Calógeras, localizado na Rua Trinta e Nove, no Bairro Sessenta, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 140 e seus incisos, relativos ao controle de despejos industriais, no Código Administrativo de Volta Redonda, Lei nº 1.415/76 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Altera os Artigos 137 e 138 do Código Administrativo de Volta Redonda, Lei Municipal nº 1.415 de 1976, para aprimorar o controle de poluição ambiental atmosférica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 139 e seus incisos, relativos ao controle da poluição hídrica no Código Administrativo de Volta Redonda, Lei nº 1.415/76.</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>Altera o §1º do Artigo 145 da Lei 1.415, de 20 de Dezembro de 1976, que dispõe sobre o Código Administrativo do Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação á nomeação e contratação de pessoas condenadas por maus-tratos aos animais no âmbito da Administração Pública Municipal de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do programa Municipal "Limpa-Fios" no âmbito do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação de vídeos, campanhas e peças institucionais das Cooperativas e Associações de catadores de materiais recicláveis, bem como de campanhas de educação ambiental e reciclagem, nos painéis de LED e outdoors de caráter institucional do Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Institui o programa Municipal de prevenção aos impactos das apostas online (BETS) e de combate à ludopatia no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1244/pl_94.26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o programa Municipal de resgate, acolhimento, recuperação e adoção responsável de animais em situação de rua no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação à nomeação, contratação e designação para cargos, empregos, funções públicas e contratação temporárias de pessoas condenadas por violência doméstica e familiar contra a mulher no âmbito da Administração Pública Municipal de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Institui o Dia do Representante Comercial no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1246/pr_97.26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação de campanhas de prevenção à violência contra a mulher e de informações sobre os serviços de apoio, proteção e acolhimento às mulheres nos painéis de led, outdoors e demais meios de comunicação institucional do Município de Volta Redonda, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>Institui a semana Municipal do Ciclismo e do Cicloturismo, oficializa o Município de Volta Redonda como o marco zero do circuito Sul Fluminense de Cicloturismo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1248/pl_99.26.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Rua Clayton Miranda de Souza a atual Rua A, situada no Conjunto Habitacional Três Poços, no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder autorização simplificada e temporária para pintura decorativa de vias públicas no Município de Volta Redonda, durante a Copa do Mundo FIFA 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reserva de dez por cento das vagas de trabalho para o primeiro emprego nas empresas com finalidade lucrativa, que forem beneficiadas por isenção ou incentivo fiscal outorgado pelo Município.</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal Complementar de Segurança Alimentar e Nutricional dos estudantes em situação de vulnerabilidade social durante finais de semana, recessos e férias escolares no Município de Volta Redonda/RJ, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1257</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1257/pl_103.26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir e implementar um centro de fisioterapia no Bairro Açude, no Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1262</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1262/pl_104.26.pdf</t>
+  </si>
+  <si>
+    <t>Denomina "Marta Aparecida Freitas de Souza Lima" a elevatória do SAAE a ser inaugurada na Rua Maurílio Gomes da Silveira, no bairro Monte Castelo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1263/pl_105.26.pdf</t>
+  </si>
+  <si>
+    <t>Denomina-se como Domingos Artur Pereira a nova rotatória da entrada no Bairro Belmonte.</t>
+  </si>
+  <si>
     <t>908</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sophia Sae Chokyu.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/953/pr_2.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Monique da Silva Caldeira Kozlowiski de Paula.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/952/pr_3.26.pdf</t>
@@ -916,95 +1369,86 @@
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1290º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento em Belo Horizonte/MG, no período de 03 a 07 de março de 2026.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/967/pr_23.26.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Encontro Nacional do Poder Legislativo, em Brasília - DF, no período de 02 a 07 de março de 2026.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/986/pr_24.26.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda na delegação brasileira que participará da 70ª Sessão da Comissão sobre a Situação da Mulher nas Nações Unidas, no mês de março do corrente ano.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>Betinho Albertassi - José Humberto Albertassi</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/940/pr_25.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Regina Célia Oliveira Netto.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/939/pr_26.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Giselli Gomes Sitta Suhett.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>Edson Quinto</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/938/pr_27.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Gina Márcia Freitas Belo.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/937/pr_28.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Suzzana Ramos Xavier.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/936/pr_29.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Amanda Jones.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/935/pr_30.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sirlei Maria da Silva.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/956/pr_31.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sra. Marta Gonçalves Sodré.</t>
   </si>
   <si>
     <t>954</t>
@@ -1129,50 +1573,56 @@
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1012/pr_45.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pr. Paulo César de Oliveira.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1013/pr_46.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Wander Matias.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1014/pr_47.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Sr. Sidney Barraqui.</t>
   </si>
   <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Marcos Vinícius de Assis.</t>
+  </si>
+  <si>
     <t>1015</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1015/pr_49.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Jorge Ribeiro de Lira.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_50.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Mário Lúcio dos Santos.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_51.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Marcos Alan da Silva.</t>
@@ -1246,266 +1696,410 @@
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1025/pr_59.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Fernando Júnior Carvalho Vasti.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1026/pr_60.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pr. Alair Leonel da Silva.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1027/pr_61.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pr. Luciano Garcia de Sousa.</t>
   </si>
   <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Reverendo José Português.</t>
+  </si>
+  <si>
     <t>1040</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1040/pr_63.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Reverendo Mario Cesar Leonardi.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1028/pr_64.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Marcelo Alves.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>65</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1029/pr_65.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Bruno Vinícius Heringer de Oliveira.</t>
   </si>
   <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Maria Aparecida de Lima.</t>
+  </si>
+  <si>
     <t>1030</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1030/pr_67.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Doriscelio de Souza Pinheiro.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>68</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1031/pr_68.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Carlos José Gomes Noronha.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>69</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1032/pr_69.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Carlos Eduardo Silva.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>70</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1033/pr_70.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Valter Arlindo Miranda.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>71</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1034/pr_71.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Sidinei Gonçalves Pimenta.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1035/pr_72.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Raniela Teixeira Figueiredo Carneiro.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1041/pr_73.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Celso dos Santos.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>74</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1036/pr_74.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Edson Alves Izaias.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>75</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à José Francisco Solano.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>76</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1042/pr_76.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial à Cláudia de Oliveira Gomes.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>77</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1037/pr_77.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial a Aldo Cupertino da Conceição.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>78</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1051/pr_78.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Oteniel de Souza Solano.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>79</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre a criação da Medalha Yeshua a ser concedida a líderes religiosos que se destacam por seus trabalhos em favor da comunidade de fé e da sociedade em geral no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1043/pr_80.26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Martinho Lutero de Honra ao Mérito Ministerial ao Pastor Fellipe Cristhian de Almeida.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>81</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1048/resolucao_5880.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1299º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 12 a 16 de maio de 2026.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>82</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1049/resolucao_5881.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em reuniões com Deputados, nos dias 04 a 08 de maio de 2026, para tratar de assuntos do interesse do Município de Volta Redonda, em Brasília/DF.</t>
   </si>
   <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda em viagem institucional ao Município de Maricá/RJ, para visita técnica à empresa pública de transporte de Maricá, no período de 12 a 15 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>Institui a medalha de bravura da Segurança Pública no âmbito da Câmara Municipal de Volta Redonda/RJ, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1237/pr_85.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede o diploma "Honra e Bravura da Segurança Pública" à Dra. Juliana Montes Marotti Leite.</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1235/pr_86.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede o diploma "Honra e Bravura da Segurança Pública" á Abner Souza de Almeida.</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1236/pr_87.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede o diploma "Honra e Bravura da Segurança Pública" à Bruna Leal Folhaça.</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1240/pr_88.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma "Honra e Bravura da Segurança Pública" à Bruna Araujo Peixoto.</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1239/pr_89.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma "Honra e Bravura da Segurança Pública" a Moisés Pinheiro Sardemberg.</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1225/pr_90.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma "Honra e Bravura da Segurança Pública" à Kim Martins Mendonça.</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1238/pr_91.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma "Honra e Bravura da Segurança Pública" à Leandro de Souza Salgueiro.</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1234/pr_92.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma "Honra e Bravura da Segurança Pública" a Rafael de Freitas Dantas.</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1233/pr_93.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 2003° curso de capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela capacitação e treinamento, em São Paulo/SP, no Período de 09 a 13 de Junho de 2026.</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1226/pr_94.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda em visitas à Prefeitura e Câmara Municipal de Erechim/RS, visando conhecer políticas públicas de sustentabilidade, no período de 08 a 12 de junho do corrente ano.</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1227/pr_95.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda em reuniões agendadas, no Senado Federal, no período de 19 a 23 de julho de 2026, em Brasília/DF.</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1224/pr_96.26.pdf</t>
+  </si>
+  <si>
+    <t>Cria a "Honraria Dra. Sueli Pinto" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>Neném - Nilton Alves de Faria, Betinho Albertassi - José Humberto Albertassi, Cacau da Padaria - José Onofre da Silva, Carla Duarte, Dr Rodrigo Furtado, Edson Quinto, Gemilson Sukinho, Gisele Lopes, Luciano Mineirinho - Luciano de Souza Portes, Marquinho Motorista - Marco Antônio da Cunha, Novaes - 	Francisco Novaes Filho, Paulinho do Raio X - Paulo César Lima da Silva, Raone Ferreira, Renan Cury - Renan Teixeira e Cury, Rodrigo Duarte, Rodrigo Nós do Povo, Severiano Câmara, Sidney Dinho - Welderson Sidney da Silva Teixeira, Simar - O Baixinho do Estádio, Vair Duré - Vair de Oliveira Moura, Zoinho - Jorge de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1228/pr_97.26.pdf</t>
+  </si>
+  <si>
+    <t>Institui Medalha de Mérito Vereador Paulo César de Lima Conrado.</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1229/pr_98.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda em reuniões agendadas à Câmara Municipal de Cariacica/ES, no período de 15 a 19 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1230/resolucao_no_5.897_-_pr_99.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda em visitas agendadas à Câmara Municipal de Cariacica/ES, no período de 15 a 19 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1232/resolucao_no_5.899_-_pr_100.26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no curso de "Inteligência Artificial no Legislativo Municipal", realizado por Valeriote Cursos e Consultoria, em Brasília/DF, no período de 22 a 26 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>Institui a homenagem "Jubileu da Medicina", destinada ao reconhecimento dos médicos com mais de 50 anos de formatura e relevantes serviços prestados à população do Município de Volta Redonda, e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>Denomina-se como Domingos Artur Pereira a nova rotatória de entrada no bairro Belmonte.</t>
+  </si>
+  <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>Concede titulo de Cidadania Volta-Redondense ao Sr. Roberto Rodrigues de Paula.</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>Concede titulo de Cidadania Volta-Redondense ao Sr. Denys Ribeiro Furtunato.</t>
+  </si>
+  <si>
     <t>846</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Antonio Francisco Neto</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/846/001.docx</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/847/mensagem_002.pdf</t>
   </si>
   <si>
     <t>848</t>
@@ -1687,117 +2281,240 @@
   <si>
     <t>Altera a tabela do art. 2º da Lei Municipal nº 6.790 de 17 de março de 2026.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/902/030.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 2º da Lei Municipal nº 6.782 de  17 de março de 2026.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/909/031.pdf</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/924/032.pdf</t>
   </si>
   <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1256/033.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "Dolores de Paiva Matos da Silva", o restaurante popular, localizado no Bairro Aterrado, nesta cidade.</t>
+  </si>
+  <si>
     <t>958</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/958/034.pdf</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Direitos Humanos - CMDH.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/959/036.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de situação de calamidade pública no Município de Volta Redonda em decorrência de eventos climáticos, autoriza a adoção de medidas administrativas excepcionais e a captação de recursos junto a outros entes federativos, e dá outras providências.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1005/037.pdf</t>
   </si>
   <si>
     <t>Estabelece requisitos para licenciamento das atividades religiosas e das ordens filosóficas, bem como para regularização das edificações locais de cultos religiosos e das reuniões das ordens filosóficas de qualquer natureza.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1006/mensagem___038___2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>Cria a "Honraria Dra. Sueli Pinto" e dá outras providências.</t>
-[...1 lines deleted...]
-  <si>
     <t>1008</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1008/040.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1009/041.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial,</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1010/042.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito da saúde pública do Município, o Núcleo de Prevenção e Atenção Oncológica.</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1110/043.pdf</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1058/044.pdf</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1104/045.pdf</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1201/046.pdf</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1202/047.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "Dr. Marino Clinger Toledo Neto", a Clínica dos Olhos, localizado na Ilha São João, Bairro Voldac, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1203/048.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "Dr. Hudson Rodrigues de Oliveira", o elevado (Ponte/Viaduto) que liga os bairros Aterrado e Aero Clube, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1204/049.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "Antônio da Costa Cardoso", a sede da Secretaria Municipal da Pessoa com Deficiência - SMPD,  localizada no bairro Jardim Paraíba, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1205/050.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "Fernando Antônio Rodrigues de Almeida", a alça do viaduto Heitor Leite Franco.</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1206/052.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial.</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1207/053.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "Rosa Maria Lages Dias", o Centro de Reabilitação Física, Intelectual e Visual - CER lll, localizado na Avenida Nossa Senhora do Amparo, no Bairro Voldac, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>Autoriza a Abertura de Crédito Adicional Especial.</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1258/056.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "Maestro Nicolau Martins de Oliveira" a sede do projeto "Volta Redonda Cidade da Música", localizado na rua Graham Bell, no bairro Vila Mury, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1259/057.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 6.422, de 16 de maio de 2024 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1260/058.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a alínea "A", do inciso ll, do artigo 4º, da Lei Municipal nº 6.787, de 09 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1261</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1261/mensagem___059___2026.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2101,66 +2818,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/883/brn3c2af42a0935_044750.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/871/pl_002.26_-_wmc_-autoriza_o_poder_executivo_a_implantar_sistema_de_reconhecimento_biometrico_e_facial_no_estadio_municipal_general_sylvio_raulino_de_oliveira_interligando.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/876/pl_005.26_-_cpd_-_altera_a_redacao_do_art._1-a_da_lei_municipal_n__2.321_de_30_de_junho_de_1988_para_inclusao_da_pessoa_acometida_por_sindrome_de_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/877/pl_006.26.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/878/brn3c2af42a0935_044739.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/879/brn3c2af42a0935_044740.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/880/brn3c2af42a0935_044743.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/881/brn3c2af42a0935_044745.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/882/brn3c2af42a0935_044748.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/884/pl_027.26_-_lm_-dispoe_sobre_a_obrigatoriedade_da_realizacao_de_campanhas_de_arrecadacao_de_alimentos_por_promotores_de_eventos_que_utilizam_espacos_ou_equipamentos_publi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/913/pl_32.26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/960/pl_33.26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/921/pl_36.26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/922/pl_37.26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/953/pr_2.26.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/952/pr_3.26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/951/pr_4.26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/950/pr_5.26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/949/pr_8.26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/948/pr_9.26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/947/pr_10.26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/946/pr_12.26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/945/pr_13.26.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/944/pr_14.26.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/943/pr_15.26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/942/pr_16.26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/915/pr_17.26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/941/pr_18.26.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/917/pr_19.26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/918/pr_20.26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/919/pr_21.26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/966/pr_22.26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/967/pr_23.26.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/986/pr_24.26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/940/pr_25.26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/939/pr_26.26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/938/pr_27.26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/937/pr_28.26.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/936/pr_29.26.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/935/pr_30.26.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/956/pr_31.26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/954/pl_32.26.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/934/pr_34.26.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/933/pr_35.26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/932/pr_36.26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/931/pr_37.26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/930/pr_38.26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/929/pr_39.26.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/955/pr_40.26.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/957/pr_41.26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/916/pr_42.26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/912/pr_043.26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1011/pr_44.26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1012/pr_45.26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1013/pr_46.26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1014/pr_47.26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1015/pr_49.26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_50.26.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_51.26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_52.26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1019/pr_53.26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1020/pr_54.26.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1021/pr_55.26.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1022/pr_56.26.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1023/pr_57.26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1024/pr_58.26.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1025/pr_59.26.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1026/pr_60.26.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1027/pr_61.26.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1040/pr_63.26.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1028/pr_64.26.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1029/pr_65.26.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1030/pr_67.26.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1031/pr_68.26.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1032/pr_69.26.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1033/pr_70.26.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1034/pr_71.26.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1035/pr_72.26.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1041/pr_73.26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1036/pr_74.26.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1042/pr_76.26.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1037/pr_77.26.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1051/pr_78.26.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1043/pr_80.26.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1048/resolucao_5880.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1049/resolucao_5881.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/846/001.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/847/mensagem_002.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/848/mensagem_003.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/849/mensagem_004.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/850/mensagem_005.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/851/mensagem_006.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/852/mensagem_007.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/853/mensagem_008.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/854/mensagem_009.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/855/mensagem_010.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/856/mensagem_011.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/892/012.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/893/013.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/894/014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/895/015.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/891/016.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/896/017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/897/018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/898/019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/899/020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/890/021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/900/022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/901/023.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/887/brn3c2af42a0935_045161.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/886/brn3c2af42a0935_045158.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/889/brn3c2af42a0935_045166.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/888/brn3c2af42a0935_045163.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/903/029.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/902/030.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/909/031.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/924/032.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/958/034.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/959/036.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1005/037.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1006/mensagem___038___2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1008/040.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1009/041.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1010/042.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/883/brn3c2af42a0935_044750.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/871/pl_002.26_-_wmc_-autoriza_o_poder_executivo_a_implantar_sistema_de_reconhecimento_biometrico_e_facial_no_estadio_municipal_general_sylvio_raulino_de_oliveira_interligando.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/876/pl_005.26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/877/pl_006.26.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/878/brn3c2af42a0935_044739.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/879/brn3c2af42a0935_044740.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/880/brn3c2af42a0935_044743.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/881/brn3c2af42a0935_044745.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/882/brn3c2af42a0935_044748.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/920/pl_26.26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/884/pl_027.26_-_lm_-dispoe_sobre_a_obrigatoriedade_da_realizacao_de_campanhas_de_arrecadacao_de_alimentos_por_promotores_de_eventos_que_utilizam_espacos_ou_equipamentos_publi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/913/pl_32.26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/960/pl_33.26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/921/pl_36.26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/922/pl_37.26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/971/pl_45.26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/983/pl_57.26.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1045/pl_64.26.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1073/pl_65.26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1103/pl_66.26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1108/pl_67.26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1114/pl_70.26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1115/pl_71.26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1195/pl_73.26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1196/pl_74.26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1198/pr_77.26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1208/pl_79.26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1212/pl_83.26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1244/pl_94.26.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1246/pr_97.26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1248/pl_99.26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1257/pl_103.26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1262/pl_104.26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1263/pl_105.26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/953/pr_2.26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/952/pr_3.26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/951/pr_4.26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/950/pr_5.26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/949/pr_8.26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/948/pr_9.26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/947/pr_10.26.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/946/pr_12.26.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/945/pr_13.26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/944/pr_14.26.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/943/pr_15.26.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/942/pr_16.26.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/915/pr_17.26.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/941/pr_18.26.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/917/pr_19.26.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/918/pr_20.26.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/919/pr_21.26.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/966/pr_22.26.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/967/pr_23.26.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/986/pr_24.26.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/940/pr_25.26.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/939/pr_26.26.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/938/pr_27.26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/937/pr_28.26.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/936/pr_29.26.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/935/pr_30.26.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/956/pr_31.26.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/954/pl_32.26.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/934/pr_34.26.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/933/pr_35.26.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/932/pr_36.26.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/931/pr_37.26.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/930/pr_38.26.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/929/pr_39.26.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/955/pr_40.26.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/957/pr_41.26.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/916/pr_42.26.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/912/pr_043.26.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1011/pr_44.26.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1012/pr_45.26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1013/pr_46.26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1014/pr_47.26.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1015/pr_49.26.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_50.26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_51.26.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_52.26.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1019/pr_53.26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1020/pr_54.26.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1021/pr_55.26.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1022/pr_56.26.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1023/pr_57.26.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1024/pr_58.26.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1025/pr_59.26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1026/pr_60.26.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1027/pr_61.26.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1040/pr_63.26.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1028/pr_64.26.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1029/pr_65.26.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1030/pr_67.26.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1031/pr_68.26.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1032/pr_69.26.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1033/pr_70.26.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1034/pr_71.26.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1035/pr_72.26.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1041/pr_73.26.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1036/pr_74.26.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1042/pr_76.26.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1037/pr_77.26.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1051/pr_78.26.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1043/pr_80.26.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1048/resolucao_5880.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1049/resolucao_5881.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1237/pr_85.26.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1235/pr_86.26.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1236/pr_87.26.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1240/pr_88.26.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1239/pr_89.26.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1225/pr_90.26.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1238/pr_91.26.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1234/pr_92.26.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1233/pr_93.26.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1226/pr_94.26.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1227/pr_95.26.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1224/pr_96.26.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1228/pr_97.26.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1229/pr_98.26.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1230/resolucao_no_5.897_-_pr_99.26.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1232/resolucao_no_5.899_-_pr_100.26.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/846/001.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/847/mensagem_002.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/848/mensagem_003.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/849/mensagem_004.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/850/mensagem_005.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/851/mensagem_006.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/852/mensagem_007.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/853/mensagem_008.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/854/mensagem_009.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/855/mensagem_010.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/856/mensagem_011.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/892/012.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/893/013.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/894/014.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/895/015.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/891/016.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/896/017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/897/018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/898/019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/899/020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/890/021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/900/022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/901/023.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/887/brn3c2af42a0935_045161.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/886/brn3c2af42a0935_045158.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/889/brn3c2af42a0935_045166.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/888/brn3c2af42a0935_045163.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/903/029.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/902/030.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/909/031.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/924/032.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1256/033.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/958/034.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/959/036.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1005/037.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1006/mensagem___038___2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1008/040.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1009/041.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1010/042.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1110/043.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1058/044.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1104/045.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1201/046.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1202/047.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1203/048.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1204/049.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1205/050.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1206/052.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1207/053.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1258/056.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1259/057.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1260/058.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2026/1261/mensagem___059___2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H182"/>
+  <dimension ref="A1:H266"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="187.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="247.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2817,4075 +3534,6256 @@
       </c>
       <c r="H26" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>110</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>101</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>41</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>78</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>127</v>
+        <v>78</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H32" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>130</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>132</v>
       </c>
       <c r="H33" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>134</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>135</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
-      <c r="F34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="1" t="s">
-        <v>23</v>
+        <v>136</v>
       </c>
       <c r="H34" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>142</v>
+        <v>101</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H36" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>145</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H37" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>150</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>55</v>
+        <v>146</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>23</v>
+        <v>151</v>
       </c>
       <c r="H38" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H39" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H40" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>55</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H41" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H42" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>78</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H43" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>78</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H44" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>172</v>
+        <v>78</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H45" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>174</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>175</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>176</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>23</v>
+        <v>177</v>
       </c>
       <c r="H46" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H47" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>64</v>
+        <v>101</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H48" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H49" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H50" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>27</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H51" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H52" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H53" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H55" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H56" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H57" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>212</v>
+        <v>78</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>23</v>
+        <v>214</v>
       </c>
       <c r="H58" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>218</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H59" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H61" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H62" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H63" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>10</v>
+        <v>233</v>
       </c>
       <c r="D64" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H64" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>17</v>
+        <v>236</v>
       </c>
       <c r="D65" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="H65" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>22</v>
+        <v>240</v>
       </c>
       <c r="D66" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>172</v>
+        <v>18</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H66" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>26</v>
+        <v>244</v>
       </c>
       <c r="D67" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="H67" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>30</v>
+        <v>248</v>
       </c>
       <c r="D68" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>27</v>
+        <v>249</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="H68" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>253</v>
       </c>
       <c r="D69" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H69" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>256</v>
       </c>
       <c r="D70" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H70" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>45</v>
+        <v>259</v>
       </c>
       <c r="D71" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>27</v>
+        <v>260</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="H71" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>50</v>
+        <v>264</v>
       </c>
       <c r="D72" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="H72" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>54</v>
+        <v>268</v>
       </c>
       <c r="D73" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>256</v>
+        <v>23</v>
       </c>
       <c r="H73" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>59</v>
+        <v>271</v>
       </c>
       <c r="D74" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>23</v>
+        <v>272</v>
       </c>
       <c r="H74" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>63</v>
+        <v>275</v>
       </c>
       <c r="D75" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
       <c r="H75" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>68</v>
+        <v>279</v>
       </c>
       <c r="D76" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>264</v>
+        <v>23</v>
       </c>
       <c r="H76" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>71</v>
+        <v>282</v>
       </c>
       <c r="D77" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>267</v>
+        <v>23</v>
       </c>
       <c r="H77" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>74</v>
+        <v>285</v>
       </c>
       <c r="D78" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>212</v>
+        <v>27</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="H78" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>77</v>
+        <v>289</v>
       </c>
       <c r="D79" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>273</v>
+        <v>23</v>
       </c>
       <c r="H79" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>81</v>
+        <v>292</v>
       </c>
       <c r="D80" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="H80" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>84</v>
+        <v>296</v>
       </c>
       <c r="D81" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>279</v>
+        <v>23</v>
       </c>
       <c r="H81" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>87</v>
+        <v>299</v>
       </c>
       <c r="D82" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>282</v>
+        <v>23</v>
       </c>
       <c r="H82" t="s">
-        <v>283</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>284</v>
+        <v>301</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>90</v>
+        <v>302</v>
       </c>
       <c r="D83" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H83" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>287</v>
+        <v>304</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>94</v>
+        <v>305</v>
       </c>
       <c r="D84" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="H84" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>97</v>
+        <v>309</v>
       </c>
       <c r="D85" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>291</v>
+        <v>64</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>292</v>
+        <v>23</v>
       </c>
       <c r="H85" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>100</v>
+        <v>312</v>
       </c>
       <c r="D86" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>291</v>
+        <v>31</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>295</v>
+        <v>23</v>
       </c>
       <c r="H86" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>104</v>
+        <v>315</v>
       </c>
       <c r="D87" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>291</v>
+        <v>27</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>298</v>
+        <v>23</v>
       </c>
       <c r="H87" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>107</v>
+        <v>318</v>
       </c>
       <c r="D88" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>302</v>
+        <v>23</v>
       </c>
       <c r="H88" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>110</v>
+        <v>321</v>
       </c>
       <c r="D89" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>305</v>
+        <v>23</v>
       </c>
       <c r="H89" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>113</v>
+        <v>324</v>
       </c>
       <c r="D90" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>308</v>
+        <v>27</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>309</v>
+        <v>23</v>
       </c>
       <c r="H90" t="s">
-        <v>310</v>
+        <v>325</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>117</v>
+        <v>327</v>
       </c>
       <c r="D91" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>312</v>
+        <v>23</v>
       </c>
       <c r="H91" t="s">
-        <v>313</v>
+        <v>328</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>314</v>
+        <v>329</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>315</v>
+        <v>330</v>
       </c>
       <c r="D92" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>291</v>
+        <v>218</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>316</v>
+        <v>23</v>
       </c>
       <c r="H92" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>120</v>
+        <v>333</v>
       </c>
       <c r="D93" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>319</v>
+        <v>23</v>
       </c>
       <c r="H93" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>123</v>
+        <v>336</v>
       </c>
       <c r="D94" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>291</v>
+        <v>27</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>322</v>
+        <v>23</v>
       </c>
       <c r="H94" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>126</v>
+        <v>339</v>
       </c>
       <c r="D95" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>291</v>
+        <v>27</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="H95" t="s">
-        <v>326</v>
+        <v>341</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>327</v>
+        <v>342</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>131</v>
+        <v>343</v>
       </c>
       <c r="D96" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H96" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>135</v>
+        <v>346</v>
       </c>
       <c r="D97" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>330</v>
+        <v>23</v>
       </c>
       <c r="H97" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>138</v>
+        <v>349</v>
       </c>
       <c r="D98" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>308</v>
+        <v>27</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="H98" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>141</v>
+        <v>353</v>
       </c>
       <c r="D99" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>336</v>
+        <v>23</v>
       </c>
       <c r="H99" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>146</v>
+        <v>356</v>
       </c>
       <c r="D100" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="H100" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>150</v>
+        <v>360</v>
       </c>
       <c r="D101" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>342</v>
+        <v>23</v>
       </c>
       <c r="H101" t="s">
-        <v>343</v>
+        <v>361</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>153</v>
+        <v>363</v>
       </c>
       <c r="D102" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>345</v>
+        <v>23</v>
       </c>
       <c r="H102" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>156</v>
+        <v>366</v>
       </c>
       <c r="D103" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>291</v>
+        <v>78</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>348</v>
+        <v>23</v>
       </c>
       <c r="H103" t="s">
-        <v>349</v>
+        <v>367</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>350</v>
+        <v>368</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>159</v>
+        <v>369</v>
       </c>
       <c r="D104" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>351</v>
+        <v>131</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>352</v>
+        <v>370</v>
       </c>
       <c r="H104" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>162</v>
+        <v>373</v>
       </c>
       <c r="D105" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>231</v>
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>55</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>355</v>
+        <v>374</v>
       </c>
       <c r="H105" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>357</v>
+        <v>376</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>165</v>
+        <v>377</v>
       </c>
       <c r="D106" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>231</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>291</v>
+        <v>41</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>358</v>
+        <v>378</v>
       </c>
       <c r="H106" t="s">
-        <v>359</v>
+        <v>379</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>360</v>
+        <v>380</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="D107" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E107" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F107" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>361</v>
+        <v>23</v>
       </c>
       <c r="H107" t="s">
-        <v>362</v>
+        <v>383</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>363</v>
+        <v>384</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>171</v>
+        <v>17</v>
       </c>
       <c r="D108" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E108" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F108" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>364</v>
+        <v>385</v>
       </c>
       <c r="H108" t="s">
-        <v>365</v>
+        <v>386</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>366</v>
+        <v>387</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>175</v>
+        <v>22</v>
       </c>
       <c r="D109" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E109" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F109" t="s">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>367</v>
+        <v>388</v>
       </c>
       <c r="H109" t="s">
-        <v>368</v>
+        <v>389</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>369</v>
+        <v>390</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>178</v>
+        <v>26</v>
       </c>
       <c r="D110" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E110" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F110" t="s">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>370</v>
+        <v>391</v>
       </c>
       <c r="H110" t="s">
-        <v>371</v>
+        <v>392</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>372</v>
+        <v>393</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>184</v>
+        <v>30</v>
       </c>
       <c r="D111" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E111" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F111" t="s">
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>373</v>
+        <v>394</v>
       </c>
       <c r="H111" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>375</v>
+        <v>396</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>187</v>
+        <v>35</v>
       </c>
       <c r="D112" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E112" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F112" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>376</v>
+        <v>23</v>
       </c>
       <c r="H112" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>190</v>
+        <v>40</v>
       </c>
       <c r="D113" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E113" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F113" t="s">
-        <v>172</v>
+        <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>379</v>
+        <v>23</v>
       </c>
       <c r="H113" t="s">
-        <v>380</v>
+        <v>399</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>381</v>
+        <v>400</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>193</v>
+        <v>45</v>
       </c>
       <c r="D114" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E114" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F114" t="s">
-        <v>172</v>
+        <v>27</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="H114" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>196</v>
+        <v>50</v>
       </c>
       <c r="D115" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E115" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F115" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="H115" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>199</v>
+        <v>54</v>
       </c>
       <c r="D116" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E116" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F116" t="s">
         <v>46</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="H116" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>202</v>
+        <v>59</v>
       </c>
       <c r="D117" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E117" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F117" t="s">
         <v>78</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>391</v>
+        <v>23</v>
       </c>
       <c r="H117" t="s">
-        <v>392</v>
+        <v>410</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>393</v>
+        <v>411</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>205</v>
+        <v>63</v>
       </c>
       <c r="D118" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E118" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F118" t="s">
-        <v>291</v>
+        <v>78</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="H118" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>396</v>
+        <v>414</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>208</v>
+        <v>68</v>
       </c>
       <c r="D119" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E119" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F119" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
       <c r="H119" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>399</v>
+        <v>417</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="D120" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E120" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F120" t="s">
-        <v>301</v>
+        <v>55</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>400</v>
+        <v>418</v>
       </c>
       <c r="H120" t="s">
-        <v>401</v>
+        <v>419</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>402</v>
+        <v>420</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>215</v>
+        <v>74</v>
       </c>
       <c r="D121" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E121" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F121" t="s">
-        <v>301</v>
+        <v>218</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>403</v>
+        <v>421</v>
       </c>
       <c r="H121" t="s">
-        <v>404</v>
+        <v>422</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>405</v>
+        <v>423</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
+        <v>77</v>
+      </c>
+      <c r="D122" t="s">
+        <v>381</v>
+      </c>
+      <c r="E122" t="s">
+        <v>382</v>
+      </c>
+      <c r="F122" t="s">
         <v>218</v>
       </c>
-      <c r="D122" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G122" s="1" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
       <c r="H122" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>221</v>
+        <v>81</v>
       </c>
       <c r="D123" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E123" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F123" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="H123" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>411</v>
+        <v>429</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>224</v>
+        <v>84</v>
       </c>
       <c r="D124" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E124" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F124" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>412</v>
+        <v>430</v>
       </c>
       <c r="H124" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>227</v>
+        <v>87</v>
       </c>
       <c r="D125" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E125" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F125" t="s">
-        <v>41</v>
+        <v>146</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
       <c r="H125" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>418</v>
+        <v>90</v>
       </c>
       <c r="D126" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E126" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F126" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>419</v>
+        <v>436</v>
       </c>
       <c r="H126" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>422</v>
+        <v>94</v>
       </c>
       <c r="D127" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E127" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F127" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
       <c r="H127" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>426</v>
+        <v>97</v>
       </c>
       <c r="D128" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E128" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F128" t="s">
-        <v>101</v>
+        <v>442</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="H128" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>430</v>
+        <v>100</v>
       </c>
       <c r="D129" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E129" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F129" t="s">
-        <v>13</v>
+        <v>442</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="H129" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>434</v>
+        <v>104</v>
       </c>
       <c r="D130" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E130" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F130" t="s">
-        <v>101</v>
+        <v>442</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>435</v>
+        <v>449</v>
       </c>
       <c r="H130" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>438</v>
+        <v>107</v>
       </c>
       <c r="D131" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E131" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F131" t="s">
-        <v>142</v>
+        <v>249</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="H131" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>442</v>
+        <v>110</v>
       </c>
       <c r="D132" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E132" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F132" t="s">
-        <v>142</v>
+        <v>249</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="H132" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>446</v>
+        <v>114</v>
       </c>
       <c r="D133" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E133" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F133" t="s">
-        <v>55</v>
+        <v>260</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
       <c r="H133" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>450</v>
+        <v>118</v>
       </c>
       <c r="D134" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E134" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F134" t="s">
-        <v>291</v>
+        <v>41</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="H134" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>454</v>
+        <v>121</v>
       </c>
       <c r="D135" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E135" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F135" t="s">
-        <v>308</v>
+        <v>442</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>23</v>
+        <v>464</v>
       </c>
       <c r="H135" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>457</v>
+        <v>124</v>
       </c>
       <c r="D136" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E136" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F136" t="s">
-        <v>308</v>
+        <v>36</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="H136" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>461</v>
+        <v>127</v>
       </c>
       <c r="D137" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E137" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F137" t="s">
-        <v>291</v>
+        <v>442</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="H137" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>465</v>
+        <v>130</v>
       </c>
       <c r="D138" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E138" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F138" t="s">
-        <v>308</v>
+        <v>442</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="H138" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>469</v>
+        <v>135</v>
       </c>
       <c r="D139" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E139" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F139" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H139" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>472</v>
+        <v>139</v>
       </c>
       <c r="D140" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E140" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F140" t="s">
-        <v>291</v>
+        <v>60</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="H140" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>476</v>
+        <v>142</v>
       </c>
       <c r="D141" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E141" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F141" t="s">
-        <v>291</v>
+        <v>260</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="H141" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>480</v>
+        <v>145</v>
       </c>
       <c r="D142" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="E142" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="F142" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="H142" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>10</v>
+        <v>150</v>
       </c>
       <c r="D143" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E143" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F143" t="s">
-        <v>486</v>
+        <v>18</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>487</v>
       </c>
       <c r="H143" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>489</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="D144" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E144" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F144" t="s">
-        <v>486</v>
+        <v>60</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>490</v>
       </c>
       <c r="H144" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>22</v>
+        <v>157</v>
       </c>
       <c r="D145" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E145" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F145" t="s">
-        <v>486</v>
+        <v>18</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H145" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>26</v>
+        <v>160</v>
       </c>
       <c r="D146" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E146" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F146" t="s">
-        <v>486</v>
+        <v>442</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="H146" t="s">
-        <v>488</v>
+        <v>497</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>30</v>
+        <v>163</v>
       </c>
       <c r="D147" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E147" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F147" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="H147" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>166</v>
       </c>
       <c r="D148" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E148" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>382</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="H148" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>40</v>
+        <v>169</v>
       </c>
       <c r="D149" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E149" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F149" t="s">
-        <v>486</v>
+        <v>442</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="H149" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="D150" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E150" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F150" t="s">
-        <v>486</v>
+        <v>18</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="H150" t="s">
-        <v>488</v>
+        <v>510</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>50</v>
+        <v>175</v>
       </c>
       <c r="D151" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E151" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F151" t="s">
-        <v>486</v>
+        <v>18</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="H151" t="s">
-        <v>488</v>
+        <v>513</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>54</v>
+        <v>180</v>
       </c>
       <c r="D152" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E152" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F152" t="s">
-        <v>486</v>
+        <v>64</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="H152" t="s">
-        <v>488</v>
+        <v>516</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>59</v>
+        <v>183</v>
       </c>
       <c r="D153" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E153" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F153" t="s">
-        <v>486</v>
+        <v>64</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="H153" t="s">
-        <v>488</v>
+        <v>519</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>63</v>
+        <v>186</v>
       </c>
       <c r="D154" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E154" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F154" t="s">
-        <v>486</v>
+        <v>442</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>511</v>
+        <v>23</v>
       </c>
       <c r="H154" t="s">
-        <v>488</v>
+        <v>521</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>68</v>
+        <v>189</v>
       </c>
       <c r="D155" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E155" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F155" t="s">
-        <v>486</v>
+        <v>131</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="H155" t="s">
-        <v>488</v>
+        <v>524</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>71</v>
+        <v>192</v>
       </c>
       <c r="D156" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E156" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F156" t="s">
-        <v>486</v>
+        <v>131</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
       <c r="H156" t="s">
-        <v>488</v>
+        <v>527</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>74</v>
+        <v>195</v>
       </c>
       <c r="D157" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E157" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F157" t="s">
-        <v>486</v>
+        <v>176</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="H157" t="s">
-        <v>488</v>
+        <v>530</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>77</v>
+        <v>198</v>
       </c>
       <c r="D158" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E158" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F158" t="s">
-        <v>486</v>
+        <v>176</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="H158" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>81</v>
+        <v>201</v>
       </c>
       <c r="D159" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E159" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F159" t="s">
-        <v>486</v>
+        <v>78</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="H159" t="s">
-        <v>488</v>
+        <v>536</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>523</v>
+        <v>537</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>84</v>
+        <v>204</v>
       </c>
       <c r="D160" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E160" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F160" t="s">
-        <v>486</v>
+        <v>46</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>524</v>
+        <v>538</v>
       </c>
       <c r="H160" t="s">
-        <v>488</v>
+        <v>539</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>87</v>
+        <v>207</v>
       </c>
       <c r="D161" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E161" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F161" t="s">
-        <v>486</v>
+        <v>78</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>526</v>
+        <v>541</v>
       </c>
       <c r="H161" t="s">
-        <v>527</v>
+        <v>542</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>90</v>
+        <v>210</v>
       </c>
       <c r="D162" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E162" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F162" t="s">
-        <v>486</v>
+        <v>442</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="H162" t="s">
-        <v>488</v>
+        <v>545</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>94</v>
+        <v>213</v>
       </c>
       <c r="D163" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E163" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F163" t="s">
-        <v>486</v>
+        <v>41</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="H163" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>97</v>
+        <v>217</v>
       </c>
       <c r="D164" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E164" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F164" t="s">
-        <v>486</v>
+        <v>249</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>534</v>
+        <v>550</v>
       </c>
       <c r="H164" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>100</v>
+        <v>221</v>
       </c>
       <c r="D165" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E165" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F165" t="s">
-        <v>486</v>
+        <v>249</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
       <c r="H165" t="s">
-        <v>527</v>
+        <v>554</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>538</v>
+        <v>555</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>104</v>
+        <v>224</v>
       </c>
       <c r="D166" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E166" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F166" t="s">
-        <v>486</v>
+        <v>60</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>539</v>
+        <v>556</v>
       </c>
       <c r="H166" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>107</v>
+        <v>227</v>
       </c>
       <c r="D167" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E167" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F167" t="s">
-        <v>486</v>
+        <v>60</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>541</v>
+        <v>559</v>
       </c>
       <c r="H167" t="s">
-        <v>527</v>
+        <v>560</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>542</v>
+        <v>561</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>113</v>
+        <v>230</v>
       </c>
       <c r="D168" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E168" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F168" t="s">
-        <v>486</v>
+        <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>543</v>
+        <v>23</v>
       </c>
       <c r="H168" t="s">
-        <v>544</v>
+        <v>562</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>117</v>
+        <v>233</v>
       </c>
       <c r="D169" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E169" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F169" t="s">
-        <v>486</v>
+        <v>13</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>546</v>
+        <v>564</v>
       </c>
       <c r="H169" t="s">
-        <v>547</v>
+        <v>565</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>315</v>
+        <v>236</v>
       </c>
       <c r="D170" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E170" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F170" t="s">
-        <v>486</v>
+        <v>41</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>549</v>
+        <v>567</v>
       </c>
       <c r="H170" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>551</v>
+        <v>569</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>120</v>
+        <v>240</v>
       </c>
       <c r="D171" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E171" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F171" t="s">
-        <v>486</v>
+        <v>55</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>552</v>
+        <v>570</v>
       </c>
       <c r="H171" t="s">
-        <v>553</v>
+        <v>571</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>554</v>
+        <v>572</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>123</v>
+        <v>244</v>
       </c>
       <c r="D172" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E172" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F172" t="s">
-        <v>486</v>
+        <v>55</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>555</v>
+        <v>23</v>
       </c>
       <c r="H172" t="s">
-        <v>527</v>
+        <v>573</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>556</v>
+        <v>574</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>126</v>
+        <v>248</v>
       </c>
       <c r="D173" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E173" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F173" t="s">
-        <v>486</v>
+        <v>46</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>557</v>
+        <v>575</v>
       </c>
       <c r="H173" t="s">
-        <v>527</v>
+        <v>576</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>558</v>
+        <v>577</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>135</v>
+        <v>253</v>
       </c>
       <c r="D174" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E174" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F174" t="s">
-        <v>486</v>
+        <v>101</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>559</v>
+        <v>578</v>
       </c>
       <c r="H174" t="s">
-        <v>527</v>
+        <v>579</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>560</v>
+        <v>580</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>138</v>
+        <v>256</v>
       </c>
       <c r="D175" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E175" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F175" t="s">
-        <v>486</v>
+        <v>13</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>23</v>
+        <v>581</v>
       </c>
       <c r="H175" t="s">
-        <v>561</v>
+        <v>582</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>562</v>
+        <v>583</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>141</v>
+        <v>259</v>
       </c>
       <c r="D176" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E176" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F176" t="s">
-        <v>486</v>
+        <v>101</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="H176" t="s">
-        <v>564</v>
+        <v>585</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>565</v>
+        <v>586</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
+        <v>264</v>
+      </c>
+      <c r="D177" t="s">
+        <v>381</v>
+      </c>
+      <c r="E177" t="s">
+        <v>382</v>
+      </c>
+      <c r="F177" t="s">
         <v>146</v>
       </c>
-      <c r="D177" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G177" s="1" t="s">
-        <v>566</v>
+        <v>587</v>
       </c>
       <c r="H177" t="s">
-        <v>567</v>
+        <v>588</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>568</v>
+        <v>589</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>150</v>
+        <v>268</v>
       </c>
       <c r="D178" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E178" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F178" t="s">
-        <v>486</v>
+        <v>146</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>569</v>
+        <v>590</v>
       </c>
       <c r="H178" t="s">
-        <v>570</v>
+        <v>591</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>571</v>
+        <v>592</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>153</v>
+        <v>271</v>
       </c>
       <c r="D179" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E179" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F179" t="s">
-        <v>486</v>
+        <v>55</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>23</v>
+        <v>593</v>
       </c>
       <c r="H179" t="s">
-        <v>572</v>
+        <v>594</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>573</v>
+        <v>595</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>156</v>
+        <v>275</v>
       </c>
       <c r="D180" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E180" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F180" t="s">
-        <v>486</v>
+        <v>442</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>574</v>
+        <v>596</v>
       </c>
       <c r="H180" t="s">
-        <v>527</v>
+        <v>597</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>575</v>
+        <v>598</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>159</v>
+        <v>279</v>
       </c>
       <c r="D181" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E181" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F181" t="s">
-        <v>486</v>
+        <v>260</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>576</v>
+        <v>23</v>
       </c>
       <c r="H181" t="s">
-        <v>577</v>
+        <v>599</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>578</v>
+        <v>600</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>162</v>
+        <v>282</v>
       </c>
       <c r="D182" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="E182" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="F182" t="s">
-        <v>486</v>
+        <v>260</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>579</v>
+        <v>601</v>
       </c>
       <c r="H182" t="s">
-        <v>580</v>
+        <v>602</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>603</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>285</v>
+      </c>
+      <c r="D183" t="s">
+        <v>381</v>
+      </c>
+      <c r="E183" t="s">
+        <v>382</v>
+      </c>
+      <c r="F183" t="s">
+        <v>442</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H183" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>606</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>289</v>
+      </c>
+      <c r="D184" t="s">
+        <v>381</v>
+      </c>
+      <c r="E184" t="s">
+        <v>382</v>
+      </c>
+      <c r="F184" t="s">
+        <v>260</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H184" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>609</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>292</v>
+      </c>
+      <c r="D185" t="s">
+        <v>381</v>
+      </c>
+      <c r="E185" t="s">
+        <v>382</v>
+      </c>
+      <c r="F185" t="s">
+        <v>18</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H185" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>611</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>296</v>
+      </c>
+      <c r="D186" t="s">
+        <v>381</v>
+      </c>
+      <c r="E186" t="s">
+        <v>382</v>
+      </c>
+      <c r="F186" t="s">
+        <v>442</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H186" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>614</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>299</v>
+      </c>
+      <c r="D187" t="s">
+        <v>381</v>
+      </c>
+      <c r="E187" t="s">
+        <v>382</v>
+      </c>
+      <c r="F187" t="s">
+        <v>442</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H187" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>617</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>302</v>
+      </c>
+      <c r="D188" t="s">
+        <v>381</v>
+      </c>
+      <c r="E188" t="s">
+        <v>382</v>
+      </c>
+      <c r="F188" t="s">
+        <v>442</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H188" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>620</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>305</v>
+      </c>
+      <c r="D189" t="s">
+        <v>381</v>
+      </c>
+      <c r="E189" t="s">
+        <v>382</v>
+      </c>
+      <c r="F189" t="s">
+        <v>442</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H189" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>622</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>309</v>
+      </c>
+      <c r="D190" t="s">
+        <v>381</v>
+      </c>
+      <c r="E190" t="s">
+        <v>382</v>
+      </c>
+      <c r="F190" t="s">
+        <v>442</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H190" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>624</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>312</v>
+      </c>
+      <c r="D191" t="s">
+        <v>381</v>
+      </c>
+      <c r="E191" t="s">
+        <v>382</v>
+      </c>
+      <c r="F191" t="s">
+        <v>218</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H191" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>627</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>315</v>
+      </c>
+      <c r="D192" t="s">
+        <v>381</v>
+      </c>
+      <c r="E192" t="s">
+        <v>382</v>
+      </c>
+      <c r="F192" t="s">
+        <v>218</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H192" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>630</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>318</v>
+      </c>
+      <c r="D193" t="s">
+        <v>381</v>
+      </c>
+      <c r="E193" t="s">
+        <v>382</v>
+      </c>
+      <c r="F193" t="s">
+        <v>218</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H193" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>633</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>321</v>
+      </c>
+      <c r="D194" t="s">
+        <v>381</v>
+      </c>
+      <c r="E194" t="s">
+        <v>382</v>
+      </c>
+      <c r="F194" t="s">
+        <v>218</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H194" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>636</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>324</v>
+      </c>
+      <c r="D195" t="s">
+        <v>381</v>
+      </c>
+      <c r="E195" t="s">
+        <v>382</v>
+      </c>
+      <c r="F195" t="s">
+        <v>218</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H195" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>639</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>327</v>
+      </c>
+      <c r="D196" t="s">
+        <v>381</v>
+      </c>
+      <c r="E196" t="s">
+        <v>382</v>
+      </c>
+      <c r="F196" t="s">
+        <v>218</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H196" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>642</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>330</v>
+      </c>
+      <c r="D197" t="s">
+        <v>381</v>
+      </c>
+      <c r="E197" t="s">
+        <v>382</v>
+      </c>
+      <c r="F197" t="s">
+        <v>218</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H197" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>645</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>333</v>
+      </c>
+      <c r="D198" t="s">
+        <v>381</v>
+      </c>
+      <c r="E198" t="s">
+        <v>382</v>
+      </c>
+      <c r="F198" t="s">
+        <v>218</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H198" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>648</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>336</v>
+      </c>
+      <c r="D199" t="s">
+        <v>381</v>
+      </c>
+      <c r="E199" t="s">
+        <v>382</v>
+      </c>
+      <c r="F199" t="s">
+        <v>442</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H199" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>651</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>339</v>
+      </c>
+      <c r="D200" t="s">
+        <v>381</v>
+      </c>
+      <c r="E200" t="s">
+        <v>382</v>
+      </c>
+      <c r="F200" t="s">
+        <v>442</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H200" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>654</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>343</v>
+      </c>
+      <c r="D201" t="s">
+        <v>381</v>
+      </c>
+      <c r="E201" t="s">
+        <v>382</v>
+      </c>
+      <c r="F201" t="s">
+        <v>442</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H201" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>657</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>346</v>
+      </c>
+      <c r="D202" t="s">
+        <v>381</v>
+      </c>
+      <c r="E202" t="s">
+        <v>382</v>
+      </c>
+      <c r="F202" t="s">
+        <v>41</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H202" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>660</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>349</v>
+      </c>
+      <c r="D203" t="s">
+        <v>381</v>
+      </c>
+      <c r="E203" t="s">
+        <v>382</v>
+      </c>
+      <c r="F203" t="s">
+        <v>661</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H203" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>664</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>353</v>
+      </c>
+      <c r="D204" t="s">
+        <v>381</v>
+      </c>
+      <c r="E204" t="s">
+        <v>382</v>
+      </c>
+      <c r="F204" t="s">
+        <v>442</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H204" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>667</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>356</v>
+      </c>
+      <c r="D205" t="s">
+        <v>381</v>
+      </c>
+      <c r="E205" t="s">
+        <v>382</v>
+      </c>
+      <c r="F205" t="s">
+        <v>442</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H205" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>670</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>360</v>
+      </c>
+      <c r="D206" t="s">
+        <v>381</v>
+      </c>
+      <c r="E206" t="s">
+        <v>382</v>
+      </c>
+      <c r="F206" t="s">
+        <v>442</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H206" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>673</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>363</v>
+      </c>
+      <c r="D207" t="s">
+        <v>381</v>
+      </c>
+      <c r="E207" t="s">
+        <v>382</v>
+      </c>
+      <c r="F207" t="s">
+        <v>442</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H207" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>675</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>366</v>
+      </c>
+      <c r="D208" t="s">
+        <v>381</v>
+      </c>
+      <c r="E208" t="s">
+        <v>382</v>
+      </c>
+      <c r="F208" t="s">
+        <v>41</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H208" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>677</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>369</v>
+      </c>
+      <c r="D209" t="s">
+        <v>381</v>
+      </c>
+      <c r="E209" t="s">
+        <v>382</v>
+      </c>
+      <c r="F209" t="s">
+        <v>41</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H209" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>679</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>373</v>
+      </c>
+      <c r="D210" t="s">
+        <v>381</v>
+      </c>
+      <c r="E210" t="s">
+        <v>382</v>
+      </c>
+      <c r="F210" t="s">
+        <v>41</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H210" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>681</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>10</v>
+      </c>
+      <c r="D211" t="s">
+        <v>682</v>
+      </c>
+      <c r="E211" t="s">
+        <v>683</v>
+      </c>
+      <c r="F211" t="s">
+        <v>684</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H211" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>687</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>17</v>
+      </c>
+      <c r="D212" t="s">
+        <v>682</v>
+      </c>
+      <c r="E212" t="s">
+        <v>683</v>
+      </c>
+      <c r="F212" t="s">
+        <v>684</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H212" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>689</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>22</v>
+      </c>
+      <c r="D213" t="s">
+        <v>682</v>
+      </c>
+      <c r="E213" t="s">
+        <v>683</v>
+      </c>
+      <c r="F213" t="s">
+        <v>684</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H213" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>691</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>26</v>
+      </c>
+      <c r="D214" t="s">
+        <v>682</v>
+      </c>
+      <c r="E214" t="s">
+        <v>683</v>
+      </c>
+      <c r="F214" t="s">
+        <v>684</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H214" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>693</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>30</v>
+      </c>
+      <c r="D215" t="s">
+        <v>682</v>
+      </c>
+      <c r="E215" t="s">
+        <v>683</v>
+      </c>
+      <c r="F215" t="s">
+        <v>684</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H215" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>696</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>35</v>
+      </c>
+      <c r="D216" t="s">
+        <v>682</v>
+      </c>
+      <c r="E216" t="s">
+        <v>683</v>
+      </c>
+      <c r="F216" t="s">
+        <v>684</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H216" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>698</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>40</v>
+      </c>
+      <c r="D217" t="s">
+        <v>682</v>
+      </c>
+      <c r="E217" t="s">
+        <v>683</v>
+      </c>
+      <c r="F217" t="s">
+        <v>684</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H217" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>700</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>45</v>
+      </c>
+      <c r="D218" t="s">
+        <v>682</v>
+      </c>
+      <c r="E218" t="s">
+        <v>683</v>
+      </c>
+      <c r="F218" t="s">
+        <v>684</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H218" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>702</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>50</v>
+      </c>
+      <c r="D219" t="s">
+        <v>682</v>
+      </c>
+      <c r="E219" t="s">
+        <v>683</v>
+      </c>
+      <c r="F219" t="s">
+        <v>684</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H219" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>704</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>54</v>
+      </c>
+      <c r="D220" t="s">
+        <v>682</v>
+      </c>
+      <c r="E220" t="s">
+        <v>683</v>
+      </c>
+      <c r="F220" t="s">
+        <v>684</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H220" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>706</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>59</v>
+      </c>
+      <c r="D221" t="s">
+        <v>682</v>
+      </c>
+      <c r="E221" t="s">
+        <v>683</v>
+      </c>
+      <c r="F221" t="s">
+        <v>684</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H221" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>708</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>63</v>
+      </c>
+      <c r="D222" t="s">
+        <v>682</v>
+      </c>
+      <c r="E222" t="s">
+        <v>683</v>
+      </c>
+      <c r="F222" t="s">
+        <v>684</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H222" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>710</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>68</v>
+      </c>
+      <c r="D223" t="s">
+        <v>682</v>
+      </c>
+      <c r="E223" t="s">
+        <v>683</v>
+      </c>
+      <c r="F223" t="s">
+        <v>684</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H223" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>712</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>71</v>
+      </c>
+      <c r="D224" t="s">
+        <v>682</v>
+      </c>
+      <c r="E224" t="s">
+        <v>683</v>
+      </c>
+      <c r="F224" t="s">
+        <v>684</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H224" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>714</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>74</v>
+      </c>
+      <c r="D225" t="s">
+        <v>682</v>
+      </c>
+      <c r="E225" t="s">
+        <v>683</v>
+      </c>
+      <c r="F225" t="s">
+        <v>684</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H225" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>716</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>77</v>
+      </c>
+      <c r="D226" t="s">
+        <v>682</v>
+      </c>
+      <c r="E226" t="s">
+        <v>683</v>
+      </c>
+      <c r="F226" t="s">
+        <v>684</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H226" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>719</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>81</v>
+      </c>
+      <c r="D227" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" t="s">
+        <v>684</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H227" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>721</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>84</v>
+      </c>
+      <c r="D228" t="s">
+        <v>682</v>
+      </c>
+      <c r="E228" t="s">
+        <v>683</v>
+      </c>
+      <c r="F228" t="s">
+        <v>684</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H228" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>723</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>87</v>
+      </c>
+      <c r="D229" t="s">
+        <v>682</v>
+      </c>
+      <c r="E229" t="s">
+        <v>683</v>
+      </c>
+      <c r="F229" t="s">
+        <v>684</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H229" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>726</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>90</v>
+      </c>
+      <c r="D230" t="s">
+        <v>682</v>
+      </c>
+      <c r="E230" t="s">
+        <v>683</v>
+      </c>
+      <c r="F230" t="s">
+        <v>684</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H230" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>728</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>94</v>
+      </c>
+      <c r="D231" t="s">
+        <v>682</v>
+      </c>
+      <c r="E231" t="s">
+        <v>683</v>
+      </c>
+      <c r="F231" t="s">
+        <v>684</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H231" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>731</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>97</v>
+      </c>
+      <c r="D232" t="s">
+        <v>682</v>
+      </c>
+      <c r="E232" t="s">
+        <v>683</v>
+      </c>
+      <c r="F232" t="s">
+        <v>684</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H232" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>734</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>100</v>
+      </c>
+      <c r="D233" t="s">
+        <v>682</v>
+      </c>
+      <c r="E233" t="s">
+        <v>683</v>
+      </c>
+      <c r="F233" t="s">
+        <v>684</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H233" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>736</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>104</v>
+      </c>
+      <c r="D234" t="s">
+        <v>682</v>
+      </c>
+      <c r="E234" t="s">
+        <v>683</v>
+      </c>
+      <c r="F234" t="s">
+        <v>684</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H234" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>738</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>107</v>
+      </c>
+      <c r="D235" t="s">
+        <v>682</v>
+      </c>
+      <c r="E235" t="s">
+        <v>683</v>
+      </c>
+      <c r="F235" t="s">
+        <v>684</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H235" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>740</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>114</v>
+      </c>
+      <c r="D236" t="s">
+        <v>682</v>
+      </c>
+      <c r="E236" t="s">
+        <v>683</v>
+      </c>
+      <c r="F236" t="s">
+        <v>684</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H236" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>743</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>118</v>
+      </c>
+      <c r="D237" t="s">
+        <v>682</v>
+      </c>
+      <c r="E237" t="s">
+        <v>683</v>
+      </c>
+      <c r="F237" t="s">
+        <v>684</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H237" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>746</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>121</v>
+      </c>
+      <c r="D238" t="s">
+        <v>682</v>
+      </c>
+      <c r="E238" t="s">
+        <v>683</v>
+      </c>
+      <c r="F238" t="s">
+        <v>684</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H238" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>749</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>124</v>
+      </c>
+      <c r="D239" t="s">
+        <v>682</v>
+      </c>
+      <c r="E239" t="s">
+        <v>683</v>
+      </c>
+      <c r="F239" t="s">
+        <v>684</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H239" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>752</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>127</v>
+      </c>
+      <c r="D240" t="s">
+        <v>682</v>
+      </c>
+      <c r="E240" t="s">
+        <v>683</v>
+      </c>
+      <c r="F240" t="s">
+        <v>684</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H240" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>754</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>130</v>
+      </c>
+      <c r="D241" t="s">
+        <v>682</v>
+      </c>
+      <c r="E241" t="s">
+        <v>683</v>
+      </c>
+      <c r="F241" t="s">
+        <v>684</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H241" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>756</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>135</v>
+      </c>
+      <c r="D242" t="s">
+        <v>682</v>
+      </c>
+      <c r="E242" t="s">
+        <v>683</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H242" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>759</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>139</v>
+      </c>
+      <c r="D243" t="s">
+        <v>682</v>
+      </c>
+      <c r="E243" t="s">
+        <v>683</v>
+      </c>
+      <c r="F243" t="s">
+        <v>684</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H243" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>761</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>142</v>
+      </c>
+      <c r="D244" t="s">
+        <v>682</v>
+      </c>
+      <c r="E244" t="s">
+        <v>683</v>
+      </c>
+      <c r="F244" t="s">
+        <v>684</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H244" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>763</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>145</v>
+      </c>
+      <c r="D245" t="s">
+        <v>682</v>
+      </c>
+      <c r="E245" t="s">
+        <v>683</v>
+      </c>
+      <c r="F245" t="s">
+        <v>684</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H245" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>766</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>150</v>
+      </c>
+      <c r="D246" t="s">
+        <v>682</v>
+      </c>
+      <c r="E246" t="s">
+        <v>683</v>
+      </c>
+      <c r="F246" t="s">
+        <v>684</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H246" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>769</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>154</v>
+      </c>
+      <c r="D247" t="s">
+        <v>682</v>
+      </c>
+      <c r="E247" t="s">
+        <v>683</v>
+      </c>
+      <c r="F247" t="s">
+        <v>684</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H247" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>772</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>157</v>
+      </c>
+      <c r="D248" t="s">
+        <v>682</v>
+      </c>
+      <c r="E248" t="s">
+        <v>683</v>
+      </c>
+      <c r="F248" t="s">
+        <v>684</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H248" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>773</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>160</v>
+      </c>
+      <c r="D249" t="s">
+        <v>682</v>
+      </c>
+      <c r="E249" t="s">
+        <v>683</v>
+      </c>
+      <c r="F249" t="s">
+        <v>684</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H249" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>775</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>163</v>
+      </c>
+      <c r="D250" t="s">
+        <v>682</v>
+      </c>
+      <c r="E250" t="s">
+        <v>683</v>
+      </c>
+      <c r="F250" t="s">
+        <v>684</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H250" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>778</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>166</v>
+      </c>
+      <c r="D251" t="s">
+        <v>682</v>
+      </c>
+      <c r="E251" t="s">
+        <v>683</v>
+      </c>
+      <c r="F251" t="s">
+        <v>684</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H251" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>781</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>169</v>
+      </c>
+      <c r="D252" t="s">
+        <v>682</v>
+      </c>
+      <c r="E252" t="s">
+        <v>683</v>
+      </c>
+      <c r="F252" t="s">
+        <v>684</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H252" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>783</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>172</v>
+      </c>
+      <c r="D253" t="s">
+        <v>682</v>
+      </c>
+      <c r="E253" t="s">
+        <v>683</v>
+      </c>
+      <c r="F253" t="s">
+        <v>684</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H253" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>785</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>175</v>
+      </c>
+      <c r="D254" t="s">
+        <v>682</v>
+      </c>
+      <c r="E254" t="s">
+        <v>683</v>
+      </c>
+      <c r="F254" t="s">
+        <v>684</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H254" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>787</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>180</v>
+      </c>
+      <c r="D255" t="s">
+        <v>682</v>
+      </c>
+      <c r="E255" t="s">
+        <v>683</v>
+      </c>
+      <c r="F255" t="s">
+        <v>684</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H255" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>789</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>183</v>
+      </c>
+      <c r="D256" t="s">
+        <v>682</v>
+      </c>
+      <c r="E256" t="s">
+        <v>683</v>
+      </c>
+      <c r="F256" t="s">
+        <v>684</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H256" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>792</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>186</v>
+      </c>
+      <c r="D257" t="s">
+        <v>682</v>
+      </c>
+      <c r="E257" t="s">
+        <v>683</v>
+      </c>
+      <c r="F257" t="s">
+        <v>684</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H257" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>795</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>189</v>
+      </c>
+      <c r="D258" t="s">
+        <v>682</v>
+      </c>
+      <c r="E258" t="s">
+        <v>683</v>
+      </c>
+      <c r="F258" t="s">
+        <v>684</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H258" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>798</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>192</v>
+      </c>
+      <c r="D259" t="s">
+        <v>682</v>
+      </c>
+      <c r="E259" t="s">
+        <v>683</v>
+      </c>
+      <c r="F259" t="s">
+        <v>684</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H259" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>801</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>198</v>
+      </c>
+      <c r="D260" t="s">
+        <v>682</v>
+      </c>
+      <c r="E260" t="s">
+        <v>683</v>
+      </c>
+      <c r="F260" t="s">
+        <v>684</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H260" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>804</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>201</v>
+      </c>
+      <c r="D261" t="s">
+        <v>682</v>
+      </c>
+      <c r="E261" t="s">
+        <v>683</v>
+      </c>
+      <c r="F261" t="s">
+        <v>684</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H261" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>807</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>204</v>
+      </c>
+      <c r="D262" t="s">
+        <v>682</v>
+      </c>
+      <c r="E262" t="s">
+        <v>683</v>
+      </c>
+      <c r="F262" t="s">
+        <v>684</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H262" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>809</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>210</v>
+      </c>
+      <c r="D263" t="s">
+        <v>682</v>
+      </c>
+      <c r="E263" t="s">
+        <v>683</v>
+      </c>
+      <c r="F263" t="s">
+        <v>684</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H263" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>812</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>213</v>
+      </c>
+      <c r="D264" t="s">
+        <v>682</v>
+      </c>
+      <c r="E264" t="s">
+        <v>683</v>
+      </c>
+      <c r="F264" t="s">
+        <v>684</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H264" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>815</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>217</v>
+      </c>
+      <c r="D265" t="s">
+        <v>682</v>
+      </c>
+      <c r="E265" t="s">
+        <v>683</v>
+      </c>
+      <c r="F265" t="s">
+        <v>684</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H265" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>818</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>221</v>
+      </c>
+      <c r="D266" t="s">
+        <v>682</v>
+      </c>
+      <c r="E266" t="s">
+        <v>683</v>
+      </c>
+      <c r="F266" t="s">
+        <v>684</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H266" t="s">
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7027,50 +9925,134 @@
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>