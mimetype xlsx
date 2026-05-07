--- v1 (2025-12-16)
+++ v2 (2026-05-07)
@@ -10,4236 +10,4814 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3240" uniqueCount="1396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3695" uniqueCount="1587">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/388/pl012025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/388/pl012025.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 2º e 3º da Lei Municipal nº 5.556, de 10 de dezembro de 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/389/pl022025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/389/pl022025.pdf</t>
   </si>
   <si>
     <t>Fixa Tabela de Vencimentos dos Cargos de Provimento em Comissão e das Funções Gratificadas da Câmara Municipal de Volta Redonda.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gisele Lopes</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/401/pl_003.25_-_glk_-_proibe_a_fabricacao_a_comercializacao_e_a_distribuicao_de_armas_simuladas_que_disparam_bolinhas_de_gel_no_ambito_do_municipio_volta_redonda_e_da_outras_provid.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/401/pl_003.25_-_glk_-_proibe_a_fabricacao_a_comercializacao_e_a_distribuicao_de_armas_simuladas_que_disparam_bolinhas_de_gel_no_ambito_do_municipio_volta_redonda_e_da_outras_provid.pdf</t>
   </si>
   <si>
     <t>Proíbe a fabricação, a comercialização e a distribuição de armas simuladas que disparam bolinhas de gel no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/402/pl_004.25_-_glk_-_dispoe_sobre_a_garantia_do_cartao_de_estacionamento_para_pessoas_com_transtorno_do_espectro_autista_tea_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/402/pl_004.25_-_glk_-_dispoe_sobre_a_garantia_do_cartao_de_estacionamento_para_pessoas_com_transtorno_do_espectro_autista_tea_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia do Cartão de Estacionamento para Pessoas com Transtorno do Espectro Autista (TEA) e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vair Duré - Vair de Oliveira Moura</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/403/pl_005.25_-_vom_-_dispoe_sobre_a_orbigatoriedade_de_distribuicao_de_agua_a_todos_os_funcionarios_do_municipio_que_prestam_servicos_de_varricao_capina_rocada_coletores_de_lixo.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/403/pl_005.25_-_vom_-_dispoe_sobre_a_orbigatoriedade_de_distribuicao_de_agua_a_todos_os_funcionarios_do_municipio_que_prestam_servicos_de_varricao_capina_rocada_coletores_de_lixo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de distribuição de água a todos os funcionários do Município de Volta Redonda que prestam serviços de varrição, capina, roçada, coletores de lixo, dentre outros prescritos no artigo 10 do Decreto n° 14.754.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/404/pl_006.25_-_vom_-_autoriza_o_poder_executivo_a_consentir_que_os_profissionais_de_engenharia_e_arquitetura_que_estiverem_contratados_e_ou_concursados_pelo_municipio_possam_exerc.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/404/pl_006.25_-_vom_-_autoriza_o_poder_executivo_a_consentir_que_os_profissionais_de_engenharia_e_arquitetura_que_estiverem_contratados_e_ou_concursados_pelo_municipio_possam_exerc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a consentir que os profissionais de engenharia e arquitetura que estiverem contratados e ou concursados pelo Município de Volta Redonda, possam exercer serviços particulares paralelamente com o Município.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Renan Cury - Renan Teixeira e Cury</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/405/pl_007.25_-_rtc_-_proibe_a_contratacao_de_shows_artistas_e_eventos_abeetos_ao_publico_infantojuvenil_que_envolvam_no_decorrer_da_apresentacao_expressao_de_apologia_ao_crime_o.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/405/pl_007.25_-_rtc_-_proibe_a_contratacao_de_shows_artistas_e_eventos_abeetos_ao_publico_infantojuvenil_que_envolvam_no_decorrer_da_apresentacao_expressao_de_apologia_ao_crime_o.pdf</t>
   </si>
   <si>
     <t>Proíbe a contratação de shows, artistas e eventos abertos ao público infanto-juvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado ou ao uso de drogas e dá outras previdências.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Raone Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/406/pl_008.25_-_rcmf_-_dispoe_sobre_a_obrigatoriedade_da_realizacao_de_audiencias_publicas_em_horario_aecssivel_a_populacao_com_previa_divulgacao_e_acessibilidade_adequada_e_da_ou.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/406/pl_008.25_-_rcmf_-_dispoe_sobre_a_obrigatoriedade_da_realizacao_de_audiencias_publicas_em_horario_aecssivel_a_populacao_com_previa_divulgacao_e_acessibilidade_adequada_e_da_ou.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da realização de Audiências Públicas em horário acessível à população, com prévia divulgação e acessibilidade adequada, e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sidney Dinho - Welderson Sidney da Silva Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilidade de leitos separados para as mulheres parturientes, mãe de natimorto e com óbito fetal.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dr Rodrigo Furtado</t>
   </si>
   <si>
     <t>Cria o Museu do Aço no Município de Volta Redonda – RJ, e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/409/pl_011.25_-_rcfa_-_altera_dispositivos_da_lei_municipal_n_2.395_de_19_de_fevereiro_de_1989_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/409/pl_011.25_-_rcfa_-_altera_dispositivos_da_lei_municipal_n_2.395_de_19_de_fevereiro_de_1989_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 2.395, de 16 de fevereiro de 1989 e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Paulinho do Raio X - Paulo César Lima da Silva</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de contratação pelo município de show, artistas e eventos abertos ao público infantojuvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado ou ao uso de drogas e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dispõe sobre vedação de contratação, pelo município, de artistas que fazem apologia ao crime em suas apresentações e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Simar - O Baixinho do Estádio</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/412/pl_014.25_-_wmc_-_autoriza_o_chefe_do_poder_executivo_municipal_de_volta_redonda_a_implantar_uma_capela_mortuaria_no_bairro_santo_agostinho..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/412/pl_014.25_-_wmc_-_autoriza_o_chefe_do_poder_executivo_municipal_de_volta_redonda_a_implantar_uma_capela_mortuaria_no_bairro_santo_agostinho..pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe Do Poder Executivo Municipal de Volta Redonda a implantar uma Capela Mortuária no Bairro Santo Agostinho.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/413/pl_015.25_-_gkl_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda_-_saaevr.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/413/pl_015.25_-_gkl_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda_-_saaevr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de créditos de que é titular o Serviço Autônomo de Água e Esgoto de Volta Redonda – SAAE/VR.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/414/pl_016.25_-_rtc_-_dispoe_sobre_a_permissao_da_terapia_assistida_por_animais_em_hospitais_publicos_no_municipio_de_volta_redonda..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/414/pl_016.25_-_rtc_-_dispoe_sobre_a_permissao_da_terapia_assistida_por_animais_em_hospitais_publicos_no_municipio_de_volta_redonda..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão da terapia assistida por animais em hospitais públicos no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/415/pl17.2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/415/pl17.2025.pdf</t>
   </si>
   <si>
     <t>Reconhece como patrimônio cultural de natureza imaterial do município de Volta Redonda o bloco carnavalesco "Tô no Brilho" e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/416/pl_018.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/416/pl_018.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de sanção a concessionárias, permissionárias e autorizatárias de serviços públicos que danifiquem bens púbicos e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Rodrigo Nós do Povo</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do uso de bermudas e bermudões pelos taxistas e motoristas de transporte coletivo, no âmbito da cidade de Volta Redonda.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Institui no âmbito do município de volta redonda, a campanha permanente de divulgação da identidade jovem (ID Jovem).</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do uso de bermudas e bermudões pelos funcionários de todas as empresas, no âmbito da cidade de Volta Redonda no período anual do verão.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Zoinho - Jorge de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/478/pl_22_2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/478/pl_22_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Convênio de Cooperação entre o Estado do Rio de Janeiro, o Município de Volta Redonda e o Centro Universitário de Volta Redonda (UNIFOA), através do Hospital da Fundação Oswaldo Aranha (H.FOA) para o Diagnóstico e o Tratamento de Câncer Infanto Juvenil.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/430/pl_023.25_-_rcfa_-_autoriza_a_implementacao_de_um_novo_modelo_de_transporte_publico_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/430/pl_023.25_-_rcfa_-_autoriza_a_implementacao_de_um_novo_modelo_de_transporte_publico_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza a implementação de um novo modelo de transporte público no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Dr Rodrigo Furtado, Rodrigo Duarte</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/431/pl_024.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/431/pl_024.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição de água pela Prefeitura em áreas de grande circulação de pessoas no Município de Volta Redonda durante períodos de ondas de calor e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/432/pl_025.25_-_rcfa_-_dispoe_sobre_a_criacao_e_delimitacao_oficial_do_bairro__parque_do_contorno_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/432/pl_025.25_-_rcfa_-_dispoe_sobre_a_criacao_e_delimitacao_oficial_do_bairro__parque_do_contorno_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e delimitação oficial do bairro "Parque do Contorno" e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/424/pl02622.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/424/pl02622.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º que fixa a tabela de vencimentos dos Cargos de Provimento em Comissão da Câmara Municipal de Volta Redonda, constante da Lei 6.547 de 25 de janeiro de 2025.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/429/pl027.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/429/pl027.25.pdf</t>
   </si>
   <si>
     <t>Reconhece e concede o título de Utilidade Pública Municipal à Agência de Desenvolvimento Regional do Vale Médio Paraíba, ADR Sul Fluminense e dá outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da unidade móvel de saúde para exames de sangue, testes de hepatite e coleta de sangue no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Gemilson Sukinho</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/447/pl_029.25_-_gs_-_denomina_de_pedro_lucas_dos_santos_a_praca_localizada_na_rua_edson_pedro_s.n_bairro_nova_primavera.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/447/pl_029.25_-_gs_-_denomina_de_pedro_lucas_dos_santos_a_praca_localizada_na_rua_edson_pedro_s.n_bairro_nova_primavera.pdf</t>
   </si>
   <si>
     <t>Denomina de "Pedro Lucas dos Santos" a praça localizada na Rua Q - S/N, Bairro Nova Primavera.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Betinho Albertassi - José Humberto Albertassi</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/441/pl_030.2025_-_ba_-_obriga_os_hipermercados_e_supermercados_a_adaptarem_5_cinco_por_cento_de_seus_carrinhos_de_compras_as_pessoas_com_deficiencia_ou_com_mobilidade_reduzida..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/441/pl_030.2025_-_ba_-_obriga_os_hipermercados_e_supermercados_a_adaptarem_5_cinco_por_cento_de_seus_carrinhos_de_compras_as_pessoas_com_deficiencia_ou_com_mobilidade_reduzida..pdf</t>
   </si>
   <si>
     <t>Obriga os hipermercados e supermercados a adaptarem 5% (cinco por cento) de seus carrinhos de compras às pessoas com deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/440/pl_031.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/440/pl_031.25.pdf</t>
   </si>
   <si>
     <t>Denomina de “Vanderly Fidelis da Silva”, a praça localizada à Rua Cambuci, ao lado dos números 165 e 133, no bairro Siderlândia, no Município de Volta Redonda/RJ.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/448/pl_032.25_-_rtc_-_acrescenta_paragrafo_unico_ao_art._1o_da_lei_municipal_no_6.293_de_20_de_outubro_de_2023..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/448/pl_032.25_-_rtc_-_acrescenta_paragrafo_unico_ao_art._1o_da_lei_municipal_no_6.293_de_20_de_outubro_de_2023..pdf</t>
   </si>
   <si>
     <t>Acrescenta Parágrafo Único ao art. 1º da Lei Municipal nº 6.293, de 20 de outubro de 2023.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da retirada de cabos e equipamentos de telefonia e telecomunicações em desuso e a correção dos cabos em uso que estão mal instalados nos postes das vias públicas no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/493/pl_034.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/493/pl_034.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de implantação de um aplicativo de acompanhamento em tempo real dos horários e trajetos dos ônibus municipais no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/494/pl_035.25_-_rcfa_-_da_o_nome_de_recanto_do_braga_a_praca_localizada_na_esquina_das_ruas_310_e_315_no_bairro_sessenta_no_municipio_de_volta_redonda..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/494/pl_035.25_-_rcfa_-_da_o_nome_de_recanto_do_braga_a_praca_localizada_na_esquina_das_ruas_310_e_315_no_bairro_sessenta_no_municipio_de_volta_redonda..pdf</t>
   </si>
   <si>
     <t>Dá o nome de "Recanto do Braga" à praça localizada na esquina das ruas 310 e 315, no bairro Sessenta, no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Denomina “Rua Pedro Joaquim do Carmo” a atual rua projetada, no bairro Belmonte.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/449/pl_037.25_-_md_-_concede_reajuste_aos_servidores_publicos_efetivos_do_poder_publico_legislativo_do_municipio_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/449/pl_037.25_-_md_-_concede_reajuste_aos_servidores_publicos_efetivos_do_poder_publico_legislativo_do_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos Servidores Efetivos do Poder Legislativo do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Rodrigo Duarte</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/495/pl_038.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/495/pl_038.25.pdf</t>
   </si>
   <si>
     <t>Institui que abril será o Mês de Promoção à Saúde do Autista, promovendo no Município de Volta Redonda mutirões de atendimento, consultas, exames, e serviços especializados, em alusão ao Mês de Conscientização sobre o Autismo, e dá outras providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/496/0392025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/496/0392025.pdf</t>
   </si>
   <si>
     <t>Estabelece por interesse cultural, histórico e paisagístico, o tombamento do calçamento em pedras portuguesas das Praças Sávio Gama e Juarez Antunes, e dá outras providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da CSN arcar com 50% do valor das contas de água dos moradores da cidade de Volta Redonda, em razão dos impactos ambientais causados pela poluição gerada por suas atividades industriais.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/514/pl_041.2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/514/pl_041.2025.pdf</t>
   </si>
   <si>
     <t>Concede a remissão dos créditos de IPTU (Imposto Predial e Territorial Urbano) dos templos de qualquer culto que sejam legítimos possuidores, independentemente da propriedade, do imóvel onde estão sediados, na forma do art. 172, inciso IV, da Lei nº 5.172, de 25 de outubro de 1966 (Código Tributário Nacional).</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Severiano Câmara</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/498/pl_042.25_-_sc_-_altera_a_redacao_do_artigo_1o_da_lei_municipal_no_2.966_de_outubro_de_1993.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/498/pl_042.25_-_sc_-_altera_a_redacao_do_artigo_1o_da_lei_municipal_no_2.966_de_outubro_de_1993.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei Municipal nº 2.996 de 19 de outubro de 1993.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/497/pl_043.2025_-_sc_-_institui_no_ambito_municipal_o_dia_do_profissional_de_barbearia_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/497/pl_043.2025_-_sc_-_institui_no_ambito_municipal_o_dia_do_profissional_de_barbearia_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal o Dia do Profissional de Barbearia e dá outras providências.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cemitério e crematório público para animais domésticos de pequeno e médio porte no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/500/pl_045.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/500/pl_045.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os requisitos e procedimentos de transparência, planejamento técnico e participação popular para a realização de licitação do serviço público de transporte coletivo urbano no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/501/pl_046.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/501/pl_046.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência na comercialização de materiais didáticos e escolares nos estabelecimentos de ensino do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da presença de animais em áreas de areia em praças e parques públicos do município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/502/pl_049.25_-denomina_escadao__marcelo_de_souza_cruz__chu_que_fica_entre_a_rua_angra_dos_reis_no_bairro_siderlandia_e_a_rua_oliveira_martins_localizada_no_bairro_belmonte.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/502/pl_049.25_-denomina_escadao__marcelo_de_souza_cruz__chu_que_fica_entre_a_rua_angra_dos_reis_no_bairro_siderlandia_e_a_rua_oliveira_martins_localizada_no_bairro_belmonte.pdf</t>
   </si>
   <si>
     <t>Denomina Escadão "Marcelo de Souza Cruz - Chú" que fica entre a rua Angra dos Reis no bairro Siderlândia e a rua Oliveira Martins, localizada no bairro Belmonte.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Carla Duarte</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/503/pl_050.25_-_cpd_-_emenda_dispoe_sobre_salas_de_cinema_para_criancas_e_adolescentes_com_tea..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/503/pl_050.25_-_cpd_-_emenda_dispoe_sobre_salas_de_cinema_para_criancas_e_adolescentes_com_tea..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre salas de cinema para crianças e adolescentes com Transtorno do Espectro Autista - TEA no município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/504/pl_051.25_-_rcfa_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_e_identificacao_da_fiacao_aerea_bem_como_a_remocao_de_fios_e_equipamentos_excedentes_e_sem_uso.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/504/pl_051.25_-_rcfa_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_e_identificacao_da_fiacao_aerea_bem_como_a_remocao_de_fios_e_equipamentos_excedentes_e_sem_uso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de alinhamento e identificação da fiação aérea, bem como a remoção de fios e equipamentos excedentes e sem uso, instalados por concessionárias e empresas privadas que operam ou utilizam rede aérea no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/505/pl_052.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/505/pl_052.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de cadeiras de rodas infantis nas escolas da Rede Municipal de Ensino de Volta Redonda e dá outras providências (Lei Annalívia).</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Cria o programa "farmácia popular animal" no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de crianças e adolescentes com deficiências nas aulas de educação física em instituições de ensino públicas e privadas, estabelecendo diretrizes para a adaptação das atividades.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/486/pl_055.25_-_prx_-_dispoe_sobre_a_implantacao_do_acesso_ao_dispositivo_intrauterino_diu_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/486/pl_055.25_-_prx_-_dispoe_sobre_a_implantacao_do_acesso_ao_dispositivo_intrauterino_diu_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do acesso ao Dispositivo Intrauterino (DIU) no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/487/pl_056.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/487/pl_056.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de conteúdos que versem sobre a prevenção da violência contra a mulher nos currículos da Educação Básica Municipal e institui a Semana Escolar de Combate à Violência contra a Mulher.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa da família de doador de órgãos do pagamento ao serviço funerário de taxas, emolumentos e tarifas devidas em razão de funeral no Município.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/506/pl_058.25_-_prx_-_institui_o_selo_empresa_amiga_do_autista_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/506/pl_058.25_-_prx_-_institui_o_selo_empresa_amiga_do_autista_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o "Selo Empresa Amiga do Autista" no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/507/pl_059.25_-_prx_-_cria_o_programa_municipal_tempo_de_vida_de_apoio_integral_a_pessoas_com_cancer_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/507/pl_059.25_-_prx_-_cria_o_programa_municipal_tempo_de_vida_de_apoio_integral_a_pessoas_com_cancer_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal “Tempo de Vida” de apoio integral a pessoas com câncer, no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Torna obrigatória a prestação de socorro aos animais atropelados pelo atropelador no âmbito do Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/508/pl_061.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/508/pl_061.25.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de treinamento em Atendimento Inclusivo para servidores públicos e funcionários de estabelecimentos privados que prestam serviços de atendimento ao público no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/488/pl_062.25_-_rd_-_denomina_rua_maria_da_silva_que_fica_no_antigo_condominio_atras_da_escola_estatual_acacia_amarela_no_bairro_jardim_belmonte.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/488/pl_062.25_-_rd_-_denomina_rua_maria_da_silva_que_fica_no_antigo_condominio_atras_da_escola_estatual_acacia_amarela_no_bairro_jardim_belmonte.pdf</t>
   </si>
   <si>
     <t>Denomina Rua " Mara da Silva" a rua que fica no bairro Jardim Belmonte, localizada no antigo condomínio, atrás da Escola Estadual Acácia Amarela, no mesmo bairro.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Institui a campanha de combate aos golpes financeiros praticados contra a pessoa idosa e dá outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Luciano Mineirinho - Luciano de Souza Portes</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/472/pl_64_2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/472/pl_64_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 11 da Lei Municipal nº 6.527.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/509/pl_065.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/509/pl_065.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de sistema de climatização nas capelas mortuárias públicas do município de Volta Redonda e a criação de espaço ecumênico para cerimônias de despedida, e dá outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/482/pl_066.25_-_rcfa_-_dispoe_sobre_a_autorizacao_para_o_sepultamento_de_animais_domesticos_em_imoveis_residenciais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/482/pl_066.25_-_rcfa_-_dispoe_sobre_a_autorizacao_para_o_sepultamento_de_animais_domesticos_em_imoveis_residenciais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o sepultamento de animais domésticos em imóveis residenciais no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/483/pl_067.25_-_sc_-_denomina_de_avenida_jose_de_alencar_paiva_a_avenida_a_do_bairro_acude_ii..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/483/pl_067.25_-_sc_-_denomina_de_avenida_jose_de_alencar_paiva_a_avenida_a_do_bairro_acude_ii..pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida José de Alencar Paiva a Avenida A do bairro Açude II.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/489/pl_068.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/489/pl_068.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação pública dos laudos de vistoria e manutenção dos veículos das frotas de ônibus em circulação no Município de Volta Redonda pelas empresas de transporte coletivo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Denomina “Rua Pedro Joaquim do Carmo” a atual Rua Projetada, no Bairro Belmonte.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Edson Quinto</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/490/pl_070.25_-_eq_-_institui_a_reserva_e_adaptacao_de_espacos_destinados_a_pessoas_com_transtorno_do_espectro_autista_tea.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/490/pl_070.25_-_eq_-_institui_a_reserva_e_adaptacao_de_espacos_destinados_a_pessoas_com_transtorno_do_espectro_autista_tea.pdf</t>
   </si>
   <si>
     <t>Institui a reserva e adaptação de espaços destinados a pessoas com Transtorno do Espectro Autista (TEA) no Estádio Municipal General Sylvio Raulino de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Exige que o Município divulgue em seus canais oficiais de comunicação, o estoque e o fornecimento mensal de medicamentos disponíveis nas farmácias populares.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de atendimento gratuito de consultoria contábil e jurídica à população de Volta Redonda fornecido pela Câmara Municipal de Volta Redonda.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/528/pl_073.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/528/pl_073.25.pdf</t>
   </si>
   <si>
     <t>Autoriza O Poder Executivo A Instituir O Programa Municipal De Legislação De Trânsito E Direção Defensiva No Município De Volta Redonda, Por Meio Da Realização De Oficinas Temáticas, Com Foco Na Educação No Trânsito E Na Prevenção De Acidentes.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de câmeras corporais por guardas municipais que portarem arma de fogo em serviço, e dá outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/522/pl_075.25_-_gk_-_denomina__monica_kohler_de_brito_a_area_de_lazer_localizada_na_rua_cezar_lates_no_bairro_limoeiro.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/522/pl_075.25_-_gk_-_denomina__monica_kohler_de_brito_a_area_de_lazer_localizada_na_rua_cezar_lates_no_bairro_limoeiro.pdf</t>
   </si>
   <si>
     <t>Denomina "Mônica Köhler de Brito" a área de lazer localizada na Rua Cézar Lates, no bairro Limoeiro.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/526/pl_076.25_-_rcmf_-_institui_a_semana_de_conscientizacao_do_apadrinhamento_afetivo_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/526/pl_076.25_-_rcmf_-_institui_a_semana_de_conscientizacao_do_apadrinhamento_afetivo_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui a semana de conscientização do apadrinhamento afetivo no âmbito do Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/525/pl077.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/525/pl077.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de matrícula de estudantes com Transtorno do Espectro Autista – TEA em escolas municipais próximas a residência ou o trabalho dos responsáveis e dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/515/078.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/515/078.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Empregos para a Juventude.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/516/079.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/516/079.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção de profissionais de assistência social e de psicologia nas escolas públicas municipais de educação básica do município de Volta Redonda.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/554/pl_080.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/554/pl_080.25.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Volta Redonda o "Programação Associação Legal" e dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/549/pl_081.25_-_glk_-_institui_o_dia_do_gari_no_ambito_do_municipio_de_volta_redonda_e_a_homenagem_anual_aos_trabalhadores..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/549/pl_081.25_-_glk_-_institui_o_dia_do_gari_no_ambito_do_municipio_de_volta_redonda_e_a_homenagem_anual_aos_trabalhadores..pdf</t>
   </si>
   <si>
     <t>Institui o "Dia do Gari" no âmbito do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/568/pl_082.25_-_sc_-_dispoe_sobre_a_obrigatoriedade_de_criacao_de_vagas_adicionais_para_jovens_aprendizes_nas_reparticoes_publicas_da_administracao_direta_e_indireta.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/568/pl_082.25_-_sc_-_dispoe_sobre_a_obrigatoriedade_de_criacao_de_vagas_adicionais_para_jovens_aprendizes_nas_reparticoes_publicas_da_administracao_direta_e_indireta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de criação de vagas adicionais para jovens aprendizes nas rapartições públicas da Administração Direta e Indireta do Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/555/pl_083.25_-_sc_-_institui_no_ambito_do_municipio_de_volta_redonda_a_semana_de_conscientizacao_prevencao_e_combate_a_sifilis_e_a_sifilis_congenita.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/555/pl_083.25_-_sc_-_institui_no_ambito_do_municipio_de_volta_redonda_a_semana_de_conscientizacao_prevencao_e_combate_a_sifilis_e_a_sifilis_congenita.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Volta Redonda, a Semana de Conscientização, Prevenção e Combate à Sífilis Congênita.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/592/pl_085.25_-_rcfa_-_dispoe_sobre_a_proibicao_da_entrada_e_permanencia_de_animais_em_espacos_publicos_destinados_exclusivamente_ao_uso_infantil_como_pracas_publicas_quadras_de_a.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/592/pl_085.25_-_rcfa_-_dispoe_sobre_a_proibicao_da_entrada_e_permanencia_de_animais_em_espacos_publicos_destinados_exclusivamente_ao_uso_infantil_como_pracas_publicas_quadras_de_a.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da entrada e permanência de animais em espaços públicos destinados exclusivamente ao uso infancial, como praças públicas, quadras de areia, praygrounds, parques infantis e área de recreação para crianças, no âmbito do Município.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/562/pl_089.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/562/pl_089.25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a disponibilizar espaço físico nas Subprefeituras do Município de Volta Redonda para a instalação de postos de atendimento do Sindicato das Empresas de Transporte de Passsageiros de Volta Redonda SINDPASS.</t>
   </si>
   <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/857/pl_091.25_-_gs_-_denomina_de_newton_rodrigues_de_souza_o_centro_de.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "Newton Rodrigues de Souza" o Centro de Convivência dos Aposentados no Bairro Volta Grande III.</t>
+  </si>
+  <si>
     <t>569</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/569/pl_094.25_-_pcls_-_institui_o_programa_municipal_de_fisioterapia_para_mulheres_vitimas_de_violencia_domestica_e_sexual_no_municipio_de_volta_redonda_e_da_outras_provide.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/569/pl_094.25_-_pcls_-_institui_o_programa_municipal_de_fisioterapia_para_mulheres_vitimas_de_violencia_domestica_e_sexual_no_municipio_de_volta_redonda_e_da_outras_provide.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Fisioterapia para Mulheres Vítma de Violência Doméstica e Sexual no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/547/pl_096.25_-_wmc_-_autoriza_o_poder_executivo_a_implantar_postos_avancados_do_saae_nas_subprefeituras_do_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/547/pl_096.25_-_wmc_-_autoriza_o_poder_executivo_a_implantar_postos_avancados_do_saae_nas_subprefeituras_do_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autorizar o Poder Executivo a implantar postos avançados do SAAE nas Subprefeituras do Munícipio de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo  implementar atendimento especializado ao Microempreendedor Individual (MEI) nas Subprefeituras do Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/542/pl_098-25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/542/pl_098-25.pdf</t>
   </si>
   <si>
     <t>Autorizar o Poder Executivo a instituir e implementar um centro de fisioterapia no Bairro Santo Agostinho, no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Cacau da Padaria - José Onofre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/544/pl_099.25_-_jo_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__saae.vr.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/544/pl_099.25_-_jo_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__saae.vr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Parcelamento de Créditos de que é Titular o Serviço Autônomo d Água e Esgoto de Volta Redonda - SAAE/VR</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/545/pl_100.25_-_rcfa_-_altera_o_artigo_131_da_lei_municipal_no_1415_de_1976.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/545/pl_100.25_-_rcfa_-_altera_o_artigo_131_da_lei_municipal_no_1415_de_1976.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 131 da Lei Municipal nº 1.415, de 1976.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/558/pl_103.25_-_eq_-_assegura_a_crianca_e_ao_adolescente_prioridade_de_vaga_em_unidade_de_ensino_da_rede_publica.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/558/pl_103.25_-_eq_-_assegura_a_crianca_e_ao_adolescente_prioridade_de_vaga_em_unidade_de_ensino_da_rede_publica.pdf</t>
   </si>
   <si>
     <t>Assegura a criança e ao adolescente, prioridade de vaga em unidade de ensino da rede pública municipal de ensino mais próxima de sua residência cujos pais ou responsáveis sejam pessoas com deficiência ou com idade igual ou superior a 60 (sessenta) anos, no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/563/pl_105.25_-_eq_-_dispoe_sobre_o_tempo_maximo_de_atendimento_para_recarga_de_cartoes_de_transporte_publico_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/563/pl_105.25_-_eq_-_dispoe_sobre_o_tempo_maximo_de_atendimento_para_recarga_de_cartoes_de_transporte_publico_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tempo máximo de atendimento para recarga de cartões de tranporte público no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Dispõe sobre a transmissão online, em tempo real, de todas as licitações realizadas pelo Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/570/pl_108.25_-_rcfa_-_dispoe_sobre_a_aplicacao_de_penalidade_administrativa_ao_motorista_de_aplicativo_que_recusar_o_transporte_de_pessoa_com_deficiencia_no_municipio_d.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/570/pl_108.25_-_rcfa_-_dispoe_sobre_a_aplicacao_de_penalidade_administrativa_ao_motorista_de_aplicativo_que_recusar_o_transporte_de_pessoa_com_deficiencia_no_municipio_d.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de penalidade administrativa ao motorista de aplicativo que recusar o transporte de pessoa com deficiência no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/560/pl_111.25_-_wmc_-altera_a_redacao_do_art._2o_da_lei_municipal_n_5.044.2014_para_ampliar_as_possibilidades_de_parcerias_com_a_iniciativa_privada_visando_a_modernizacao.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/560/pl_111.25_-_wmc_-altera_a_redacao_do_art._2o_da_lei_municipal_n_5.044.2014_para_ampliar_as_possibilidades_de_parcerias_com_a_iniciativa_privada_visando_a_modernizacao.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art.2º da Lei Municipal nº 5.044/2014, para ampliar as possibilidades de parcerias com a iniciativa privada visando à modernização, manutenção e exploração publicitária dos abrigos de pontos e ônibus no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/571/pl_112.25_-_gk_-_dispoe_sobre_o_direito_de_acesso_das_organizacoes_da_sociedade_civil_de_protecao_animal_e_do_conselho_municipal_de_protecao_e_defesa_animal.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/571/pl_112.25_-_gk_-_dispoe_sobre_o_direito_de_acesso_das_organizacoes_da_sociedade_civil_de_protecao_animal_e_do_conselho_municipal_de_protecao_e_defesa_animal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de acesso das organizações da sociedade civil de proteção animal e do Conselho Municipal de Proteção e Defesa Animal aos processos administraivos de fiscalização relacionados ao bem-estar animal, realizados pelos órgãos da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/572/pl_113.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/572/pl_113.25.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso I do artigo 2º da Lei Municipal nº 5.721, de 12 de agosto de 2020, que dispõe sobre a permissão para idosos e deficientes fisicos estacionarem em qualquer vaga quando não houver disponibilidade das vagas destinadas aos mesmo.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/567/pl_114.25_-_wsst_-_revoga_a_lei_municipal_n_5.443_de_02_de_janeiro_de_2018.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/567/pl_114.25_-_wsst_-_revoga_a_lei_municipal_n_5.443_de_02_de_janeiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Minucipal nº 5.443, de 02 de janeiro de 2018.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/573/pl_115.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/573/pl_115.25.pdf</t>
   </si>
   <si>
     <t>Institui a Carta de Serviços ao Usuáio do Transporte Público Coletivo Municipal de Volta Redonda e estabelece padrões mínimos de qualidade para a prestação do serviço.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/561/pl_117.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/561/pl_117.25.pdf</t>
   </si>
   <si>
     <t>Reconhece os Povos de Terreiro como Patrimônio Cultural do Município de Volta Redonda e institui diretrizes para sua valorização, proteção e promoção.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/584/pl_119.25_-_lsp_-_estabelece_o_programa_de_saude_mental_prevencao_de_depressao_e_suicidio_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/584/pl_119.25_-_lsp_-_estabelece_o_programa_de_saude_mental_prevencao_de_depressao_e_suicidio_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Estabelece o programa de Saúde Mental, Prevenção de Depressão e Suicídio no Municipio de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/585/pl_120.25_-_lsp_-_institui_o_programa_municipal_de_apoio_psicologico_e_juridico_a_professores_e_demais_profissionais_da_rede_publica_de_ensino_que_sofrem_violencia_nas_escolas.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/585/pl_120.25_-_lsp_-_institui_o_programa_municipal_de_apoio_psicologico_e_juridico_a_professores_e_demais_profissionais_da_rede_publica_de_ensino_que_sofrem_violencia_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Apoio Psicológico e Jurídico a professores e demais profissionais da rede pública de ensino que sofem violência nas escolas.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/586/pl_121.25_-_lsp_-_dispoe_sobre_a_divulgacao_de_informacoes_referentes_a_politicas_publicas_programas_sociais_ou_localizacao_de_equipamentos_publicos_destinados_a_idosos.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/586/pl_121.25_-_lsp_-_dispoe_sobre_a_divulgacao_de_informacoes_referentes_a_politicas_publicas_programas_sociais_ou_localizacao_de_equipamentos_publicos_destinados_a_idosos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de informações referentes a políticas públicas, programas sociais ou localização de equipamentos públicos destinados a idosos.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/587/pl_124.25_-_wsst_-_dispoe_sobre_a_viabilizacao_e_entrega_imediata_de_medicamentos_para_tratamento_de_sindromes_gripais_e_covid-19_nas_unidades_de_urgencia_e_emergencia.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/587/pl_124.25_-_wsst_-_dispoe_sobre_a_viabilizacao_e_entrega_imediata_de_medicamentos_para_tratamento_de_sindromes_gripais_e_covid-19_nas_unidades_de_urgencia_e_emergencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a viabilização e entrega imediata de medicamentos para tratamento de síndromes gripais e COVID-19, nas unidades de urgência e emergência do Município de Volta Redonda durante o período de maio a setembro de cada ano e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/566/pl_125.25_-__reconhece_o_estado_de_calamidade_publica_no_ambito_da_administracao_publica_financeira_da_saude_do_municipio_de_volta_redonda..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/566/pl_125.25_-__reconhece_o_estado_de_calamidade_publica_no_ambito_da_administracao_publica_financeira_da_saude_do_municipio_de_volta_redonda..pdf</t>
   </si>
   <si>
     <t>Reconhece o Estado de Calamidade Financeira na Saúde Pública do Município de Volta Redonda, em razão do cenário epidemiológico das neoplasias malignas, das cardiopatias e do risco de epidemia de Dengue tipo 3.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/588/pl_126.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/588/pl_126.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reserva de vagas de estacionamento para gestantes e pessoas acampanhas de crianças de colo, no âmbito do Município de Volta Redonda, e dáa outras providências.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/752/pl_127.25_-_rcmf_-_institui_o_sistema_municipal_de_bicicletas_compartilhadas_-_bike_vr_-_no_ambito_do_municipio_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/752/pl_127.25_-_rcmf_-_institui_o_sistema_municipal_de_bicicletas_compartilhadas_-_bike_vr_-_no_ambito_do_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Bicicletas Compartilhadas - "Bike VR" -, no âmbito do Município de Volta Redonda, com objetivo de promover a mobilidade urbana sustentável, autoriza a celebração de parcerias públicoprivadas e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/589/pl_128.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/589/pl_128.25.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Promoção e Cuidado com a Saúde Mental dos Profissionais da Segurança Pública no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/590/pl_129.25_-_rcmf_-_atualiza_a_lei_municipal_n_5.976-2022_que_institui_o_programa_cidade_acessivel_no_municipio_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/590/pl_129.25_-_rcmf_-_atualiza_a_lei_municipal_n_5.976-2022_que_institui_o_programa_cidade_acessivel_no_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Atualiza a Lei Municipal Nº 5.976/2022, que institui o Programa "Cidade Acessivel" no Municipio de Volta Redonda, adeguando-a à Lei Brasileira de Inclusão e às nortunas técnicas atuais de acessibilidade.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/591/pl_130.25_-_rcmf_-_dispoe_sobre_a_adocao_oficial_do_novo_simbolo_internacional_de_acessibilidade_no_municipio_de_volta_redonda__e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/591/pl_130.25_-_rcmf_-_dispoe_sobre_a_adocao_oficial_do_novo_simbolo_internacional_de_acessibilidade_no_municipio_de_volta_redonda__e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção oficial do novo símbolo internacional de acessibilidade no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Promoção, Popularização e Difusão da Ciência, Tecnologia e Inovação - Programa PopCiência Volta Redonda.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/595/pl_135.25_-_rcfa_-_dispoe_sobre_a_limpeza_rocada_drenagem_e_manutencao_de_terrenos_urbanos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/595/pl_135.25_-_rcfa_-_dispoe_sobre_a_limpeza_rocada_drenagem_e_manutencao_de_terrenos_urbanos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza, roçada, drenagem e manutenção de terrenos urbanos no município de Volta Reonda e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/596/pl_136.25_-_glk_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/596/pl_136.25_-_glk_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do "Dia da Corrida de Rua''no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/603/pl137.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/603/pl137.25.pdf</t>
   </si>
   <si>
     <t>Institui, âmbito do Município de Volta Redonda, o "agosto Jovem" como mês oficial de mobilização, valorização e promoção da juventude, e dá outras providências.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/597/pl_138.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/597/pl_138.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de cobrança de estaciomentos em grandes centros comerciais do Município de Volta Redonda em dias específicos da semana e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/598/pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche_a_ser_construida_com_recursos_do_novo_pac_selecoes_2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/598/pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche_a_ser_construida_com_recursos_do_novo_pac_selecoes_2025.pdf</t>
   </si>
   <si>
     <t>Denomia " Professor Hamilton Tavares de Medeiros" a Creche a ser construída com recursos de Novo PAC Seleções 2025.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/599/pl_140.25_-_ge_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/599/pl_140.25_-_ge_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui, n calendário oficial do Município de Volta Redonda/RJ, a "Semana Municipal da Prática de Carrinho de Rolimã", a ser Comemorada anualmente na quarta semana do mês de abril e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/600/pl_141.25_-_jo_-_dispoe_sobre_a_obrigatoriedade_de_identificacao_do_remetente_em_entregas_realizadas_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/600/pl_141.25_-_jo_-_dispoe_sobre_a_obrigatoriedade_de_identificacao_do_remetente_em_entregas_realizadas_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigariedade de identificação do remetente em entregas realizadas no município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/604/pl144.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/604/pl144.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a flexibilização para comprovação de endereço junto ao Sindicado das Empresas de Transporte de Passageiros de Volta Redonda - SINDPASS, e dá outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/605/pl_145.25_-_lsp_-_denomina-se_mario_jose_antunes_o_escadao_localizado_na_avenida_santa_rosa_bairro_jardim_belmonte.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/605/pl_145.25_-_lsp_-_denomina-se_mario_jose_antunes_o_escadao_localizado_na_avenida_santa_rosa_bairro_jardim_belmonte.pdf</t>
   </si>
   <si>
     <t>Denomina-se Mário josé Antunes o escadão localizado na Avenida Santa Rosa, Bairro jardim Belmonte.</t>
   </si>
   <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Movimento e Bem-Estar nos Bairros" no Município de Volta Redonda com o objetivo de incentivar a promoção da saúde e da prática de atividades físicas gratuitas em espaços públicos por meio de parcerias com academias e profissionais de educação física, sem ônus ao etário.</t>
+  </si>
+  <si>
     <t>601</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/601/pl_no_147.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/601/pl_no_147.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência da competência para emissão de cartões de estacionamento para pessoas com deficiência no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/606/pl148.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/606/pl148.25.pdf</t>
   </si>
   <si>
     <t>Institui o botão de pânico nas unidades de saúde do município de Volta Redonda, para o acionamento de forças de segurança em casos de agressão a profissionais de saúde.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/614/pl_150.25.pdf</t>
+  </si>
+  <si>
     <t>Institui o serviço de Motolândia no âmbito do SAMU Municipal de Volta Redonda, com a finalidade de agilizar o atendimento pré-hospitalar em situações de urgência e emergência, até a chegada da ambulância e dá outras providências.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/777/pl_151.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/777/pl_151.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tombamento do acervo da Academia Volta-Redondense de Letras - AVL como patrimônio cultural do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/778/pl_152.25_-_rcmf_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_academia_volta-redondense_de_letras_-_avl_e_institui_diretrizes_para_sua_cao.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/778/pl_152.25_-_rcmf_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_academia_volta-redondense_de_letras_-_avl_e_institui_diretrizes_para_sua_cao.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural Imaterial do Município de Volta Redonda a Academia Volta-Redondense de Letras - AVL e institui diretrizes para sua valorização, proteção e promoção.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/711/pl_153.25_-_rcmf_-_reconhece_como_utilidade_publica_a_fgas_-_federacao_dos_grupos_de_autoajuda_da_sobriedade.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/711/pl_153.25_-_rcmf_-_reconhece_como_utilidade_publica_a_fgas_-_federacao_dos_grupos_de_autoajuda_da_sobriedade.pdf</t>
   </si>
   <si>
     <t>Reconhece como Utilidade Pública a FGAS - Federação dos Grupos de Autoajuda da sobriedade.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/611/pl_154.25_-_rcmf_-_dispoe_sobre_a_obrigatoridade_da_reciclagem_de_residuos_solidos_organicos_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/611/pl_154.25_-_rcmf_-_dispoe_sobre_a_obrigatoridade_da_reciclagem_de_residuos_solidos_organicos_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de reciclagem de resíduos sólidos orgânicos no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/615/pl_155.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/615/pl_155.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da área de lazer e do vestiário a ser construído no Complexo Esportivo Carlitos, localizado na Rua Sodré, Bairro Belo Horizonte, com o nome de Sr. Francisco Giviziez de Oliveira.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/616/pl_156.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/616/pl_156.25.pdf</t>
   </si>
   <si>
     <t>Denomina de Antônio César da Silva a Praça localizada na Rua Maria Aparecida de Oliveira Araújo, no bairro Santa Rita do Zarur.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/610/pl_159.25_-_rcmf_-cria_no_ambito_do_municipio_de_volta_redonda_o_selo_bar_e_restaurante_amigo_do_garcom_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/610/pl_159.25_-_rcmf_-cria_no_ambito_do_municipio_de_volta_redonda_o_selo_bar_e_restaurante_amigo_do_garcom_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito do Município de Volta Redonda o Selo "Bar e Restaurante Amigo do Garçom", e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/609/pl_160.25_-_rcmf_-_altera_a_denominacao_da_ponte_conhecida_como_elevado_presidente_castelo_branco_localizada_no_bairro_ponte_alta_no_municipio_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/609/pl_160.25_-_rcmf_-_altera_a_denominacao_da_ponte_conhecida_como_elevado_presidente_castelo_branco_localizada_no_bairro_ponte_alta_no_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da ponte conhecida como "Elevado Presidente Castelo Branco" localizado no bairro Ponte Alta, no Município de Volta Redonda, passando a denominá-la como "Elevado Papa Francisco".</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/608/pl_161.25-_jos_-dispoe_sobre_a_criacao_de_salas_de_acolhimento_sensorial_para_pessoas_com_transtorno_do_espectro_autista_tea_e_demais_condicoes_sensoriais_nos_hospitais.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/608/pl_161.25-_jos_-dispoe_sobre_a_criacao_de_salas_de_acolhimento_sensorial_para_pessoas_com_transtorno_do_espectro_autista_tea_e_demais_condicoes_sensoriais_nos_hospitais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Salas de Acolhimento Sensorial para pessoas com Transtorno do Espectro Autista (TEA) e demais condições sensoriais nos hospitais públicos e escolas públicas do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/681/pl_163.25_-_rcmf_-_proibe_a_utilizacao_de_aparelhos_sonoros_sem_o_uso_de_fones_de_ouvido_no_interior_dos_veiculos_de_transporte_publico_coletivo_no_municipio_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/681/pl_163.25_-_rcmf_-_proibe_a_utilizacao_de_aparelhos_sonoros_sem_o_uso_de_fones_de_ouvido_no_interior_dos_veiculos_de_transporte_publico_coletivo_no_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Proíbe a utilização de aparelhos sonoros sem o uso de fones de ouvido no interior dos veículos de transporte público coletivo no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/682/pl_164.25_-_jo_-_institui_o_programa_de_quitacao_alternativa_de_debitos_municipais_pqadm_que_permite_a_compensacao_de_dividas_tributarias_de_pessoas.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/682/pl_164.25_-_jo_-_institui_o_programa_de_quitacao_alternativa_de_debitos_municipais_pqadm_que_permite_a_compensacao_de_dividas_tributarias_de_pessoas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Quitação Alternativa de Débitos Municipais (PQADM), que permite a compensação de dívidas tributárias de pessoas físicas e jurídicas com o Município de Volta Redonda por meio da prestação de serviços de interesse público.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/779/pl_167.25_-_jos_-dispoe_sobre_a_instalacao_de_fraldarios_adaptados_em_estabelecimentos_publicos_e_privados_de_grande_circulacao_no_municipio_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/779/pl_167.25_-_jos_-dispoe_sobre_a_instalacao_de_fraldarios_adaptados_em_estabelecimentos_publicos_e_privados_de_grande_circulacao_no_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de fraldários adaptados em estabelecimentos públicos e privados de grande circulação no Município de Volta Redonda, assegurando acessibilidade a crianças, adolescentes, adultos e idosos com deficiência que necessitam do uso de fraldas.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/693/pl_169.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_nas_escolas_da_rede_publica_municipal_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/693/pl_169.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_nas_escolas_da_rede_publica_municipal_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção e Combate a Depressão e Ansiedade nas Escolas da Rede Pública Municipal de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/744/pl_170.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_entre_profissionais_da_educacao_e_apoio_escolar.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/744/pl_170.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_entre_profissionais_da_educacao_e_apoio_escolar.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção e Combate à Depressão e Ansiedade entre Profissionais da Educação e Apoio Escolar da Rede Pública Municipal de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/694/pl_171.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/694/pl_171.25.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Revitalização de Imóveis e Fachadas Históricas no Município de Volta Redonda, cria incentivos fiscais para sua execução, e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/695/pl_172.25_-_wmc_-_cria_o_estudio_municipal_de_producao_artistica_e_musical_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/695/pl_172.25_-_wmc_-_cria_o_estudio_municipal_de_producao_artistica_e_musical_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Cria o Estúdio Municipal de Produção Artística e Musical no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/696/pl_173.25_-_wmc_-_institui_o_dia_29_de_outubro_como_o_dia_municipal_do_servico_de_atendimento_movel_de_urgencia_samu_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/696/pl_173.25_-_wmc_-_institui_o_dia_29_de_outubro_como_o_dia_municipal_do_servico_de_atendimento_movel_de_urgencia_samu_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o dia 29 de outubro como o Dia Municipal do Serviço de Atendimento Móvel de Urgência (SAMU) no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/712/pl_174.25_-_wmc_-_institui_a_lei_de_incentivo_a_producao_audiovisual_e_de_jogos_digitais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/712/pl_174.25_-_wmc_-_institui_a_lei_de_incentivo_a_producao_audiovisual_e_de_jogos_digitais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui a Lei de Incentivo à Produção Audiovisual e de Jogos Digitais no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/697/pl_175.25_-_wmc_-_institui_a_semana_municipal_da_gastronomia_e_empreendedorismo_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/697/pl_175.25_-_wmc_-_institui_a_semana_municipal_da_gastronomia_e_empreendedorismo_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui a semana Municipal da Gastronomia e Empreendedorismo no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/706/pl_176.25_-_sc_-_institui_o_ambito_municipal_o_dia_do_policial_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/706/pl_176.25_-_sc_-_institui_o_ambito_municipal_o_dia_do_policial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal o dia do Policial e dá outras providências.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/756/pl_179.25_-_rcfa_-_reconhece_e_integra_o_conjunto_volta_grande_iv_ao_perimetro_urbano_como_bairro_regular_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/756/pl_179.25_-_rcfa_-_reconhece_e_integra_o_conjunto_volta_grande_iv_ao_perimetro_urbano_como_bairro_regular_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Reconhece e integra o conjunto Volta Grande IV ao perímetro urbano como bairro regular do município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/885/brn3c2af42a0935_045110.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do fluxo geral de enfrentamento à violência contra a criança e o adolescente no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
     <t>745</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/745/pl_181.25-_wmc_-_denomina_de_capina_mortuaria_mario_benedito_martins_a_capela_mortuaria_a_ser_implantada_no_bairro_santo_agostinho.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/745/pl_181.25-_wmc_-_denomina_de_capina_mortuaria_mario_benedito_martins_a_capela_mortuaria_a_ser_implantada_no_bairro_santo_agostinho.pdf</t>
   </si>
   <si>
     <t>Denomina de "Capela Mortuária Mário Benedito Martins" a capela mortuária no Bairro Santo Agostinho, no Município de Volta Redonda, nos Termos da Lei nº 6.657/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/718/pl_182.25_-_rcmf_-_altera_dispositivo_da_lei_4.924_-2013_modificada_pela_lei_5.142-2015_e_5.567-2018_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/718/pl_182.25_-_rcmf_-_altera_dispositivo_da_lei_4.924_-2013_modificada_pela_lei_5.142-2015_e_5.567-2018_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 4.924/2013 modificada pela Lei 5.142/2015 e 5.567/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/713/pl_183.25_-_lsp_-_denomina-se_jandira_dutra_de_barros_a_praca_na_estrada_nossa_senhora_da_uniao_no1201_bairro_retiro.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/713/pl_183.25_-_lsp_-_denomina-se_jandira_dutra_de_barros_a_praca_na_estrada_nossa_senhora_da_uniao_no1201_bairro_retiro.pdf</t>
   </si>
   <si>
     <t>Denomina de Jandira Dutra de Barros a Praça em construção na Estrada Nossa Senhora da União, número 1.201, bairro Retiro.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Neném - Nilton Alves de Faria</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/705/pl_185.25_-_naf_-_cria_o_dia_do_escritor_de_volta_redonda..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/705/pl_185.25_-_naf_-_cria_o_dia_do_escritor_de_volta_redonda..pdf</t>
   </si>
   <si>
     <t>Cria o Dia do Escritor de Volta Redonda.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/707/pl_186.25_-_wmc_-_atualiza_a_lei_municipal_no_6.068_de_30_de_setembro_de_2022_para_ampliar_a_obrigatoriedade_da_insercao_do_simbolo_mundial_de_conscientizacao.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/707/pl_186.25_-_wmc_-_atualiza_a_lei_municipal_no_6.068_de_30_de_setembro_de_2022_para_ampliar_a_obrigatoriedade_da_insercao_do_simbolo_mundial_de_conscientizacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 6.068, de 30 de setembro de 2022, para ampliar a obrigatoriedade da inserção do Símbolo Mundial de Conscientização do Transtorno do Espectro Autista (TEA) nas sinalizações verticais e horizontais das vagas de estacionamento, de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/719/pl_187.25_-_gk_-_institui_o_selo_empresa_amiga_do_aleitamento_materno_e_da_outras_providencias.pdf</t>
-[...2 lines deleted...]
-    <t>Institui i selo "Empresa Amiga do Aleitamento Materno" e dá outras providências.</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/719/pl_187.25_-_gk_-_institui_o_selo_empresa_amiga_do_aleitamento_materno_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Institui o selo "Empresa Amiga do Aleitamento Materno" e dá outras providências.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/735/pl_188.25_-_wmc_-_objetivo_institui_o_programa_municipal_de_capacitacao_profissional_e_apoio_ao_empreendedorismo_para_maes_solo_em_situacao.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/735/pl_188.25_-_wmc_-_objetivo_institui_o_programa_municipal_de_capacitacao_profissional_e_apoio_ao_empreendedorismo_para_maes_solo_em_situacao.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Capacitação Profissional e Apoio ao Empreendedorismo para Mães Solo em situação de vulnerabilidade social no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/720/pl_189.25_-_gk_-_institui_o_programa_municipal_de_incentivo_ao_empreendedorismo_feminino_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/720/pl_189.25_-_gk_-_institui_o_programa_municipal_de_incentivo_ao_empreendedorismo_feminino_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo ao Empreendedorismo Feminino no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/721/pl_193.25_-_gs_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_atividade_de_preservacao.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/721/pl_193.25_-_gs_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_atividade_de_preservacao.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural Imaterial do Município de Volta Redonda a atividade de preservação, exposição e promoção da história automobilística exercida pelo Clube de Antiguidades Automobilísticas de Volta Redonda - CAAVR e dá outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/780/pl_194.25_-_gs_-_institui_no_calendario_oficial_do_municipio.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/780/pl_194.25_-_gs_-_institui_no_calendario_oficial_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial do Município de Volta Redonda/RJ, a "Semana de Veículos Antigos e Fora de Série da Cidade do Aço", a ser comemorada anualmente na primeira semana do mês de agosto e dá outras providências.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/746/pl_195.25_-_jos_-_institui_o_programa_casa_segura_voltado_a_adaptacao_do_ambiente_domestico_de_pessoas_idosas_e_pessoas.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/746/pl_195.25_-_jos_-_institui_o_programa_casa_segura_voltado_a_adaptacao_do_ambiente_domestico_de_pessoas_idosas_e_pessoas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Casa Segura, voltado à adaptação do ambiente doméstico de pessoas idosas e pessoas com deficiência de baixa renda no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/781/pl_196.25_-_wmc_-_institui_o_programa_de_saude_integral_da_mulher_no_pos-parto_no_municipio_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/781/pl_196.25_-_wmc_-_institui_o_programa_de_saude_integral_da_mulher_no_pos-parto_no_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Saúde Integral da Mulher no Pós-Parto no Município de Volta Redonda, com foco na prevenção e no tratamento da depressão pós-parto e no acompanhamento multidisciplinar da saúde da mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/747/pl_197.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/747/pl_197.25.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cidade Iluminada e determina a substituição progressiva da iluminação pública por lâmpadas de LED no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/798/pl_198.25_-_wmc_-_institui_o_programa_municipal_de_incentivo_ao_esporte_de_base_de_volta_redonda_cria_o_bolsa_atleta_municipal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/798/pl_198.25_-_wmc_-_institui_o_programa_municipal_de_incentivo_ao_esporte_de_base_de_volta_redonda_cria_o_bolsa_atleta_municipal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo ao Esporte de Base de Volta Redonda, cria o Bolsa Atleta Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/722/pl_199.25_-_jhaj_-_dispoe_sobre_a_obrigatoriedade_da_insercao_de_qr_code_nas_placas_de_identificacao_de_ruas_e_logradouros_publicos_do_municipio_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/722/pl_199.25_-_jhaj_-_dispoe_sobre_a_obrigatoriedade_da_insercao_de_qr_code_nas_placas_de_identificacao_de_ruas_e_logradouros_publicos_do_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da inserção de QR Code nas placas de identificação de ruas e logradouros públicos do Município de Volta Redonda, contendo informações sobre a história e a biografia do homenageado, e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/725/pl_200-2025_-_jos_-_prorroga_o_prazo_para_adesao_ao_programa_de_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__-_copia.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/725/pl_200-2025_-_jos_-_prorroga_o_prazo_para_adesao_ao_programa_de_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__-_copia.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para adesão ao Programa de Parcelamento de Créditos de que é titular o Serviço Autônomo de Água e Esgoto de Volta Redonda – SAAE/VR.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/736/pl_202.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/736/pl_202.25.pdf</t>
   </si>
   <si>
     <t>Denomina de SANTUARIO PET o Cemitério e Crematório público Municipal para animais domésticos de pequeno e médio porte, conforme a Lei Municipal nº 6.679, de 02 de outubro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/724/pl_205.25_-_wmc_-_denomina_gabriel_ferreira_thome_o_parquinho_do_zoologico_municipal_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/724/pl_205.25_-_wmc_-_denomina_gabriel_ferreira_thome_o_parquinho_do_zoologico_municipal_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina "Gabriel Ferreira Thomé" o parquinho do Zoológico Municipal de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/739/pl_207.25_-_md_-_dispoe_sobre_a_concessao_de_abono_em_pecunia_aos_servidores_efetivos_e_comissionados_da_camara_municipal_de_volta_redonda..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/739/pl_207.25_-_md_-_dispoe_sobre_a_concessao_de_abono_em_pecunia_aos_servidores_efetivos_e_comissionados_da_camara_municipal_de_volta_redonda..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono em pecúnia aos servidores efetivos e comissionados da Câmara Municipal de Volta Redonda.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/740/pl_208.25_-_md_-_concede_reajuste_aos_servidores_comissionados_do_poder_legislativo_do_municipio_de_volta_redonda-rj..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/740/pl_208.25_-_md_-_concede_reajuste_aos_servidores_comissionados_do_poder_legislativo_do_municipio_de_volta_redonda-rj..pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos Servidores Comissionados do Poder Legislativo do Município de Volta Redonda-RJ.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/738/pl_209.2025_-_md_-_altera_o_artigo_2o_da_lei_5.556_de_10_de_dezembro_de_2018_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/738/pl_209.2025_-_md_-_altera_o_artigo_2o_da_lei_5.556_de_10_de_dezembro_de_2018_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei 5.556, de 10 de dezembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/748/pl_210.25_-_wmc_-_autoriza_o_poder_executivo_a_celebrar_convenios_termos_de_cooperacao_e_instrumentos_congeneres_com_o_detran_rj_e_demais_orgaos_estaduais_para_implantacao.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/748/pl_210.25_-_wmc_-_autoriza_o_poder_executivo_a_celebrar_convenios_termos_de_cooperacao_e_instrumentos_congeneres_com_o_detran_rj_e_demais_orgaos_estaduais_para_implantacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênios, termos de cooperação e instrumentos congêneres com o DETRAN-RJ e demais órgãos estaduais para implantação de postos/atendimento do DETRAN nas Subprefeituras do Município de Volta Redonda, estabelece diretrizes de funcionamento, acessibilidade e atendimento prioritário a pessoas em situação de vulnerabilidade, e dá outras providências.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/749/pl_211.25_-_jos_-_institui_o_programa_cine_inclusivo_municipal-sessoes_de_cinema_acessiveis_para_pessoas_surdas.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/749/pl_211.25_-_jos_-_institui_o_programa_cine_inclusivo_municipal-sessoes_de_cinema_acessiveis_para_pessoas_surdas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Cine Inclusivo Municipal-Sessões de Cinema Acessíveis para Pessoas Surdas e com Deficiência Auditiva" no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/755/pl_212.25_-_naf_-_dispoe_sobre_a_denominacao_de_praca_sete_de_setembro_localizada_no_bairro_eucaliptal_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/755/pl_212.25_-_naf_-_dispoe_sobre_a_denominacao_de_praca_sete_de_setembro_localizada_no_bairro_eucaliptal_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça Sete de Setembro, localizada no Bairro Eucaliptal e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/782/pl_213.25_-_wmc_-_institui_no_ambito_do_municipio_de_volta_redonda_o_programa_cidade_limpa_cidade_viva_com_a_realizacao_anual_do_mes_da_limpeza_urbana.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/782/pl_213.25_-_wmc_-_institui_no_ambito_do_municipio_de_volta_redonda_o_programa_cidade_limpa_cidade_viva_com_a_realizacao_anual_do_mes_da_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Volta Redonda, o Programa "Cidade Limpa, Cidade Viva", com a realização anual do "Mês da Limpeza Urbana", voltado ao combate ao descarte irregular de resíduos, incentivo à destinação correta do lixo e promoção de ações de conscientização ambiental, e dá outras providências.</t>
   </si>
   <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/961/pl_214.25.pdf</t>
+  </si>
+  <si>
+    <t>Institui, a Semana Municipal de Coleta Seletiva de Lixo Eletrônico e Materiais Recicláveis, a ser realizado anualmente no âmbito do Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
     <t>783</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/783/pl_215.25_-_gk_-_institui_o_programa_dinheiro_direto_na_escola_municipal_de_volta_redonda_-_pddem_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/783/pl_215.25_-_gk_-_institui_o_programa_dinheiro_direto_na_escola_municipal_de_volta_redonda_-_pddem_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Dinheiro Direto na Escola Municipal de Volta Redonda - PDDEM, e dá outras providências.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/784/pl_216.25_-_gk_-_institui_no_ambito_do_municipio_de_volta_redonda_a_campanha_setembro_neon_de_combate_a_violencia_politica_contra_a_mulher_e_por_motivacao_racial.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/784/pl_216.25_-_gk_-_institui_no_ambito_do_municipio_de_volta_redonda_a_campanha_setembro_neon_de_combate_a_violencia_politica_contra_a_mulher_e_por_motivacao_racial.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Volta Redonda, a Campanha "Setembro Neon" de combate à violência Política contra a mulher e por motivação racial, e dá outras providências.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/785/pl_217.25_-_gs_-_denomina_rua_jose_mendes_de_alvarenga_a_rua_8_cep_27285195_localizada_no_bairro_san_remo_no_municipio_de_volta_redonda_rj..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/785/pl_217.25_-_gs_-_denomina_rua_jose_mendes_de_alvarenga_a_rua_8_cep_27285195_localizada_no_bairro_san_remo_no_municipio_de_volta_redonda_rj..pdf</t>
   </si>
   <si>
     <t>Denomina Rua "José Mendes de Alvarenga", a Rua 8, CEP 27285-195, localizada no Bairro San Remo, no Município de Volta Redonda/RJ.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/786/pl_218.25_-_wemc_-_dispoe_sobre_a_denominacao_centro_de_fisioterapia_julia_maria_de_jesus_o_centro_de_fisioterapia_do_bairro_santo_agostinho_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/786/pl_218.25_-_wemc_-_dispoe_sobre_a_denominacao_centro_de_fisioterapia_julia_maria_de_jesus_o_centro_de_fisioterapia_do_bairro_santo_agostinho_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação "Centro de Fisioterapia Júlia Maria de Jesus”, o Centro de Fisioterapia do Bairro Santo Agostinho, e dá outras providências.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/799/pl_219.25_-_wmc_-_autoriza_o_poder_executivo_a_instituir_o_programa_seguranca_presente_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/799/pl_219.25_-_wmc_-_autoriza_o_poder_executivo_a_instituir_o_programa_seguranca_presente_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa "Segurança Presente nas Unidades de Saúde", com o objetivo de garantir a integridade física de usuários e profissionais nos estabelecimentos públicos de saúde do Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/757/pl_220.25_-_naf_-_dispoe_sobre_a_denominacao_do_posto_de_saude_localizado_na_area_externa_da_arena_esportiva_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/757/pl_220.25_-_naf_-_dispoe_sobre_a_denominacao_do_posto_de_saude_localizado_na_area_externa_da_arena_esportiva_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Posto de Saúde localizado na área externa da Arena Esportiva de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/787/pl_221.25_-_rcfa_-_declara_a_festa_de_nossa_senhora_aparecida_na_capela_da_beira_rio_da_paroquia_santo_agostinho.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/787/pl_221.25_-_rcfa_-_declara_a_festa_de_nossa_senhora_aparecida_na_capela_da_beira_rio_da_paroquia_santo_agostinho.pdf</t>
   </si>
   <si>
     <t>Declara a Festa de Nossa Senhora Aparecida na Capela da Beira Rio da Paróquia Santo Agostinho, como Patrimônio Cultural e Imaterial e inclui no Calendário Oficial Eventos do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/789/pl_222.25_-_jos_-_dispoe_sobre_a_instalacao_de_cameras_de_seguranca_em_veiculos_de_transporte_escolar_publicos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/789/pl_222.25_-_jos_-_dispoe_sobre_a_instalacao_de_cameras_de_seguranca_em_veiculos_de_transporte_escolar_publicos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de segurança em veículos de transporte escolar públicos no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>Institui o programa municipal de reaproveitamento e doação de medicamentos - "Farmácia Solidária", no âmbito do Município de Volta Redonda, destinado à recolha e redistribuição gratuita de medicamentos em condições de uso, exclusivamente a pessoas carentes que apresentem receita médica válida, e dá outras providências.</t>
+  </si>
+  <si>
     <t>792</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/792/pl_224.25_-_rcmf_-_institui_a_campanha_maio_verde_no_municipio_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/792/pl_224.25_-_rcmf_-_institui_a_campanha_maio_verde_no_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "Maio Verde" no Município de Volta Redonda, dedicada à Conscientização, Prevenção e Combate ao Glaucoma, e dá outras Providências.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/793/pl_225.25_-_rcm_-_institui_o_plano_e_o_concelho_municipal_de_seguranca_publica_mediante_consulta_e_participacao_popula.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/793/pl_225.25_-_rcm_-_institui_o_plano_e_o_concelho_municipal_de_seguranca_publica_mediante_consulta_e_participacao_popula.pdf</t>
   </si>
   <si>
     <t>Institui o Plano e o Conselho Municipal de Segurança Pública, mediante consulta e participação popular, com subsídio de pesquisa fornecido por Instituições Acadêmicas de referência na área no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/794/pl_226.25_-_rmcf_-_institui_no_ambito_do_municipio_de_volta_redonda_o_incentivo_a_aprendizagem_do_jogo_de_xadrez.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/794/pl_226.25_-_rmcf_-_institui_no_ambito_do_municipio_de_volta_redonda_o_incentivo_a_aprendizagem_do_jogo_de_xadrez.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Volta Redonda, o incentivo à aprendizagem do jogo de xadrez na rede pública de ensino e dá outras providências.</t>
   </si>
   <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/858/pl_227.25_-_vom_-_dispoe_o_poder_executivo_a_instituir_no_bairro_da_santa_cruz_na_cidade_de_volta_redonda-rj_uma_clinica_de_fisioterapia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe o Poder Executivo sobre a criação de uma Clínica de Fisioterapia no Bairro da Santa Cruz.</t>
+  </si>
+  <si>
     <t>795</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/795/pl_228.25_-_rcmf_-_institui_o_abril_marrom_no_calendario_oficial_de_volta_redonda_mes_dedicado_a_conscientizacao_prevencao_e_combate.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/795/pl_228.25_-_rcmf_-_institui_o_abril_marrom_no_calendario_oficial_de_volta_redonda_mes_dedicado_a_conscientizacao_prevencao_e_combate.pdf</t>
   </si>
   <si>
     <t>Institui o "Abril Marrom" no Calendário Oficial de Volta Redonda, mês dedicado à conscientização, prevenção e combate às diversas formas de cegueira e à reabilitação de pessoas com deficiência visual.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/796/pl_229.25_-_gk_-_reconhece_a_robotica_como_esporte_de_competicao_e_de_relevancia_educacional_no_municipio_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/796/pl_229.25_-_gk_-_reconhece_a_robotica_como_esporte_de_competicao_e_de_relevancia_educacional_no_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Reconhece a Robótica como esporte de competição e de relevância educacional no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/800/pl_230.25_-_jos_-_institui_o_programa_que_ensina_criancas_com_pcd_a_viver_melhor_na_cidade_destinado_a_criancas_com_deficiencia.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/800/pl_230.25_-_jos_-_institui_o_programa_que_ensina_criancas_com_pcd_a_viver_melhor_na_cidade_destinado_a_criancas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Institui o Programa que Ensina Crianças com PCD a Viver melhor na Cidade, destinado a crianças com deficiência (cadeirantes, cegos, surdos e outras), no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/859/pl_231.25_-_rcfa_-_autoriza_o_poder_executivo_municipal_a_desafetar_e_a_ceder_a_titulo_de_concessao_de_uso_area_publica_localizada_no_loteamento_parque_do_contorno.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a _x000D_
+desafetar e a ceder, a título de concessão de _x000D_
+uso, área pública localizada no loteamento _x000D_
+Parque do Contorno, Bairro Três Poços, à _x000D_
+Mitra Diocesana de Barra do Piraí – Volta _x000D_
+Redonda, e dá outras providências.</t>
+  </si>
+  <si>
     <t>806</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/806/pl_232.25_-_rcmf_-_institui_a_politica_municipal_de_adaptacao_climatica_nas_unidades_da_rede_municipal_de_ensino_de_volta_redonda_e_da_outras_providencias.doc.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/806/pl_232.25_-_rcmf_-_institui_a_politica_municipal_de_adaptacao_climatica_nas_unidades_da_rede_municipal_de_ensino_de_volta_redonda_e_da_outras_providencias.doc.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Adaptação Climática nas Unidades da Rede Municipal de Ensino de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/807/pl_233.25_-_pcls_-_dispoe_sore_a_disponibilizacao_implantacao_e_acompanhamento_do_implante_contraceptivo_subdermico_implanon_na_rede_publica_de_saude.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/807/pl_233.25_-_pcls_-_dispoe_sore_a_disponibilizacao_implantacao_e_acompanhamento_do_implante_contraceptivo_subdermico_implanon_na_rede_publica_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sore a disponibilização, implantação e acompanhamento do Implante Contraceptivo Subdérmico (IMPLANON) na rede pública de saúde do município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/802/pl_234.25_-_rtc_-_denomina_helio_vigorito_goncalves_o_paulista_o_ponto_de_apoio_ao_motoboy_localizado_na_avenida_adeodato_pires_no_bairro_niteroi..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/802/pl_234.25_-_rtc_-_denomina_helio_vigorito_goncalves_o_paulista_o_ponto_de_apoio_ao_motoboy_localizado_na_avenida_adeodato_pires_no_bairro_niteroi..pdf</t>
   </si>
   <si>
     <t>Denomina “Hélio Vigorito Gonçalves, o Paulista” o Ponto de Apoio ao Motoboy localizado na Avenida Adeodato Pires, no bairro Niterói.</t>
   </si>
   <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>Autoriza a instalação de câmeras de monitoramento em salas de aula em escolas de ensino fundamental e creches da rede pública municipal, garantindo o acesso online dos pais ou responsável legal as imagens ministradas aos seus filhos.</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/860/pl_236.25_-_rcfa_-_autoriza_a_criacao_do_polo_gastronomico_lazer_e_cultural_da_colina_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a criação do Polo Gastronômico, Lazer e Cultural da Colina, no âmbito do Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>861</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/861/pl_237.25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, administração, uso e diretrizes das redes sociais oficiais da Administração Pública Municipal de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>875</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/875/pl_238.25_-_gk_-_institui_campanha_permanente_de_combate_ao_assedio_e_a_violencia_contra_a_mulher_em_eventos_publicos_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Institui campanha permanente de Combate ao Assédio e à Violência Contra a Mulher em Eventos Públicos no Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implementação da "Sala Lilás" nas unidades de emergência do Município de Volta Redonda, destinada ao atendimento humanizado de mulheres vítimas de violência, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/872/pl_240.25_-_gk_-_dispoe_sobre_a_obrigatoriedade_de_divulgacao_de_videos_campanhas_e_pecas_institucionais_de_entidades_de_protecao_animal_declaradas_de_utilidade_publica_....pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação de vídeos, campanhas e peças institucionais de entidades de Proteção Animal declaradas de utilidade Pública Municipal, nos painéis de led e outdoors de caráter institucional, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/864/pl_241.25_-_glk_-_dispoe_sobre_o_uso_administracao_e_veiculacao_de_conteudo_nos_paineis_de_led_e.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o uso, administração e veiculação de conteúdo nos painéis de LED e outdoors de caráter institucional da Administração Pública Municipal de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/816/pl_242.25_-_ecq_-_inclui_no_calendario_oficial_de_eventos_do_municipio_de_volta_redonda_o_evento_mega_sul_fluminense_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de Eventos do Município de Volta Redonda o Evento Mega Sul Fluminense e dá outras providências.</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/865/pl_243.25_-_wmc_-_institui_o_programa_municipal_de_fisioterapia_comunitaria_para_idosos_e_pessoas_em_vulnerabilidade_funcional.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Fisioterapia Comunitária para Idosos e Pessoas em Vulnerabilidade Funcional, estabelece diretrizes para sua implementação, autoriza parcerias no âmbito do Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/866/pl_244.25_-_wmc_-_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_residencia_em_gestao_publica.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Residência em Gestão Pública "Residência Cidadã VR", e o selo "Empresa Parceira da Gestão VR", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/867/pl_245.25_-_wmc_-_autoriza_o_poder_executivo_municipal_a_instituir_a_politica_de_gestao_bienal_de_pessoal_e_previsibilidade_de_vacancia_no_municipio_de_volta_redonda.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir a Política de Gestão Bienal de Pessoal e Previsibilidade de Vacância, no Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a implantar a Ozonioterapia como prática integrativa e complementar de Saúde no Município de Volta Redonda, no âmbito da Rede Municipal de Saúde, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/868/pl_247.25_-_rcfa_-_dispoe_sobre_a_criacao_de_espacos_sensoriais_inclusivos_em_pracas_e_parques_publicos_do_municipio_de_volta.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de espaços sensoriais inclusivos em Praças e Parques Públicos do Município de Volta Redonda, destinados ao lazer e desenvolvimento de crianças com Transtorno do Espectro Autista (TEA) e outras deficiências sensoriais, autoriza a construção de uma Praça Sensorial Modelo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/869/pl_248.25_-_gk_-_institui_o_programa_bebe_a_bordo_que_estabelece_diretrizes_para_a_oferta_de_transporte_adequado_e_humanizado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Bebê a Bordo", que estabelece diretrizes para a oferta de transporte adequado e humanizado às mulheres puérperas no retorno às suas residências após alta médica em Unidades Públicas de Saúde do Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
     <t>810</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/810/pl_249.25_-__reconhece_o_estado_de_calamidade_financeira_na_saude_publica_do_municipio_de_volta_redonda_em_razao_do_cenario_epidemiologico_das_neoplasias_mali_-_copia.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/810/pl_249.25_-__reconhece_o_estado_de_calamidade_financeira_na_saude_publica_do_municipio_de_volta_redonda_em_razao_do_cenario_epidemiologico_das_neoplasias_mali_-_copia.pdf</t>
   </si>
   <si>
     <t>Reconhece a Renovação do Estado de Calamidade Financeira na Saúde Pública do Município de Volta Redonda.</t>
   </si>
   <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/870/pl_250.25_-_rcfa_-_dispoe_sobre_o_recolhimento_e_destinacao_ambientalmente_adequada_dos_residuos_solidos_e_reciclaveis_oriundos_de_eventos_realizados_no.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o recolhimento e destinação ambientalmente adequada dos resíduos sólidos e recicláveis oriundos de eventos realizados no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>Neném - Nilton Alves de Faria, Dr Rodrigo Furtado</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa Municipal de Cidadania e Segurança Digital da Pessoa Idosa no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
     <t>813</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/813/pl_252.25_-_wmc_-_reconhece_de_utilidade_publica_municipal_a_associacao_nacional_de_apoio_a_educacao_profissional_e_tecnologica_-_aneptec_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/813/pl_252.25_-_wmc_-_reconhece_de_utilidade_publica_municipal_a_associacao_nacional_de_apoio_a_educacao_profissional_e_tecnologica_-_aneptec_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública Municipal a Associação Nacional de Apoio à Educação Profissional e Tecnológica - ANEPTEC e dá outras providências.</t>
   </si>
   <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prorrogação da Lei Municipal nº 6.545, de 8 de janeiro de 2025, que instituiu o Programa para Regularização de imóveis com compensação financeira no município de Volta Redonda, denominado "Mais Valia VR", e altera e inclui outros dispositivos.</t>
+  </si>
+  <si>
     <t>459</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/459/pdl_-_glk_-_revoga_o_decreto_municipal_n_18.969_de_09_de_janeiro_de_2025_e_restabelece_o_percentual_de_60_dos_recursos_do_icms_verde_ao_fundo_municipal_de_con.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/459/pdl_-_glk_-_revoga_o_decreto_municipal_n_18.969_de_09_de_janeiro_de_2025_e_restabelece_o_percentual_de_60_dos_recursos_do_icms_verde_ao_fundo_municipal_de_con.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto Municipal n° 18.969, de 09 de janeiro de 2025, e restabelece o percentual de 60% dos recursos do ICMS Verde ao Fundo Municipal de Conservação Ambiental - FUMCAM.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/460/pr_001_-_md_-_altera_a_resolucao_no_5.430_de_26_de_outubro_de_2022_que_trata_da_reorganizacao_e_reestruturacao_administrativa_do_seu_quadro_de_cargo.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/460/pr_001_-_md_-_altera_a_resolucao_no_5.430_de_26_de_outubro_de_2022_que_trata_da_reorganizacao_e_reestruturacao_administrativa_do_seu_quadro_de_cargo.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 5.430, de 26 de outubro de 2022 que trata da Reorganização e Reestruturação Administrativa do seu Quadro de Cargos de Provimento Efetivo e em Comissão da Câmara Municipal de Volta Redonda.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/458/pr_002.25_-_cpd_-_dispoe_sobre_a_criacao_da_procuradoria_da_mulher_no_ambito_da_camara_municipal_de_volta_redonda_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/458/pr_002.25_-_cpd_-_dispoe_sobre_a_criacao_da_procuradoria_da_mulher_no_ambito_da_camara_municipal_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/461/pr_003.25_-_rd_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sonia_maria_de_oliveira_agostinho..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/461/pr_003.25_-_rd_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sonia_maria_de_oliveira_agostinho..pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO VEREADORA GLÓRIA ROUSSIM GUEDES PINTO À SONIA MARIA DE OLIVEIRA AGOSTINHO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/462/pr_004.25_-_rcfa__-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_karolina_chokyu..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/462/pr_004.25_-_rcfa__-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_karolina_chokyu..pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Karolina Chokyu.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/463/pr_005.25_-_wmc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra_kelly_de_paula_da_silva..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/463/pr_005.25_-_wmc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra_kelly_de_paula_da_silva..pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO VEREADORA GLÓRIA ROUSSIM GUEDES PINTO À SRA KELLY DE PAULA DA SILVA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/464/pr_006.25_-_rcmf_-_concede_a_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._denise_ferreira_de_souza_ribeiro..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/464/pr_006.25_-_rcmf_-_concede_a_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._denise_ferreira_de_souza_ribeiro..pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sra. Denise Ferreira de Souza Ribeiro.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/465/pr_007.25_-_glk_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_ana_octalia_vieira_torres..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/465/pr_007.25_-_glk_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_ana_octalia_vieira_torres..pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Ana Octália Vieira Torres.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/466/pr_008.25_-_rtc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_bruna_badini_de_alburqueque_vidal..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/466/pr_008.25_-_rtc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_bruna_badini_de_alburqueque_vidal..pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Bruna Badini de Albuquerque Vidal.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/468/pr_009.25_-_jo_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_marilia_avila_da_silveira_andrade..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/468/pr_009.25_-_jo_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_marilia_avila_da_silveira_andrade..pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Marilia Avila da Silveira Andrade.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Maria Raimunda de Oliveira Silva.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/470/pr_011.25_-_lm_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._lea_aparecida_da_soledad_ananias..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/470/pr_011.25_-_lm_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._lea_aparecida_da_soledad_ananias..pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto a Sra. Léa Aparecida da Soledad Ananias.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/471/pr_012.25_-_naf_-concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._neusane_santos_ribeiro_freire..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/471/pr_012.25_-_naf_-concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._neusane_santos_ribeiro_freire..pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sra. Neusane Santos Ribeiro Freire.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/442/pr_21.2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/442/pr_21.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 5.639, de 08 de janeiro de 2025 que alterou a Resolução 5.430/2022 que trata da Reorganização e Reestruturação Administrativa_x000D_
 do seu Quadro de Cargos de Provimento Efetivo e em Comissão da Câmara Municipal de Volta Redonda.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/467/pr_22.2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/467/pr_22.2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução n° 5.617/2024 e estabelece critério para o pagamento de Gratificação de Representação aos Servidores Efetivos e Comissionados do Poder Legislativo do Município  de Volta Redonda, prevista nos artigos 126 e 136 da Lei Municipal n°1.931 de 26 de outubro de 1984.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/452/pr_24.2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/452/pr_24.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Camara Municipal de Volta Redonda no 1249° Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 08 a 12 de abril de 2025.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/453/pr_25.2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/453/pr_25.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Camara Municipal de Volta Redonda em reuniões com a Secretaria Nacional de Políticas Públicas para Pessoas com Deficiência e Parlamentares, nos dias 06 a 09 de abril de 2025, para tratar de assuntos do interesse do Município de Volta Redonda, em Brasilia/DF.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/455/pr262025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/455/pr262025.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 4.646, que dispõe sobre a filiação da Câmara Municipal de Volta Redonda à Associação Brasileira de Câmaras Municipais - ABRACAM, de 13 de dezembro de 2017.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>Dr Rodrigo Furtado, Gemilson Sukinho, Gisele Lopes, Luciano Mineirinho - Luciano de Souza Portes, Rodrigo Duarte, Severiano Câmara, Zoinho - Jorge de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/523/pr_28.2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/523/pr_28.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição de Comissão Especial destinada à Fiscalização de Limpeza Urbana, Descarte Irregular de Entulho e Instalação de Pontos de Coleta no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/524/pr_29.2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/524/pr_29.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1256° Curso de Capacitação para Vereadores. Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no período de 03 a 07 de junho de 2025.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/536/pr302025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/536/pr302025.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1257° Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 10 a 14 de junho de 2025.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/551/pr_031.25_-_glk_-_cria_o_diploma_professora_therezinha_dos_santos_goncalves_assumpcao_homenageando_profissionais_que_atuam_pela_promocao_da_educacao_do_municipio..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/551/pr_031.25_-_glk_-_cria_o_diploma_professora_therezinha_dos_santos_goncalves_assumpcao_homenageando_profissionais_que_atuam_pela_promocao_da_educacao_do_municipio..pdf</t>
   </si>
   <si>
     <t>Cria o Diploma Professora Therezinha dos Santos Gonçalves Assumpção homenageado profissionais que atuam pela promoção da Educação no Município.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/553/pr_032-25_-_viagem_a_brasilia_-_dinho.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/553/pr_032-25_-_viagem_a_brasilia_-_dinho.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Congresso de Brasileiro de Práticas Legislativas e Comunicação Política, e em reuniões institucionais em Gabinetes com Deputados Federais para tratar de assuntos do interesse do Município de Volta Redonda, nos dias 02 a 06 de junho de 2025, em Brasília - DF.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/552/pr_033-25_-_1260o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/552/pr_033-25_-_1260o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1260º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no período de 01 a 05 de julho de 2025.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/550/pr_034.25_-_glk_-_cria_no_ambito_da_municipal_da_camara_municipal_de_volta_municipal_de_redonda_a_homenagem_anual_aos_trabalhadores_da_limpeza_urbana_e_da_outras.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/550/pr_034.25_-_glk_-_cria_no_ambito_da_municipal_da_camara_municipal_de_volta_municipal_de_redonda_a_homenagem_anual_aos_trabalhadores_da_limpeza_urbana_e_da_outras.pdf</t>
   </si>
   <si>
     <t>Cria, âmbito da Câmara Municipal de Volta Redonda, a homenagem anual aos trabalhadores da limpeza urbana e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/619/pr_035.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_dra._juliana_montes_marotti_leite.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/619/pr_035.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_dra._juliana_montes_marotti_leite.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Dra. Juliana Montes Marotti Leite.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/618/pr_036.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_carlos_roberto_ferreira.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/618/pr_036.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_carlos_roberto_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Senhor Carlos Roberto Ferreira.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/617/pr_037.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_heitor_favieri_neto.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/617/pr_037.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_heitor_favieri_neto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Senhor Heitor Favieri Neto.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/621/pr_038.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_luzia_pinto_suhett_tito.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/621/pr_038.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_luzia_pinto_suhett_tito.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Luzia Pinto Suhett Tito.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/624/pr_039.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._vinicius_dos_santos_oliveira.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/624/pr_039.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._vinicius_dos_santos_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Sr. Vinícius dos Santos Oliveira</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/623/pr_040.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._flavio_roberto_goncalves_toniolo..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/623/pr_040.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._flavio_roberto_goncalves_toniolo..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Sr. Flávio Roberto Gonçalves Toniolo.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/620/pr_041.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._flavio_lerner_sadcovitz.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/620/pr_041.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._flavio_lerner_sadcovitz.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Senhor Flávio Lerner Sadcovitz.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/622/pr_042.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._lauro_mario_perdigao_schuch.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/622/pr_042.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._lauro_mario_perdigao_schuch.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Dr. Lauro Mário Perdigão Schuch.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/628/pr_043.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._everaldo_pinto_ferreira..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/628/pr_043.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._everaldo_pinto_ferreira..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Sr. Everaldo Pinto Ferreira.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/629/pr_044.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._silvio_dutra_da_silva.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/629/pr_044.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._silvio_dutra_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Sr. Silvio Dutra da Silva.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/630/pr_045.25_-_naf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._itu_rocha..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/630/pr_045.25_-_naf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._itu_rocha..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Volta-Redondense Ao Sr. Itú Rocha.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/701/pr_046.25_-_naf_-_concede_titulo_de_cidadao_volta-redondense_ao_sr._laercio_jose_lopes..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/701/pr_046.25_-_naf_-_concede_titulo_de_cidadao_volta-redondense_ao_sr._laercio_jose_lopes..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Volta-Redondense Ao Sr. Liércio José Lopes.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/626/pr_047.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_elaine_shuqing_chokyu..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/626/pr_047.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_elaine_shuqing_chokyu..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense à Elaine Shuqing Chokyu.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/625/pr_048.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_flavio_cautiero_horta_jardim_junior..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/625/pr_048.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_flavio_cautiero_horta_jardim_junior..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Flávio Cautiero Horta Jardim Júnior.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/627/pr_049.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_soares_ensenat..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/627/pr_049.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_soares_ensenat..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Ricardo Soares Ensenat.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/631/pr_050.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_odorval_dias_batalha..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/631/pr_050.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_odorval_dias_batalha..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Odorval Dias Batalha.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/632/pr_051.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_reginaldo_aparecido_barbosa..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/632/pr_051.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_reginaldo_aparecido_barbosa..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Reginaldo Aparecido Barbosa.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/633/pr_052.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_dilne_antonio_dos_santos..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/633/pr_052.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_dilne_antonio_dos_santos..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Dilné Antônio dos Santos.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/634/pr_053.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_ao_professor_francisco_jose_barcellos_sampaio.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/634/pr_053.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_ao_professor_francisco_jose_barcellos_sampaio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Professor Francisco José Barcellos Sampaio.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/635/pr_054.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_professora_elisa_ferreira_silva_de_alcantara.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/635/pr_054.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_professora_elisa_ferreira_silva_de_alcantara.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Professora Elisa Ferreira Silva de Alcantara.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/636/pr_055.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_ao_reverendissimo_senhor_padre_alex_de_carvalho_ferreira_soares.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/636/pr_055.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_ao_reverendissimo_senhor_padre_alex_de_carvalho_ferreira_soares.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Reverendíssimo Senhor Padre Alex de Carvalho Ferreira Soares.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense a Jussara Machado de Souza.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>Paulo Conrado - Paulo César Lima Conrado</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/638/pr_057.25_-_pclc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._filipe_de_almeida_pereira.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/638/pr_057.25_-_pclc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._filipe_de_almeida_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Sr. Filipe de Almeida Pereira.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/639/pr_058.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_excelentissimo_sr._prefeito_da_cidade_do_rio_de_janeiro_eduardo_da_costa_paes.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/639/pr_058.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_excelentissimo_sr._prefeito_da_cidade_do_rio_de_janeiro_eduardo_da_costa_paes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Excelentíssimo sr. Prefeito da Cidade do Rio de Janeiro, Eduardo da Costa Paes.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/640/pr_059.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_a_dra._clarisse_pereira_dias_drumond_fortes.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/640/pr_059.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_a_dra._clarisse_pereira_dias_drumond_fortes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Dra. Clarisse Pereira dias Drumond Fortes.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/641/pr_060.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_coronel_da_policia_militar_-_rj_senhor_moises_pinheiro_sardemberg.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/641/pr_060.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_coronel_da_policia_militar_-_rj_senhor_moises_pinheiro_sardemberg.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Coronel da Polícia Militar – RJ, Senhor Moises Pinheiro Sardemberg.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/642/pr_061.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_bombeiro_militar_senhor_valerio_jannuzzi_dos_santos.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/642/pr_061.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_bombeiro_militar_senhor_valerio_jannuzzi_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Tenente Coronel Bombeiro Militar, Senhor Valerio Jannuzzi dos Santos.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/643/pr_062.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_delegado_de_policia_civil_-_rj_doutor_vinicius_de_mello_coutinho.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/643/pr_062.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_delegado_de_policia_civil_-_rj_doutor_vinicius_de_mello_coutinho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Delegado de Polícia Civil – RJ, Doutor Vinicius de Mello Coutinho.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/644/pr_064.25_-_ram_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_leonardo_nogueira.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/644/pr_064.25_-_ram_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_leonardo_nogueira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Sr. Tenente Coronel Leonardo Nogueira.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/645/pr_065.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_gabriel_arantes_do_nascimento_felinto_cidade_dos_santos.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/645/pr_065.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_gabriel_arantes_do_nascimento_felinto_cidade_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Senhor Gabriel Arantes do Nascimento Felinto Cidade dos Santos.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/578/pr_066-25_-_md_-_viagem_a_brasilia_-_paulinho_rx_-_copia.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/578/pr_066-25_-_md_-_viagem_a_brasilia_-_paulinho_rx_-_copia.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Encontro Parlamentar em Celebração aos 10 anos da Lei Brasileira de Inclusão da Pessoa com Deficiência (LBI) e comparecimento à ANTT, para tratar de assuntos do interesse do Município de Volta Redonda, em Brasília/DF.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/577/pr_067-25_-_1263o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/577/pr_067-25_-_1263o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1263º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no periodo de 05 a 09 de agosto de 2025.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/646/pr_068.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_geraldo_vida..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/646/pr_068.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_geraldo_vida..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Geraldo Vida.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/733/pr_069-25_-_1276o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_manaus.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/733/pr_069-25_-_1276o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_manaus.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1276º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Manaus-AM, no período de 28 de outubro a 1º de novembro de 2025.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/647/pr_070.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_silvino_gandos_bouzan..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/647/pr_070.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_silvino_gandos_bouzan..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Silvino Gandos Bouzán.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/648/pr_071.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_abimailton_pratti_da_silva..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/648/pr_071.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_abimailton_pratti_da_silva..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Abimailton Pratti da Silva.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/649/pr_072.25_-_lsp_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_capitao_rafhael_almeida.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/649/pr_072.25_-_lsp_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_capitao_rafhael_almeida.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Capitão Raphael Almeida.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Leonardo Cópio Prado.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/651/pr_074.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_amauri_pego_mendonca..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/651/pr_074.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_amauri_pego_mendonca..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Amauri Pego Mendonça.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/652/pr_075.25_-_gk_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._valdenir_da_silva_costa.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/652/pr_075.25_-_gk_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._valdenir_da_silva_costa.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Valdenir da Silva Costa "Baxim da Feira".</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/653/pr_076.25_-_gk_-_concede_medalha_getulio_vargas_do_merito_legislativo_a_sociedade_volta-redondense_de_protecao_aos_animais_spa__vr.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/653/pr_076.25_-_gk_-_concede_medalha_getulio_vargas_do_merito_legislativo_a_sociedade_volta-redondense_de_protecao_aos_animais_spa__vr.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo a sociedade Volta-Redondense de proteção aos animais – SPA – VR.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/654/pr_078.25_-_rcfa_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_fernando_carlos_pinheiro_cardoso.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/654/pr_078.25_-_rcfa_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_fernando_carlos_pinheiro_cardoso.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Fernando Carlos Pinheiro Cardoso.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/655/pr_079.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._romilda_collistet_de_miranda..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/655/pr_079.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._romilda_collistet_de_miranda..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Sra. Romilda Collistet de Miranda.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/656/pr_080.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_das_gracas_claudino_da_silva.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/656/pr_080.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_das_gracas_claudino_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Maria das Graças Claudino da Silva.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/657/pr_081.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr_felipe_delgado_santos.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/657/pr_081.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr_felipe_delgado_santos.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Felipe Delgado Santos.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/658/pr_082.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr._marcus_vinicius_de_souza_silva.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/658/pr_082.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr._marcus_vinicius_de_souza_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Marcus Vinicius de Souza Silva.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/659/pr_083.25_-_pcls_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_caio_antonio_mello_souza..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/659/pr_083.25_-_pcls_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_caio_antonio_mello_souza..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Doutor Caio Antônio Mello Souza.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/660/pr_084.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._reinaldo_couri_nogueira.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/660/pr_084.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._reinaldo_couri_nogueira.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Reinaldo Couri Nogueira.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/661/pr_085.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._eduardo_da_costa_paes.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/661/pr_085.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._eduardo_da_costa_paes.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Eduardo da Costa Paes.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/662/pr_087.25_-_wmc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_professor_gustavo_de_paiva_silva.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/662/pr_087.25_-_wmc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_professor_gustavo_de_paiva_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Professor Gustavo de Paiva Silva.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/663/pr_088.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_jayber_jose_godoy_soares_junior.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/663/pr_088.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_jayber_jose_godoy_soares_junior.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Dr. Jayber José Godoy Soares Júnior.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/664/pr_089.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._deputada_federal_benedita_souza_da_silva_sampaio.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/664/pr_089.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._deputada_federal_benedita_souza_da_silva_sampaio.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Excelentíssima Sra. Deputada Federal Benedita Souza da Silva Sampaio.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/665/pr_090.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_ribeiro_martins.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/665/pr_090.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_ribeiro_martins.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Thiago Ribeiro Martins.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>91</t>
-[...2 lines deleted...]
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/666/pr_091.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a__rosane_marques_de_carvalho.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/666/pr_091.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a__rosane_marques_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Rosane Marques de Carvalho.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/667/pr_092.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_deputad_federal_hugo_leal_melo_da_silva.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/667/pr_092.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_deputad_federal_hugo_leal_melo_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Deputado Federal Hugo Leal Melo da Silva.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/668/pr_093.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._gustavo_lopes..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/668/pr_093.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._gustavo_lopes..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Gustavo Lopes.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/669/pr_094.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_caio_larcher_maximiano.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/669/pr_094.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_caio_larcher_maximiano.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Caio Larcher Maximiano.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/670/pr_095.25_-_sc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_nivaldo_jose_dos_santos_filho.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/670/pr_095.25_-_sc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_nivaldo_jose_dos_santos_filho.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Nivaldo José dos Santos Filho.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Odorval Dias Batalha.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/672/pr_097.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_ricardo_monnerat_celes..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/672/pr_097.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_ricardo_monnerat_celes..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Ricardo Monnerat Celes.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/593/pr_098.25_-_jhaj_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_edson_albertassi.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/593/pr_098.25_-_jhaj_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_edson_albertassi.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Edson Albertassi.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/673/pr_099.25_-_cpd_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_laura_monteza_de_souza_carneiro..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/673/pr_099.25_-_cpd_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_laura_monteza_de_souza_carneiro..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Maria Laura Monteza de Souza Carneiro.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/674/pr_100.25_-_pdr-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_thierry_farias_serejo_junior..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/674/pr_100.25_-_pdr-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_thierry_farias_serejo_junior..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Doutor Thierry Farias Serejo Júnior.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/675/pr_101.25_-_eq_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_da_silva_quinto.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/675/pr_101.25_-_eq_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_da_silva_quinto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Thiago da Silva Quinto.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/676/pr_102.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_anderson_lopes_de_oliveira.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/676/pr_102.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_anderson_lopes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Anderson Lopes de Oliveira.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/677/pr_103.25_-_rcfa_-_concede_a_medalha_getulio_vargas_do_merito_lesgislativo_de_volts_redonda_a_douglas_ruas_dos_santos.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/677/pr_103.25_-_rcfa_-_concede_a_medalha_getulio_vargas_do_merito_lesgislativo_de_volts_redonda_a_douglas_ruas_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Douglas Ruas dos Santos.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/678/pr_104.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_adelia_mezzabarba_de_carvalho.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/678/pr_104.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_adelia_mezzabarba_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Maria Adélia Mezzabarba de Carvalho.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/679/pr_105.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_luiz_antonio_furlani_filho.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/679/pr_105.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_luiz_antonio_furlani_filho.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Luiz Antônio Furlani Filho.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/680/pr_106-25_-_md_-_viagem_a_brasilia_-_gisele_-_copia_-_copia.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/680/pr_106-25_-_md_-_viagem_a_brasilia_-_gisele_-_copia_-_copia.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em agendas com o Ministério das Mulheres, a fim de tratar assuntos do interesse do Município de Volta Redonda, em Brasília/DF.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/699/pr_107-25_-_md_-_viagem_a_brasilia_-_gisele.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/699/pr_107-25_-_md_-_viagem_a_brasilia_-_gisele.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda na Conferência Nacional de Mulheres, em Brasília/DF.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/698/pr_109.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_isaac_miguel_dos_anjos..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/698/pr_109.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_isaac_miguel_dos_anjos..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Isaac Miguel dos Anjos.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/683/pr_110.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/683/pr_110.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no período de 26 a 30 de agosto de 2025.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/690/pr_111.25_-_curso_de_capacitacao_insper_-_raone.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/690/pr_111.25_-_curso_de_capacitacao_insper_-_raone.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em Curso no Instituto de Ensino e Pesquisa - Insper, no período de 10 a 14 de setembro de 2025.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/607/pr_112.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/607/pr_112.25.pdf</t>
   </si>
   <si>
     <t>Aprova a Proposta Orçamentária do Poder Legislativo do Município de Volta Redonda/RJ, referente ao Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/691/pr_113.25_-_md_-_aprova_a_proposta_orcamentaria_do_fundo_especial_da_camara_municipal_de_volta_redonda_-_fecmvr.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/691/pr_113.25_-_md_-_aprova_a_proposta_orcamentaria_do_fundo_especial_da_camara_municipal_de_volta_redonda_-_fecmvr.pdf</t>
   </si>
   <si>
     <t>Aprova a Proposta Orçamentária do Fundo Especial da Câmara Municipal de Volta Redonda - FECMVR, referente ao Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/689/pr_114.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/689/pr_114.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo - SP no período de 09 a 13 de setembro de 2025.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/688/pr_115.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_foz_do_iguacu.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/688/pr_115.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_foz_do_iguacu.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Foz do Iguaçu – PR, no período de 16 a 20 de setembro de 2025.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/765/pr_116.25_-_gk_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._vera_lucia_goncalves..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/765/pr_116.25_-_gk_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._vera_lucia_goncalves..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo a Sra. Vera Lúcia Gonçalves.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/766/pr_117.25_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._leonardo_gomes_lente..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/766/pr_117.25_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._leonardo_gomes_lente..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo ao Sr. Leonardo Gomes Lente.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/769/pr_118.25_-_jos_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._perla_soares_moura..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/769/pr_118.25_-_jos_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._perla_soares_moura..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo a Sra. Perla Soares Moura.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/767/pr_119.25_-_rcmf_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._rangel_venancio_macedo.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/767/pr_119.25_-_rcmf_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._rangel_venancio_macedo.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo ao Sr. Rangel Venâncio Macedo.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/771/pr_120.25_-_pcls_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._luiz_felipe_vieira_barros..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/771/pr_120.25_-_pcls_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._luiz_felipe_vieira_barros..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo ao Sr. Luiz Felipe Vieira Barros.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/770/pr_121.25_-_jo_-_concede_medalha_professor_paulo_camargo_de_melo_a_bruna_fernandes_vitorino..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/770/pr_121.25_-_jo_-_concede_medalha_professor_paulo_camargo_de_melo_a_bruna_fernandes_vitorino..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à Bruna Fernandes Vitorino.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/775/pr_122.25_-_lsp_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._roberta_mendes..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/775/pr_122.25_-_lsp_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._roberta_mendes..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo a Sra. Roberta Mendes.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/768/pr_123.25_-_sc_-_concede_medalha_professor_paulo_camargo_de_melo_a_melissa_xavier_batalha.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/768/pr_123.25_-_sc_-_concede_medalha_professor_paulo_camargo_de_melo_a_melissa_xavier_batalha.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à Melissa Xavier Batalha.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/764/pr_124.25_-_ge_-concede_medalha_professor_paulo_camargo_de_melo_a_brenda_da_silva_cordeiro..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/764/pr_124.25_-_ge_-concede_medalha_professor_paulo_camargo_de_melo_a_brenda_da_silva_cordeiro..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à Brenda da Silva Cordeiro.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/774/pr_125.25_-_jhaj_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._hygor_dias_de_carvalho.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/774/pr_125.25_-_jhaj_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._hygor_dias_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo ao Sr. Hygor Dias de Carvalho.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/761/pr_126.25_-_cpd_-_concede_medalha_professor_paulo_camargo_de_melo_a_lidiene_dos_santos_venancio..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/761/pr_126.25_-_cpd_-_concede_medalha_professor_paulo_camargo_de_melo_a_lidiene_dos_santos_venancio..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à Lidiene dos Santos Venâncio.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/758/pr_127.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._daniel_felipe..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/758/pr_127.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._daniel_felipe..pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Professor Paulo Camargo de Melo ao Sr. Daniel Felipe.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/759/pr_128.25_-_eq_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._fernando_cariello_brandao.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/759/pr_128.25_-_eq_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._fernando_cariello_brandao.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Professor Paulo Camargo de Melo ao Sr. Fernando Cariello Brandão.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/760/pr_129.25_-_rcfa_-_concede_medalha_professor_paulo_camargo_de_melo_a_william_gabriel_silva_de_oliveira.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/760/pr_129.25_-_rcfa_-_concede_medalha_professor_paulo_camargo_de_melo_a_william_gabriel_silva_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à William Gabriel Silva de Oliveira.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/773/pr_130.25_-_rd_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._amanda_martins_goncalves_de_oliveira.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/773/pr_130.25_-_rd_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._amanda_martins_goncalves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo a Sra. Amanda Martins Gonçalves de Oliveira.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/762/pr_131.25_-_ram_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._cristiane_goncalves_da_silva.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/762/pr_131.25_-_ram_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._cristiane_goncalves_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo a Sra. Cristiane Gonçalves da Silva.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/772/pr_132.25_-_wmc_-_concede_medalha_professor_paulo_camargo_de_melo_a_professora_lucia_helena_de_paiva.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/772/pr_132.25_-_wmc_-_concede_medalha_professor_paulo_camargo_de_melo_a_professora_lucia_helena_de_paiva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à Professora Lúcia Helena de Paiva.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/776/pr_133.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_ao_ministro_andre_mendonca.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/776/pr_133.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_ao_ministro_andre_mendonca.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Ministro do Supremo Tribunal Federal André Mendonça.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/763/pr_134.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_a_matheus_moreira_da_silva.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/763/pr_134.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_a_matheus_moreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Professor Paulo Camargo de Melo a Matheus Moreira da Silva.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/728/pr_135-25_-_md_-__cria_comissao_especial_para_proceder_a_reforma_e_atualizacao_do_regimento_interno_desta_casa._.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/728/pr_135-25_-_md_-__cria_comissao_especial_para_proceder_a_reforma_e_atualizacao_do_regimento_interno_desta_casa._.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial para proceder a reforma e atualização do Regimento Interno desta casa.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/734/pr_136-25_-_viagem_a_fortaleza_-_dinho.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/734/pr_136-25_-_viagem_a_fortaleza_-_dinho.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em agendas na Prefeitura e Assembleia Legislativa do Ceará, assim como na Câmara Municipal de Fortaleza, para tratar de assuntos do interesse do Município de Volta Redonda, entre os dias 07 a 12 de outubro, em Fortaleza/CE.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/730/pr_137_-_md_-_dispoe_sobre_a_utilizacao_de_assinaturas_eletronicas_nos_contratos_atos_e_documentos_administrativos_da_camara.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/730/pr_137_-_md_-_dispoe_sobre_a_utilizacao_de_assinaturas_eletronicas_nos_contratos_atos_e_documentos_administrativos_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de assinaturas eletrônicas nos contratos, atos e documentos administrativos da Câmara Municipal de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/729/pr_138_-_md_-_cria_a_escola_do_legislativo_pedro_raymundo_de_magalhaes_no_ambito_da_camara_municipal_de_volta_redondarj_.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/729/pr_138_-_md_-_cria_a_escola_do_legislativo_pedro_raymundo_de_magalhaes_no_ambito_da_camara_municipal_de_volta_redondarj_.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo “Pedro Raymundo de Magalhães” no âmbito da Câmara Municipal de Volta Redonda/RJ, e dá outras providências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/737/pr_139-25_-_curso_teoria_e_pratica_do_planejamento_da_contratacao_-_rodrigo_furtado.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/737/pr_139-25_-_curso_teoria_e_pratica_do_planejamento_da_contratacao_-_rodrigo_furtado.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Curso “Teoria e Prática do Planejamento da Contratação”, no Rio de Janeiro/RJ, no período de 1º a 03 de outubro de 2025.</t>
   </si>
   <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/923/pr_140.25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Medalha Anna Nery, no âmbito da Câmara Municipal de Volta Redonda, para agraciar Profissionais da Saúde que se destacarem na prestação de seus serviços no Município, e dá outras providências.</t>
+  </si>
+  <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/732/pr_141.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/732/pr_141.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no período de 07 a 11 de outubro de 2025.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/731/pr_142-25_-_viagem_a_brasilia_-_dure_e_avila.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/731/pr_142-25_-_viagem_a_brasilia_-_dure_e_avila.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em viagem institucional à Brasília/DF, nos dias 13 a 16 de outubro de 2025, para tratar de assuntos do interesse do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/726/pr_143-25_-_viagem_a_brasilia_-_paulinho_rx.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/726/pr_143-25_-_viagem_a_brasilia_-_paulinho_rx.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em viagem institucional à Brasília/DF, nos dias 27 a 31 de outubro de 2025, para tratar de assuntos do interesse do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/727/pr_144-25_-.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/727/pr_144-25_-.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Evento “Caminhos da Renovação” no Rio de Janeiro/RJ, no período de 17 a 19 de outubro de 2025.</t>
   </si>
   <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/838/pr_145.25_-_rcfa_-_concede_titulo_de_cidadania_volta_redondense_a_jamyl_de_jesus_silva..pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Jamyl de Jesus Silva.</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/837/pr_146.25-_naf_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_arbex.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Ricardo Arbex.</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/836/pr_147.25_-_cpd_-_concede_a_entrega_de_titulo_de_cidadania_volta-redondense_a_geraldo_vida.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense à Geraldo Vida.</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/835/pr_148.25_-_wsst_-_concede_titulo_de_cidadania_volta-redondense_a_robson_tomaz_vargas.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Robson Tomaz Vargas.</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/834/pr_149.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_a_jose_augusto_de_oliveira_huguenin.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense ao Sr. José Augusto Oliveira Huguenin.</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/833/pr_150.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_deputado_estadual_andre_correa.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense ao Deputado Estadual André Corrêa.</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/832/pr_151.25_-_ssc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr.__andre_de_assis.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense ao Sr.  André de Assis.</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/831/pr_152.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_a_sra_maria_celia_de_lima_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Sra. Maria Célia de Lima Pereira.</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/830/pr_153.25_-_jo_-_concede_titulo_de_cidadania_volta-redondense_a_marcio_leandro_figueiredo_da_cunha.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Márcio Leandro Figueiredo da Cunha.</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/829/pr_154.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_a_sonia_gomes_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense à Sônia Gomes da Silva.</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/828/pr_155.25_-_jhaj_-_concede_titulo_de_cidadania_volta-redondense_a_luciana_alves.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense à Luciana Alves.</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/827/pr_156.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_a_samille_simoes_parreiras_da_silva_landim.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Sra. Samille Simões Parreiras da Silva Landim.</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/826/pr_157.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._eduardo_mufarej.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense ao Sr. Eduardo Mufarej.</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/825/pr_158.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_a_oscar_ribeiro_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Oscar Ribeiro Magalhães.</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/824/pr_159.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_rouben_abdo_bogossian.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Rouben Abdo Bogossian.</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/823/pr_160.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_paulo_rogerio_di_biase.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Paulo Rogério Di Biase.</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/822/pr_161.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_a_senhora_dra._isis_rosemeri_de_oliveira_lassarote.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Senhora Dra. Isis Rosemeri de Oliveira Lassarote.</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/821/pr_162.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_a_senhora_dra._elaine_de_fatima_nogueira_furtado_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a Senhora Dra. Elaine de Fátima Nogueira Furtado Gonçalves.</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/820/pr_163.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_jose_adriano_de_oliveira..pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense a José Adriano de Oliveira.</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/819/pr_164.25_-_ecq_-_concede_medalha_getulio_vargas_de_merito_legislativo_de_volta_redonda_a_alex_ribeiro_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Alex Ribeiro da Silva.</t>
+  </si>
+  <si>
     <t>753</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/753/pr_165.25_-_md_-_altera_a_letra_h_do_artigo_35_e_os_itens_3_e_6_e_as_fichas_descritivas_dos_cargos_de_provimento_efetivo.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/753/pr_165.25_-_md_-_altera_a_letra_h_do_artigo_35_e_os_itens_3_e_6_e_as_fichas_descritivas_dos_cargos_de_provimento_efetivo.pdf</t>
   </si>
   <si>
     <t>Altera a letra “h” do artigo 35 e os itens 3 e 6 e as fichas descritivas dos Cargos de Provimento Efetivo de Carreira e Classe Inicial constantes do anexo IV da Resolução 5.430/2022.</t>
   </si>
   <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/873/pr_168.25_-_1280o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_no_rio_de_janeiro.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1280º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, no Rio de Janeiro/RJ, no período de 25 a 29 de novembro de 2025.</t>
+  </si>
+  <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/797/pr_169.25_-_vom_-_dispoe_a_camara_municipal_de_volta_redonda_a_criacao_de_homenagem_anual_dos_profissionais_da_guarda_municipal_e_ordem_publica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/797/pr_169.25_-_vom_-_dispoe_a_camara_municipal_de_volta_redonda_a_criacao_de_homenagem_anual_dos_profissionais_da_guarda_municipal_e_ordem_publica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria o Diploma “Guarda Municipal Luiz Teixeira”, homenageando profissionais que atuam na Segurança Pública do Município de Volta Redonda.</t>
   </si>
   <si>
+    <t>862</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/862/pr_171.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_comandante_geral_coronel_pm_marcelo_de_menezes_nogueira.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Volta-redondense ao Senhor Comandante Geral Coronel PM Marcelo de Menezes Nogueira.</t>
+  </si>
+  <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/805/pr_172.25_-_cpd_-_cria_o_diploma_senhor_isidorio_ribeiro_para_homenagear_as_servidoras_e_servidores_publicos_da_politica_municipal_de_assistencia_social_de_volta_redonda.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/805/pr_172.25_-_cpd_-_cria_o_diploma_senhor_isidorio_ribeiro_para_homenagear_as_servidoras_e_servidores_publicos_da_politica_municipal_de_assistencia_social_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Cria o Diploma Senhor Isidorio Ribeiro para homenagear as servidoras e servidores públicos da Política Municipal de Assistência Social de Volta Redonda.</t>
   </si>
   <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>Cria a Medalha do Mérito "Crescimento e Desenvolvimento de Volta Redonda".</t>
+  </si>
+  <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/804/pr_175.25_-_revisa_integralmente_e_atualiza_o_regimento_interno_da_camara_municipal_de_volta_redondarj..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/804/pr_175.25_-_revisa_integralmente_e_atualiza_o_regimento_interno_da_camara_municipal_de_volta_redondarj..pdf</t>
   </si>
   <si>
     <t>Revisa integralmente e atualiza o Regimento Interno da Câmara Municipal de Volta Redonda/RJ.</t>
   </si>
   <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/863/pr_178.25_-_1284o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1284º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo, no período de 16 a 20 de dezembro de 2025.</t>
+  </si>
+  <si>
     <t>814</t>
   </si>
   <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/814/pr_179.25.pdf</t>
+  </si>
+  <si>
     <t>Cria Medalha do Mérito Policial Atílio Avelar Grégio.</t>
   </si>
   <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1278º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 11 a 15 novembro de 2025.</t>
+  </si>
+  <si>
     <t>391</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Antonio Francisco Neto</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/391/001.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/391/001.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/392/002.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/392/002.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.412/76.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/393/003.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/393/003.pdf</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/394/004.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/394/004.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal de nº 6.055 de 14 de setembro de 2022 que estabelece a concessão de subsídio tarifário ao Transporte Público Coletivo Urbano de Passageiros no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/437/005.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/437/005.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso à informação no âmbito do Poder Executivo Municipal, na forma do inciso XXXIII art. 5º, II, § 3º art. 37, § 2º art. 216 da Constituição Federal, Lei Federal nº 12.527 de 18 de novembro de 2011, revoga a Lei Municipal 4.969 de 30 de setembro de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/395/006.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/395/006.pdf</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/396/007.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/396/007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar ao Instituto do Câncer do Ceará – ICC (Hospital Santa Cecília), a título de auxílio financeiro, os recursos recebidos da União para cumprimento da assistência financeira complementar do piso dos profissionais da enfermagem.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/397/008.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/397/008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização do Conselho Municipal de Educação de Volta Redonda, e revoga a  Deliberação nº 1.285, de 16 de maio de 1975.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/398/009.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/398/009.pdf</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/399/010.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/399/010.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos Servidores Públicos da Administração Municipal Direta, aos subsídios da Lei Municipal nº 5.753, às Autarquias, Fundações e Empresas Públicas, Sociedade de Economia Mista, Inativos, Pensionistas e dá outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/400/011.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/400/011.pdf</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/421/014.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/421/014.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/451/msg_15.2025.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/451/msg_15.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece os casos de contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, nos termos do inciso IX, do artigo 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/422/016.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/422/016.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial, e revoga a Lei Municipal nº 6.556/2025.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/423/017.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/423/017.pdf</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/434/mensagem_25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/434/mensagem_25.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/435/020.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/435/020.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/436/021.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/436/021.pdf</t>
   </si>
   <si>
     <t>Denomina de "Paulo Afonso de Paiva Arantes" o Hospital Veterinário de Volta Redonda.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/443/022.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/443/022.pdf</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/438/023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/438/023.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/450/msg_24.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/450/msg_24.pdf</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/445/25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/445/25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/520/026.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/520/026.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/479/027.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/479/027.pdf</t>
   </si>
   <si>
     <t>Cria novas cadeiras de segmentos culturais no Conselho Municipal de Política Cultural do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/480/028.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/480/028.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Família Guardiã no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/454/029.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/454/029.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Expecial.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/491/030.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/491/030.pdf</t>
   </si>
   <si>
     <t>Revoga o § 17, do art. 45 da Lei Municipal nº 1.896, de 16 de julho de 1984 - Código Tributário Municipal, incluído pelo art. 8º da Lei Municipal nº 5.398 de 29 de setembro de 2017.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/519/031.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/519/031.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Serviço de Inspeção Industrial e Sanitária dos produtos de origem animal no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/492/032.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/492/032.pdf</t>
   </si>
   <si>
     <t>Institui o equipamento Banco de Alimentos, no âmbito do município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/485/033_e_anexos.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/485/033_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/481/034.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/481/034.pdf</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/521/035.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/521/035.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 5.999 de 10 de junho de 2022.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/537/036.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/537/036.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/538/037.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/538/037.pdf</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/539/038.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/539/038.pdf</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/540/070.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/540/070.pdf</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/541/041.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/541/041.pdf</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/548/042.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/548/042.pdf</t>
   </si>
   <si>
     <t>Acresce os parágrafos 1º, 2º e 3º ao artigo 4º da Lei Municipal nº 6.540 de 07 de janeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/556/msg_045.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/556/msg_045.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/557/msg_047.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/557/msg_047.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/565/048.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/565/048.pdf</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/564/049_-_anexo_unico.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/564/049_-_anexo_unico.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetar e alienar a área pública no município de Volta Redonda, situada entre as Ruas 12, 21-B, 23 e Avenida dos Trabalhdores, no Bairro Vila Santa Cecília.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/579/050.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/579/050.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º da Lei Municipal nº 6.534 de 17 de dezembro de 2024.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/580/051.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/580/051.pdf</t>
   </si>
   <si>
     <t>Fica alterado o inciso V , do 2º do artigo 3º da Lei Municipal nº 6.554 de 19 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/581/052.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/581/052.pdf</t>
   </si>
   <si>
     <t>Fica prorroga até 31 de dezembro de 2026, a vigência do Plano Municipal de Educação, aprovado através da Lei nº 5.345 de 30 de maio de 2017.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/582/054.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/582/053.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual , PPA , - Plano Plurianual para o quadriênio 2026 - 2029 - do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/602/054.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/602/054.pdf</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/583/055.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/583/055.pdf</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/687/056.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/687/056.pdf</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/686/057.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/686/057.pdf</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/612/058.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/612/058.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o lançamento e cobrança de tributos em áreas de terras públicas ou privadas, não inscritas no Cadastro Imobiliário.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/613/059.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/613/059.pdf</t>
   </si>
   <si>
     <t>Estabelece regra para apresentação do recibo de entrega da DECLAN/RJ ao Fisco Tributário Municipal de Volta Redonda e altera o artigo 198 da Lei Municipal nº 1896, de 16 de julho de 1984, o Código Tributário Municipal - CTM.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/684/mensagem_060.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/684/mensagem_060.25.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/704/061.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/704/061.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 40-A e seus parágrafos à Lei Municipal nº 1.896/84 – Código Tributário Municipal.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/708/062_alterada.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/708/062_alterada.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/703/063.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/703/063.pdf</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/702/064.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/702/064.pdf</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/791/mensagem_065.25_-_altera_a_lei_municipal_no_5.748_de_29_de_outubro_de_2020_que_institui_o_regulamento_disciplinar_da_guarda_municipal_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/791/mensagem_065.25_-_altera_a_lei_municipal_no_5.748_de_29_de_outubro_de_2020_que_institui_o_regulamento_disciplinar_da_guarda_municipal_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.748, de 29 de outubro de 2020, que institui o Regulamento Disciplinar da Guarda Municipal de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/715/066.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/715/066.pdf</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/716/067.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/716/067.pdf</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/723/068.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/723/068.pdf</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/709/069.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/709/069.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Volta Redonda para o Exercício Financeiro 2026.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/788/070.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/788/070.pdf</t>
   </si>
   <si>
     <t>Cria a Lei de Incentivos Fiscais a Parques Temáticos e de Diversão no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/717/071.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/717/071.pdf</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/710/072.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/710/072.pdf</t>
   </si>
   <si>
     <t>Institui o Selo Empresa Amiga da Segurança Alimentar - Transformando Desperdício em Benefício no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/714/073.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/714/073.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre anistia e parcelamento de créditos fiscais de que é titular o Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/741/074.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/741/074.pdf</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/742/075.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/742/075.pdf</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/743/076.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/743/076.pdf</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/754/mensagem_077.25_-_autoriza_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/754/mensagem_077.25_-_autoriza_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/790/mensagem_079.25.pdf_institui_a_politica_municipal_da_juventude_.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/790/mensagem_079.25.pdf_institui_a_politica_municipal_da_juventude_.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal da Juventude de Volta Redonda - PMJ.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/803/mensagem_080.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/803/mensagem_080.25.pdf</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/801/mensagem_081.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/801/mensagem_081.25.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos na Lei Municipal n° 5.793, de 12 de maio de 2021, para adequá-la à nova redação do art. 149-A da Constituição Federal, dada pela Emenda Constitucional n° 132, de 20 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/808/082.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/808/082.pdf</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/809/083.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/809/083.pdf</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/812/084.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/812/084.pdf</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/815/085.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Cessão de Uso de Bem Imóvel, a título gratuito, com a Fundação Anita Mantuano de Artes do Estado do Rio de Janeiro – FUNARJ, e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/811/086.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/811/086.pdf</t>
   </si>
   <si>
     <t>Cria cargo na Fundação Educacional de Volta Redonda – FEVRE, e dá outras providências.</t>
   </si>
   <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/840/087.pdf</t>
+  </si>
+  <si>
+    <t>841</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/841/088.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Volta Redonda com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9 de setembro de 2025.</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/842/089.pdf</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/843/brn3c2af4967250_071987.pdf</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/844/brn3c2af4967250_071997.pdf</t>
+  </si>
+  <si>
+    <t>Unifica a Unidade Fiscal do Município de Volta Redonda - UFIVRE, revoga as disposições que fixam a UFIVRE - TAXA e a UFIVRE - REFERÊNCIA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/845/brn3c2af4967250_072005.pdf</t>
+  </si>
+  <si>
     <t>685</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/685/substitutivo_total_ao_pl_085.25_-_rcfa_-_delimita_a_entrada_de_animais_em_areas_de_areia_das_pracas_publicas_do_municipio_de_vr.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/685/substitutivo_total_ao_pl_085.25_-_rcfa_-_delimita_a_entrada_de_animais_em_areas_de_areia_das_pracas_publicas_do_municipio_de_vr.pdf</t>
   </si>
   <si>
     <t>Delimita a entrada de animais em áreas de areia das praças públicas do município de Volta Redonda, por motivos sanitários e de higiene, e dá outras providências.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/692/substitutivo_total_ao_pl_126.25_-_cpd_-_dispoe_sobre_a_reserva_fde_vagas_de_estacionamento_para_gestantes_e.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/692/substitutivo_total_ao_pl_126.25_-_cpd_-_dispoe_sobre_a_reserva_fde_vagas_de_estacionamento_para_gestantes_e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reserva de vagas de estacionamento para gestantes e pessoas acompanhadas de crianças de colo, no âmbito do Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/750/substitutivo_total_ao_pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/750/substitutivo_total_ao_pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche.pdf</t>
   </si>
   <si>
     <t>Denomina "Professor Hamilton Tavares de Medeiros" a Creche vinculada à proposta nº 26298000252/2025, referente a recursos do Novo PAC Seleções 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4546,68 +5124,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/388/pl012025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/389/pl022025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/401/pl_003.25_-_glk_-_proibe_a_fabricacao_a_comercializacao_e_a_distribuicao_de_armas_simuladas_que_disparam_bolinhas_de_gel_no_ambito_do_municipio_volta_redonda_e_da_outras_provid.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/402/pl_004.25_-_glk_-_dispoe_sobre_a_garantia_do_cartao_de_estacionamento_para_pessoas_com_transtorno_do_espectro_autista_tea_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/403/pl_005.25_-_vom_-_dispoe_sobre_a_orbigatoriedade_de_distribuicao_de_agua_a_todos_os_funcionarios_do_municipio_que_prestam_servicos_de_varricao_capina_rocada_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/404/pl_006.25_-_vom_-_autoriza_o_poder_executivo_a_consentir_que_os_profissionais_de_engenharia_e_arquitetura_que_estiverem_contratados_e_ou_concursados_pelo_municipio_possam_exerc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/405/pl_007.25_-_rtc_-_proibe_a_contratacao_de_shows_artistas_e_eventos_abeetos_ao_publico_infantojuvenil_que_envolvam_no_decorrer_da_apresentacao_expressao_de_apologia_ao_crime_o.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/406/pl_008.25_-_rcmf_-_dispoe_sobre_a_obrigatoriedade_da_realizacao_de_audiencias_publicas_em_horario_aecssivel_a_populacao_com_previa_divulgacao_e_acessibilidade_adequada_e_da_ou.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/409/pl_011.25_-_rcfa_-_altera_dispositivos_da_lei_municipal_n_2.395_de_19_de_fevereiro_de_1989_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/412/pl_014.25_-_wmc_-_autoriza_o_chefe_do_poder_executivo_municipal_de_volta_redonda_a_implantar_uma_capela_mortuaria_no_bairro_santo_agostinho..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/413/pl_015.25_-_gkl_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda_-_saaevr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/414/pl_016.25_-_rtc_-_dispoe_sobre_a_permissao_da_terapia_assistida_por_animais_em_hospitais_publicos_no_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/415/pl17.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/416/pl_018.25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/478/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/430/pl_023.25_-_rcfa_-_autoriza_a_implementacao_de_um_novo_modelo_de_transporte_publico_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/431/pl_024.25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/432/pl_025.25_-_rcfa_-_dispoe_sobre_a_criacao_e_delimitacao_oficial_do_bairro__parque_do_contorno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/424/pl02622.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/429/pl027.25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/447/pl_029.25_-_gs_-_denomina_de_pedro_lucas_dos_santos_a_praca_localizada_na_rua_edson_pedro_s.n_bairro_nova_primavera.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/441/pl_030.2025_-_ba_-_obriga_os_hipermercados_e_supermercados_a_adaptarem_5_cinco_por_cento_de_seus_carrinhos_de_compras_as_pessoas_com_deficiencia_ou_com_mobilidade_reduzida..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/440/pl_031.25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/448/pl_032.25_-_rtc_-_acrescenta_paragrafo_unico_ao_art._1o_da_lei_municipal_no_6.293_de_20_de_outubro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/493/pl_034.25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/494/pl_035.25_-_rcfa_-_da_o_nome_de_recanto_do_braga_a_praca_localizada_na_esquina_das_ruas_310_e_315_no_bairro_sessenta_no_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/449/pl_037.25_-_md_-_concede_reajuste_aos_servidores_publicos_efetivos_do_poder_publico_legislativo_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/495/pl_038.25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/496/0392025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/514/pl_041.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/498/pl_042.25_-_sc_-_altera_a_redacao_do_artigo_1o_da_lei_municipal_no_2.966_de_outubro_de_1993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/497/pl_043.2025_-_sc_-_institui_no_ambito_municipal_o_dia_do_profissional_de_barbearia_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/500/pl_045.25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/501/pl_046.25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/502/pl_049.25_-denomina_escadao__marcelo_de_souza_cruz__chu_que_fica_entre_a_rua_angra_dos_reis_no_bairro_siderlandia_e_a_rua_oliveira_martins_localizada_no_bairro_belmonte.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/503/pl_050.25_-_cpd_-_emenda_dispoe_sobre_salas_de_cinema_para_criancas_e_adolescentes_com_tea..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/504/pl_051.25_-_rcfa_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_e_identificacao_da_fiacao_aerea_bem_como_a_remocao_de_fios_e_equipamentos_excedentes_e_sem_uso.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/505/pl_052.25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/486/pl_055.25_-_prx_-_dispoe_sobre_a_implantacao_do_acesso_ao_dispositivo_intrauterino_diu_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/487/pl_056.25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/506/pl_058.25_-_prx_-_institui_o_selo_empresa_amiga_do_autista_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/507/pl_059.25_-_prx_-_cria_o_programa_municipal_tempo_de_vida_de_apoio_integral_a_pessoas_com_cancer_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/508/pl_061.25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/488/pl_062.25_-_rd_-_denomina_rua_maria_da_silva_que_fica_no_antigo_condominio_atras_da_escola_estatual_acacia_amarela_no_bairro_jardim_belmonte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/472/pl_64_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/509/pl_065.25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/482/pl_066.25_-_rcfa_-_dispoe_sobre_a_autorizacao_para_o_sepultamento_de_animais_domesticos_em_imoveis_residenciais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/483/pl_067.25_-_sc_-_denomina_de_avenida_jose_de_alencar_paiva_a_avenida_a_do_bairro_acude_ii..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/489/pl_068.25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/490/pl_070.25_-_eq_-_institui_a_reserva_e_adaptacao_de_espacos_destinados_a_pessoas_com_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/528/pl_073.25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/522/pl_075.25_-_gk_-_denomina__monica_kohler_de_brito_a_area_de_lazer_localizada_na_rua_cezar_lates_no_bairro_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/526/pl_076.25_-_rcmf_-_institui_a_semana_de_conscientizacao_do_apadrinhamento_afetivo_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/525/pl077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/515/078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/516/079.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/554/pl_080.25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/549/pl_081.25_-_glk_-_institui_o_dia_do_gari_no_ambito_do_municipio_de_volta_redonda_e_a_homenagem_anual_aos_trabalhadores..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/568/pl_082.25_-_sc_-_dispoe_sobre_a_obrigatoriedade_de_criacao_de_vagas_adicionais_para_jovens_aprendizes_nas_reparticoes_publicas_da_administracao_direta_e_indireta.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/555/pl_083.25_-_sc_-_institui_no_ambito_do_municipio_de_volta_redonda_a_semana_de_conscientizacao_prevencao_e_combate_a_sifilis_e_a_sifilis_congenita.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/592/pl_085.25_-_rcfa_-_dispoe_sobre_a_proibicao_da_entrada_e_permanencia_de_animais_em_espacos_publicos_destinados_exclusivamente_ao_uso_infantil_como_pracas_publicas_quadras_de_a.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/562/pl_089.25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/569/pl_094.25_-_pcls_-_institui_o_programa_municipal_de_fisioterapia_para_mulheres_vitimas_de_violencia_domestica_e_sexual_no_municipio_de_volta_redonda_e_da_outras_provide.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/547/pl_096.25_-_wmc_-_autoriza_o_poder_executivo_a_implantar_postos_avancados_do_saae_nas_subprefeituras_do_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/542/pl_098-25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/544/pl_099.25_-_jo_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__saae.vr.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/545/pl_100.25_-_rcfa_-_altera_o_artigo_131_da_lei_municipal_no_1415_de_1976.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/558/pl_103.25_-_eq_-_assegura_a_crianca_e_ao_adolescente_prioridade_de_vaga_em_unidade_de_ensino_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/563/pl_105.25_-_eq_-_dispoe_sobre_o_tempo_maximo_de_atendimento_para_recarga_de_cartoes_de_transporte_publico_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/570/pl_108.25_-_rcfa_-_dispoe_sobre_a_aplicacao_de_penalidade_administrativa_ao_motorista_de_aplicativo_que_recusar_o_transporte_de_pessoa_com_deficiencia_no_municipio_d.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/560/pl_111.25_-_wmc_-altera_a_redacao_do_art._2o_da_lei_municipal_n_5.044.2014_para_ampliar_as_possibilidades_de_parcerias_com_a_iniciativa_privada_visando_a_modernizacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/571/pl_112.25_-_gk_-_dispoe_sobre_o_direito_de_acesso_das_organizacoes_da_sociedade_civil_de_protecao_animal_e_do_conselho_municipal_de_protecao_e_defesa_animal.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/572/pl_113.25.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/567/pl_114.25_-_wsst_-_revoga_a_lei_municipal_n_5.443_de_02_de_janeiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/573/pl_115.25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/561/pl_117.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/584/pl_119.25_-_lsp_-_estabelece_o_programa_de_saude_mental_prevencao_de_depressao_e_suicidio_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/585/pl_120.25_-_lsp_-_institui_o_programa_municipal_de_apoio_psicologico_e_juridico_a_professores_e_demais_profissionais_da_rede_publica_de_ensino_que_sofrem_violencia_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/586/pl_121.25_-_lsp_-_dispoe_sobre_a_divulgacao_de_informacoes_referentes_a_politicas_publicas_programas_sociais_ou_localizacao_de_equipamentos_publicos_destinados_a_idosos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/587/pl_124.25_-_wsst_-_dispoe_sobre_a_viabilizacao_e_entrega_imediata_de_medicamentos_para_tratamento_de_sindromes_gripais_e_covid-19_nas_unidades_de_urgencia_e_emergencia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/566/pl_125.25_-__reconhece_o_estado_de_calamidade_publica_no_ambito_da_administracao_publica_financeira_da_saude_do_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/588/pl_126.25.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/752/pl_127.25_-_rcmf_-_institui_o_sistema_municipal_de_bicicletas_compartilhadas_-_bike_vr_-_no_ambito_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/589/pl_128.25.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/590/pl_129.25_-_rcmf_-_atualiza_a_lei_municipal_n_5.976-2022_que_institui_o_programa_cidade_acessivel_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/591/pl_130.25_-_rcmf_-_dispoe_sobre_a_adocao_oficial_do_novo_simbolo_internacional_de_acessibilidade_no_municipio_de_volta_redonda__e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/595/pl_135.25_-_rcfa_-_dispoe_sobre_a_limpeza_rocada_drenagem_e_manutencao_de_terrenos_urbanos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/596/pl_136.25_-_glk_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/603/pl137.25.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/597/pl_138.25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/598/pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche_a_ser_construida_com_recursos_do_novo_pac_selecoes_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/599/pl_140.25_-_ge_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/600/pl_141.25_-_jo_-_dispoe_sobre_a_obrigatoriedade_de_identificacao_do_remetente_em_entregas_realizadas_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/604/pl144.25.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/605/pl_145.25_-_lsp_-_denomina-se_mario_jose_antunes_o_escadao_localizado_na_avenida_santa_rosa_bairro_jardim_belmonte.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/601/pl_no_147.25.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/606/pl148.25.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/777/pl_151.25.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/778/pl_152.25_-_rcmf_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_academia_volta-redondense_de_letras_-_avl_e_institui_diretrizes_para_sua_cao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/711/pl_153.25_-_rcmf_-_reconhece_como_utilidade_publica_a_fgas_-_federacao_dos_grupos_de_autoajuda_da_sobriedade.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/611/pl_154.25_-_rcmf_-_dispoe_sobre_a_obrigatoridade_da_reciclagem_de_residuos_solidos_organicos_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/615/pl_155.25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/616/pl_156.25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/610/pl_159.25_-_rcmf_-cria_no_ambito_do_municipio_de_volta_redonda_o_selo_bar_e_restaurante_amigo_do_garcom_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/609/pl_160.25_-_rcmf_-_altera_a_denominacao_da_ponte_conhecida_como_elevado_presidente_castelo_branco_localizada_no_bairro_ponte_alta_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/608/pl_161.25-_jos_-dispoe_sobre_a_criacao_de_salas_de_acolhimento_sensorial_para_pessoas_com_transtorno_do_espectro_autista_tea_e_demais_condicoes_sensoriais_nos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/681/pl_163.25_-_rcmf_-_proibe_a_utilizacao_de_aparelhos_sonoros_sem_o_uso_de_fones_de_ouvido_no_interior_dos_veiculos_de_transporte_publico_coletivo_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/682/pl_164.25_-_jo_-_institui_o_programa_de_quitacao_alternativa_de_debitos_municipais_pqadm_que_permite_a_compensacao_de_dividas_tributarias_de_pessoas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/779/pl_167.25_-_jos_-dispoe_sobre_a_instalacao_de_fraldarios_adaptados_em_estabelecimentos_publicos_e_privados_de_grande_circulacao_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/693/pl_169.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_nas_escolas_da_rede_publica_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/744/pl_170.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_entre_profissionais_da_educacao_e_apoio_escolar.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/694/pl_171.25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/695/pl_172.25_-_wmc_-_cria_o_estudio_municipal_de_producao_artistica_e_musical_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/696/pl_173.25_-_wmc_-_institui_o_dia_29_de_outubro_como_o_dia_municipal_do_servico_de_atendimento_movel_de_urgencia_samu_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/712/pl_174.25_-_wmc_-_institui_a_lei_de_incentivo_a_producao_audiovisual_e_de_jogos_digitais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/697/pl_175.25_-_wmc_-_institui_a_semana_municipal_da_gastronomia_e_empreendedorismo_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/706/pl_176.25_-_sc_-_institui_o_ambito_municipal_o_dia_do_policial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/756/pl_179.25_-_rcfa_-_reconhece_e_integra_o_conjunto_volta_grande_iv_ao_perimetro_urbano_como_bairro_regular_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/745/pl_181.25-_wmc_-_denomina_de_capina_mortuaria_mario_benedito_martins_a_capela_mortuaria_a_ser_implantada_no_bairro_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/718/pl_182.25_-_rcmf_-_altera_dispositivo_da_lei_4.924_-2013_modificada_pela_lei_5.142-2015_e_5.567-2018_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/713/pl_183.25_-_lsp_-_denomina-se_jandira_dutra_de_barros_a_praca_na_estrada_nossa_senhora_da_uniao_no1201_bairro_retiro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/705/pl_185.25_-_naf_-_cria_o_dia_do_escritor_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/707/pl_186.25_-_wmc_-_atualiza_a_lei_municipal_no_6.068_de_30_de_setembro_de_2022_para_ampliar_a_obrigatoriedade_da_insercao_do_simbolo_mundial_de_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/719/pl_187.25_-_gk_-_institui_o_selo_empresa_amiga_do_aleitamento_materno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/735/pl_188.25_-_wmc_-_objetivo_institui_o_programa_municipal_de_capacitacao_profissional_e_apoio_ao_empreendedorismo_para_maes_solo_em_situacao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/720/pl_189.25_-_gk_-_institui_o_programa_municipal_de_incentivo_ao_empreendedorismo_feminino_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/721/pl_193.25_-_gs_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_atividade_de_preservacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/780/pl_194.25_-_gs_-_institui_no_calendario_oficial_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/746/pl_195.25_-_jos_-_institui_o_programa_casa_segura_voltado_a_adaptacao_do_ambiente_domestico_de_pessoas_idosas_e_pessoas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/781/pl_196.25_-_wmc_-_institui_o_programa_de_saude_integral_da_mulher_no_pos-parto_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/747/pl_197.25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/798/pl_198.25_-_wmc_-_institui_o_programa_municipal_de_incentivo_ao_esporte_de_base_de_volta_redonda_cria_o_bolsa_atleta_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/722/pl_199.25_-_jhaj_-_dispoe_sobre_a_obrigatoriedade_da_insercao_de_qr_code_nas_placas_de_identificacao_de_ruas_e_logradouros_publicos_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/725/pl_200-2025_-_jos_-_prorroga_o_prazo_para_adesao_ao_programa_de_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__-_copia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/736/pl_202.25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/724/pl_205.25_-_wmc_-_denomina_gabriel_ferreira_thome_o_parquinho_do_zoologico_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/739/pl_207.25_-_md_-_dispoe_sobre_a_concessao_de_abono_em_pecunia_aos_servidores_efetivos_e_comissionados_da_camara_municipal_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/740/pl_208.25_-_md_-_concede_reajuste_aos_servidores_comissionados_do_poder_legislativo_do_municipio_de_volta_redonda-rj..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/738/pl_209.2025_-_md_-_altera_o_artigo_2o_da_lei_5.556_de_10_de_dezembro_de_2018_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/748/pl_210.25_-_wmc_-_autoriza_o_poder_executivo_a_celebrar_convenios_termos_de_cooperacao_e_instrumentos_congeneres_com_o_detran_rj_e_demais_orgaos_estaduais_para_implantacao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/749/pl_211.25_-_jos_-_institui_o_programa_cine_inclusivo_municipal-sessoes_de_cinema_acessiveis_para_pessoas_surdas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/755/pl_212.25_-_naf_-_dispoe_sobre_a_denominacao_de_praca_sete_de_setembro_localizada_no_bairro_eucaliptal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/782/pl_213.25_-_wmc_-_institui_no_ambito_do_municipio_de_volta_redonda_o_programa_cidade_limpa_cidade_viva_com_a_realizacao_anual_do_mes_da_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/783/pl_215.25_-_gk_-_institui_o_programa_dinheiro_direto_na_escola_municipal_de_volta_redonda_-_pddem_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/784/pl_216.25_-_gk_-_institui_no_ambito_do_municipio_de_volta_redonda_a_campanha_setembro_neon_de_combate_a_violencia_politica_contra_a_mulher_e_por_motivacao_racial.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/785/pl_217.25_-_gs_-_denomina_rua_jose_mendes_de_alvarenga_a_rua_8_cep_27285195_localizada_no_bairro_san_remo_no_municipio_de_volta_redonda_rj..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/786/pl_218.25_-_wemc_-_dispoe_sobre_a_denominacao_centro_de_fisioterapia_julia_maria_de_jesus_o_centro_de_fisioterapia_do_bairro_santo_agostinho_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/799/pl_219.25_-_wmc_-_autoriza_o_poder_executivo_a_instituir_o_programa_seguranca_presente_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/757/pl_220.25_-_naf_-_dispoe_sobre_a_denominacao_do_posto_de_saude_localizado_na_area_externa_da_arena_esportiva_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/787/pl_221.25_-_rcfa_-_declara_a_festa_de_nossa_senhora_aparecida_na_capela_da_beira_rio_da_paroquia_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/789/pl_222.25_-_jos_-_dispoe_sobre_a_instalacao_de_cameras_de_seguranca_em_veiculos_de_transporte_escolar_publicos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/792/pl_224.25_-_rcmf_-_institui_a_campanha_maio_verde_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/793/pl_225.25_-_rcm_-_institui_o_plano_e_o_concelho_municipal_de_seguranca_publica_mediante_consulta_e_participacao_popula.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/794/pl_226.25_-_rmcf_-_institui_no_ambito_do_municipio_de_volta_redonda_o_incentivo_a_aprendizagem_do_jogo_de_xadrez.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/795/pl_228.25_-_rcmf_-_institui_o_abril_marrom_no_calendario_oficial_de_volta_redonda_mes_dedicado_a_conscientizacao_prevencao_e_combate.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/796/pl_229.25_-_gk_-_reconhece_a_robotica_como_esporte_de_competicao_e_de_relevancia_educacional_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/800/pl_230.25_-_jos_-_institui_o_programa_que_ensina_criancas_com_pcd_a_viver_melhor_na_cidade_destinado_a_criancas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/806/pl_232.25_-_rcmf_-_institui_a_politica_municipal_de_adaptacao_climatica_nas_unidades_da_rede_municipal_de_ensino_de_volta_redonda_e_da_outras_providencias.doc.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/807/pl_233.25_-_pcls_-_dispoe_sore_a_disponibilizacao_implantacao_e_acompanhamento_do_implante_contraceptivo_subdermico_implanon_na_rede_publica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/802/pl_234.25_-_rtc_-_denomina_helio_vigorito_goncalves_o_paulista_o_ponto_de_apoio_ao_motoboy_localizado_na_avenida_adeodato_pires_no_bairro_niteroi..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/810/pl_249.25_-__reconhece_o_estado_de_calamidade_financeira_na_saude_publica_do_municipio_de_volta_redonda_em_razao_do_cenario_epidemiologico_das_neoplasias_mali_-_copia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/813/pl_252.25_-_wmc_-_reconhece_de_utilidade_publica_municipal_a_associacao_nacional_de_apoio_a_educacao_profissional_e_tecnologica_-_aneptec_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/459/pdl_-_glk_-_revoga_o_decreto_municipal_n_18.969_de_09_de_janeiro_de_2025_e_restabelece_o_percentual_de_60_dos_recursos_do_icms_verde_ao_fundo_municipal_de_con.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/460/pr_001_-_md_-_altera_a_resolucao_no_5.430_de_26_de_outubro_de_2022_que_trata_da_reorganizacao_e_reestruturacao_administrativa_do_seu_quadro_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/458/pr_002.25_-_cpd_-_dispoe_sobre_a_criacao_da_procuradoria_da_mulher_no_ambito_da_camara_municipal_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/461/pr_003.25_-_rd_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sonia_maria_de_oliveira_agostinho..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/462/pr_004.25_-_rcfa__-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_karolina_chokyu..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/463/pr_005.25_-_wmc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra_kelly_de_paula_da_silva..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/464/pr_006.25_-_rcmf_-_concede_a_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._denise_ferreira_de_souza_ribeiro..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/465/pr_007.25_-_glk_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_ana_octalia_vieira_torres..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/466/pr_008.25_-_rtc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_bruna_badini_de_alburqueque_vidal..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/468/pr_009.25_-_jo_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_marilia_avila_da_silveira_andrade..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/470/pr_011.25_-_lm_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._lea_aparecida_da_soledad_ananias..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/471/pr_012.25_-_naf_-concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._neusane_santos_ribeiro_freire..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/442/pr_21.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/467/pr_22.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/452/pr_24.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/453/pr_25.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/455/pr262025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/523/pr_28.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/524/pr_29.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/536/pr302025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/551/pr_031.25_-_glk_-_cria_o_diploma_professora_therezinha_dos_santos_goncalves_assumpcao_homenageando_profissionais_que_atuam_pela_promocao_da_educacao_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/553/pr_032-25_-_viagem_a_brasilia_-_dinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/552/pr_033-25_-_1260o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/550/pr_034.25_-_glk_-_cria_no_ambito_da_municipal_da_camara_municipal_de_volta_municipal_de_redonda_a_homenagem_anual_aos_trabalhadores_da_limpeza_urbana_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/619/pr_035.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_dra._juliana_montes_marotti_leite.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/618/pr_036.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_carlos_roberto_ferreira.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/617/pr_037.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_heitor_favieri_neto.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/621/pr_038.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_luzia_pinto_suhett_tito.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/624/pr_039.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._vinicius_dos_santos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/623/pr_040.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._flavio_roberto_goncalves_toniolo..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/620/pr_041.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._flavio_lerner_sadcovitz.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/622/pr_042.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._lauro_mario_perdigao_schuch.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/628/pr_043.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._everaldo_pinto_ferreira..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/629/pr_044.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._silvio_dutra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/630/pr_045.25_-_naf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._itu_rocha..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/701/pr_046.25_-_naf_-_concede_titulo_de_cidadao_volta-redondense_ao_sr._laercio_jose_lopes..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/626/pr_047.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_elaine_shuqing_chokyu..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/625/pr_048.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_flavio_cautiero_horta_jardim_junior..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/627/pr_049.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_soares_ensenat..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/631/pr_050.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_odorval_dias_batalha..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/632/pr_051.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_reginaldo_aparecido_barbosa..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/633/pr_052.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_dilne_antonio_dos_santos..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/634/pr_053.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_ao_professor_francisco_jose_barcellos_sampaio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/635/pr_054.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_professora_elisa_ferreira_silva_de_alcantara.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/636/pr_055.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_ao_reverendissimo_senhor_padre_alex_de_carvalho_ferreira_soares.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/638/pr_057.25_-_pclc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._filipe_de_almeida_pereira.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/639/pr_058.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_excelentissimo_sr._prefeito_da_cidade_do_rio_de_janeiro_eduardo_da_costa_paes.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/640/pr_059.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_a_dra._clarisse_pereira_dias_drumond_fortes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/641/pr_060.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_coronel_da_policia_militar_-_rj_senhor_moises_pinheiro_sardemberg.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/642/pr_061.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_bombeiro_militar_senhor_valerio_jannuzzi_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/643/pr_062.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_delegado_de_policia_civil_-_rj_doutor_vinicius_de_mello_coutinho.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/644/pr_064.25_-_ram_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_leonardo_nogueira.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/645/pr_065.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_gabriel_arantes_do_nascimento_felinto_cidade_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/578/pr_066-25_-_md_-_viagem_a_brasilia_-_paulinho_rx_-_copia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/577/pr_067-25_-_1263o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/646/pr_068.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_geraldo_vida..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/733/pr_069-25_-_1276o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_manaus.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/647/pr_070.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_silvino_gandos_bouzan..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/648/pr_071.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_abimailton_pratti_da_silva..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/649/pr_072.25_-_lsp_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_capitao_rafhael_almeida.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/651/pr_074.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_amauri_pego_mendonca..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/652/pr_075.25_-_gk_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._valdenir_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/653/pr_076.25_-_gk_-_concede_medalha_getulio_vargas_do_merito_legislativo_a_sociedade_volta-redondense_de_protecao_aos_animais_spa__vr.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/654/pr_078.25_-_rcfa_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_fernando_carlos_pinheiro_cardoso.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/655/pr_079.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._romilda_collistet_de_miranda..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/656/pr_080.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_das_gracas_claudino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/657/pr_081.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr_felipe_delgado_santos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/658/pr_082.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr._marcus_vinicius_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/659/pr_083.25_-_pcls_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_caio_antonio_mello_souza..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/660/pr_084.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._reinaldo_couri_nogueira.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/661/pr_085.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._eduardo_da_costa_paes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/662/pr_087.25_-_wmc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_professor_gustavo_de_paiva_silva.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/663/pr_088.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_jayber_jose_godoy_soares_junior.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/664/pr_089.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._deputada_federal_benedita_souza_da_silva_sampaio.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/665/pr_090.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_ribeiro_martins.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/666/pr_091.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a__rosane_marques_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/667/pr_092.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_deputad_federal_hugo_leal_melo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/668/pr_093.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._gustavo_lopes..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/669/pr_094.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_caio_larcher_maximiano.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/670/pr_095.25_-_sc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_nivaldo_jose_dos_santos_filho.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/672/pr_097.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_ricardo_monnerat_celes..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/593/pr_098.25_-_jhaj_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_edson_albertassi.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/673/pr_099.25_-_cpd_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_laura_monteza_de_souza_carneiro..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/674/pr_100.25_-_pdr-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_thierry_farias_serejo_junior..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/675/pr_101.25_-_eq_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_da_silva_quinto.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/676/pr_102.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_anderson_lopes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/677/pr_103.25_-_rcfa_-_concede_a_medalha_getulio_vargas_do_merito_lesgislativo_de_volts_redonda_a_douglas_ruas_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/678/pr_104.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_adelia_mezzabarba_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/679/pr_105.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_luiz_antonio_furlani_filho.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/680/pr_106-25_-_md_-_viagem_a_brasilia_-_gisele_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/699/pr_107-25_-_md_-_viagem_a_brasilia_-_gisele.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/698/pr_109.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_isaac_miguel_dos_anjos..pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/683/pr_110.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/690/pr_111.25_-_curso_de_capacitacao_insper_-_raone.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/607/pr_112.25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/691/pr_113.25_-_md_-_aprova_a_proposta_orcamentaria_do_fundo_especial_da_camara_municipal_de_volta_redonda_-_fecmvr.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/689/pr_114.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/688/pr_115.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_foz_do_iguacu.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/765/pr_116.25_-_gk_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._vera_lucia_goncalves..pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/766/pr_117.25_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._leonardo_gomes_lente..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/769/pr_118.25_-_jos_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._perla_soares_moura..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/767/pr_119.25_-_rcmf_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._rangel_venancio_macedo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/771/pr_120.25_-_pcls_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._luiz_felipe_vieira_barros..pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/770/pr_121.25_-_jo_-_concede_medalha_professor_paulo_camargo_de_melo_a_bruna_fernandes_vitorino..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/775/pr_122.25_-_lsp_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._roberta_mendes..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/768/pr_123.25_-_sc_-_concede_medalha_professor_paulo_camargo_de_melo_a_melissa_xavier_batalha.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/764/pr_124.25_-_ge_-concede_medalha_professor_paulo_camargo_de_melo_a_brenda_da_silva_cordeiro..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/774/pr_125.25_-_jhaj_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._hygor_dias_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/761/pr_126.25_-_cpd_-_concede_medalha_professor_paulo_camargo_de_melo_a_lidiene_dos_santos_venancio..pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/758/pr_127.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._daniel_felipe..pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/759/pr_128.25_-_eq_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._fernando_cariello_brandao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/760/pr_129.25_-_rcfa_-_concede_medalha_professor_paulo_camargo_de_melo_a_william_gabriel_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/773/pr_130.25_-_rd_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._amanda_martins_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/762/pr_131.25_-_ram_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._cristiane_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/772/pr_132.25_-_wmc_-_concede_medalha_professor_paulo_camargo_de_melo_a_professora_lucia_helena_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/776/pr_133.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_ao_ministro_andre_mendonca.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/763/pr_134.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_a_matheus_moreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/728/pr_135-25_-_md_-__cria_comissao_especial_para_proceder_a_reforma_e_atualizacao_do_regimento_interno_desta_casa._.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/734/pr_136-25_-_viagem_a_fortaleza_-_dinho.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/730/pr_137_-_md_-_dispoe_sobre_a_utilizacao_de_assinaturas_eletronicas_nos_contratos_atos_e_documentos_administrativos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/729/pr_138_-_md_-_cria_a_escola_do_legislativo_pedro_raymundo_de_magalhaes_no_ambito_da_camara_municipal_de_volta_redondarj_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/737/pr_139-25_-_curso_teoria_e_pratica_do_planejamento_da_contratacao_-_rodrigo_furtado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/732/pr_141.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/731/pr_142-25_-_viagem_a_brasilia_-_dure_e_avila.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/726/pr_143-25_-_viagem_a_brasilia_-_paulinho_rx.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/727/pr_144-25_-.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/753/pr_165.25_-_md_-_altera_a_letra_h_do_artigo_35_e_os_itens_3_e_6_e_as_fichas_descritivas_dos_cargos_de_provimento_efetivo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/797/pr_169.25_-_vom_-_dispoe_a_camara_municipal_de_volta_redonda_a_criacao_de_homenagem_anual_dos_profissionais_da_guarda_municipal_e_ordem_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/805/pr_172.25_-_cpd_-_cria_o_diploma_senhor_isidorio_ribeiro_para_homenagear_as_servidoras_e_servidores_publicos_da_politica_municipal_de_assistencia_social_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/804/pr_175.25_-_revisa_integralmente_e_atualiza_o_regimento_interno_da_camara_municipal_de_volta_redondarj..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/391/001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/392/002.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/393/003.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/394/004.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/437/005.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/395/006.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/396/007.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/397/008.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/398/009.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/399/010.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/400/011.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/421/014.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/451/msg_15.2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/422/016.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/423/017.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/434/mensagem_25.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/435/020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/436/021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/443/022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/438/023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/450/msg_24.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/445/25.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/520/026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/479/027.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/480/028.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/454/029.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/491/030.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/519/031.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/492/032.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/485/033_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/481/034.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/521/035.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/537/036.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/538/037.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/539/038.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/540/070.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/541/041.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/548/042.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/556/msg_045.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/557/msg_047.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/565/048.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/564/049_-_anexo_unico.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/579/050.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/580/051.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/581/052.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/582/054.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/602/054.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/583/055.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/687/056.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/686/057.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/612/058.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/613/059.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/684/mensagem_060.25.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/704/061.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/708/062_alterada.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/703/063.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/702/064.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/791/mensagem_065.25_-_altera_a_lei_municipal_no_5.748_de_29_de_outubro_de_2020_que_institui_o_regulamento_disciplinar_da_guarda_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/715/066.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/716/067.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/723/068.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/709/069.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/788/070.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/717/071.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/710/072.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/714/073.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/741/074.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/742/075.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/743/076.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/754/mensagem_077.25_-_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/790/mensagem_079.25.pdf_institui_a_politica_municipal_da_juventude_.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/803/mensagem_080.25.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/801/mensagem_081.25.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/808/082.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/809/083.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/812/084.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/811/086.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/685/substitutivo_total_ao_pl_085.25_-_rcfa_-_delimita_a_entrada_de_animais_em_areas_de_areia_das_pracas_publicas_do_municipio_de_vr.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/692/substitutivo_total_ao_pl_126.25_-_cpd_-_dispoe_sobre_a_reserva_fde_vagas_de_estacionamento_para_gestantes_e.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/750/substitutivo_total_ao_pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/388/pl012025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/389/pl022025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/401/pl_003.25_-_glk_-_proibe_a_fabricacao_a_comercializacao_e_a_distribuicao_de_armas_simuladas_que_disparam_bolinhas_de_gel_no_ambito_do_municipio_volta_redonda_e_da_outras_provid.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/402/pl_004.25_-_glk_-_dispoe_sobre_a_garantia_do_cartao_de_estacionamento_para_pessoas_com_transtorno_do_espectro_autista_tea_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/403/pl_005.25_-_vom_-_dispoe_sobre_a_orbigatoriedade_de_distribuicao_de_agua_a_todos_os_funcionarios_do_municipio_que_prestam_servicos_de_varricao_capina_rocada_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/404/pl_006.25_-_vom_-_autoriza_o_poder_executivo_a_consentir_que_os_profissionais_de_engenharia_e_arquitetura_que_estiverem_contratados_e_ou_concursados_pelo_municipio_possam_exerc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/405/pl_007.25_-_rtc_-_proibe_a_contratacao_de_shows_artistas_e_eventos_abeetos_ao_publico_infantojuvenil_que_envolvam_no_decorrer_da_apresentacao_expressao_de_apologia_ao_crime_o.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/406/pl_008.25_-_rcmf_-_dispoe_sobre_a_obrigatoriedade_da_realizacao_de_audiencias_publicas_em_horario_aecssivel_a_populacao_com_previa_divulgacao_e_acessibilidade_adequada_e_da_ou.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/409/pl_011.25_-_rcfa_-_altera_dispositivos_da_lei_municipal_n_2.395_de_19_de_fevereiro_de_1989_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/412/pl_014.25_-_wmc_-_autoriza_o_chefe_do_poder_executivo_municipal_de_volta_redonda_a_implantar_uma_capela_mortuaria_no_bairro_santo_agostinho..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/413/pl_015.25_-_gkl_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda_-_saaevr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/414/pl_016.25_-_rtc_-_dispoe_sobre_a_permissao_da_terapia_assistida_por_animais_em_hospitais_publicos_no_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/415/pl17.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/416/pl_018.25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/478/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/430/pl_023.25_-_rcfa_-_autoriza_a_implementacao_de_um_novo_modelo_de_transporte_publico_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/431/pl_024.25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/432/pl_025.25_-_rcfa_-_dispoe_sobre_a_criacao_e_delimitacao_oficial_do_bairro__parque_do_contorno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/424/pl02622.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/429/pl027.25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/447/pl_029.25_-_gs_-_denomina_de_pedro_lucas_dos_santos_a_praca_localizada_na_rua_edson_pedro_s.n_bairro_nova_primavera.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/441/pl_030.2025_-_ba_-_obriga_os_hipermercados_e_supermercados_a_adaptarem_5_cinco_por_cento_de_seus_carrinhos_de_compras_as_pessoas_com_deficiencia_ou_com_mobilidade_reduzida..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/440/pl_031.25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/448/pl_032.25_-_rtc_-_acrescenta_paragrafo_unico_ao_art._1o_da_lei_municipal_no_6.293_de_20_de_outubro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/493/pl_034.25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/494/pl_035.25_-_rcfa_-_da_o_nome_de_recanto_do_braga_a_praca_localizada_na_esquina_das_ruas_310_e_315_no_bairro_sessenta_no_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/449/pl_037.25_-_md_-_concede_reajuste_aos_servidores_publicos_efetivos_do_poder_publico_legislativo_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/495/pl_038.25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/496/0392025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/514/pl_041.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/498/pl_042.25_-_sc_-_altera_a_redacao_do_artigo_1o_da_lei_municipal_no_2.966_de_outubro_de_1993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/497/pl_043.2025_-_sc_-_institui_no_ambito_municipal_o_dia_do_profissional_de_barbearia_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/500/pl_045.25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/501/pl_046.25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/502/pl_049.25_-denomina_escadao__marcelo_de_souza_cruz__chu_que_fica_entre_a_rua_angra_dos_reis_no_bairro_siderlandia_e_a_rua_oliveira_martins_localizada_no_bairro_belmonte.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/503/pl_050.25_-_cpd_-_emenda_dispoe_sobre_salas_de_cinema_para_criancas_e_adolescentes_com_tea..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/504/pl_051.25_-_rcfa_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_e_identificacao_da_fiacao_aerea_bem_como_a_remocao_de_fios_e_equipamentos_excedentes_e_sem_uso.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/505/pl_052.25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/486/pl_055.25_-_prx_-_dispoe_sobre_a_implantacao_do_acesso_ao_dispositivo_intrauterino_diu_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/487/pl_056.25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/506/pl_058.25_-_prx_-_institui_o_selo_empresa_amiga_do_autista_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/507/pl_059.25_-_prx_-_cria_o_programa_municipal_tempo_de_vida_de_apoio_integral_a_pessoas_com_cancer_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/508/pl_061.25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/488/pl_062.25_-_rd_-_denomina_rua_maria_da_silva_que_fica_no_antigo_condominio_atras_da_escola_estatual_acacia_amarela_no_bairro_jardim_belmonte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/472/pl_64_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/509/pl_065.25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/482/pl_066.25_-_rcfa_-_dispoe_sobre_a_autorizacao_para_o_sepultamento_de_animais_domesticos_em_imoveis_residenciais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/483/pl_067.25_-_sc_-_denomina_de_avenida_jose_de_alencar_paiva_a_avenida_a_do_bairro_acude_ii..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/489/pl_068.25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/490/pl_070.25_-_eq_-_institui_a_reserva_e_adaptacao_de_espacos_destinados_a_pessoas_com_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/528/pl_073.25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/522/pl_075.25_-_gk_-_denomina__monica_kohler_de_brito_a_area_de_lazer_localizada_na_rua_cezar_lates_no_bairro_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/526/pl_076.25_-_rcmf_-_institui_a_semana_de_conscientizacao_do_apadrinhamento_afetivo_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/525/pl077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/515/078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/516/079.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/554/pl_080.25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/549/pl_081.25_-_glk_-_institui_o_dia_do_gari_no_ambito_do_municipio_de_volta_redonda_e_a_homenagem_anual_aos_trabalhadores..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/568/pl_082.25_-_sc_-_dispoe_sobre_a_obrigatoriedade_de_criacao_de_vagas_adicionais_para_jovens_aprendizes_nas_reparticoes_publicas_da_administracao_direta_e_indireta.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/555/pl_083.25_-_sc_-_institui_no_ambito_do_municipio_de_volta_redonda_a_semana_de_conscientizacao_prevencao_e_combate_a_sifilis_e_a_sifilis_congenita.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/592/pl_085.25_-_rcfa_-_dispoe_sobre_a_proibicao_da_entrada_e_permanencia_de_animais_em_espacos_publicos_destinados_exclusivamente_ao_uso_infantil_como_pracas_publicas_quadras_de_a.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/562/pl_089.25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/857/pl_091.25_-_gs_-_denomina_de_newton_rodrigues_de_souza_o_centro_de.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/569/pl_094.25_-_pcls_-_institui_o_programa_municipal_de_fisioterapia_para_mulheres_vitimas_de_violencia_domestica_e_sexual_no_municipio_de_volta_redonda_e_da_outras_provide.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/547/pl_096.25_-_wmc_-_autoriza_o_poder_executivo_a_implantar_postos_avancados_do_saae_nas_subprefeituras_do_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/542/pl_098-25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/544/pl_099.25_-_jo_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__saae.vr.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/545/pl_100.25_-_rcfa_-_altera_o_artigo_131_da_lei_municipal_no_1415_de_1976.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/558/pl_103.25_-_eq_-_assegura_a_crianca_e_ao_adolescente_prioridade_de_vaga_em_unidade_de_ensino_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/563/pl_105.25_-_eq_-_dispoe_sobre_o_tempo_maximo_de_atendimento_para_recarga_de_cartoes_de_transporte_publico_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/570/pl_108.25_-_rcfa_-_dispoe_sobre_a_aplicacao_de_penalidade_administrativa_ao_motorista_de_aplicativo_que_recusar_o_transporte_de_pessoa_com_deficiencia_no_municipio_d.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/560/pl_111.25_-_wmc_-altera_a_redacao_do_art._2o_da_lei_municipal_n_5.044.2014_para_ampliar_as_possibilidades_de_parcerias_com_a_iniciativa_privada_visando_a_modernizacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/571/pl_112.25_-_gk_-_dispoe_sobre_o_direito_de_acesso_das_organizacoes_da_sociedade_civil_de_protecao_animal_e_do_conselho_municipal_de_protecao_e_defesa_animal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/572/pl_113.25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/567/pl_114.25_-_wsst_-_revoga_a_lei_municipal_n_5.443_de_02_de_janeiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/573/pl_115.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/561/pl_117.25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/584/pl_119.25_-_lsp_-_estabelece_o_programa_de_saude_mental_prevencao_de_depressao_e_suicidio_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/585/pl_120.25_-_lsp_-_institui_o_programa_municipal_de_apoio_psicologico_e_juridico_a_professores_e_demais_profissionais_da_rede_publica_de_ensino_que_sofrem_violencia_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/586/pl_121.25_-_lsp_-_dispoe_sobre_a_divulgacao_de_informacoes_referentes_a_politicas_publicas_programas_sociais_ou_localizacao_de_equipamentos_publicos_destinados_a_idosos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/587/pl_124.25_-_wsst_-_dispoe_sobre_a_viabilizacao_e_entrega_imediata_de_medicamentos_para_tratamento_de_sindromes_gripais_e_covid-19_nas_unidades_de_urgencia_e_emergencia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/566/pl_125.25_-__reconhece_o_estado_de_calamidade_publica_no_ambito_da_administracao_publica_financeira_da_saude_do_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/588/pl_126.25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/752/pl_127.25_-_rcmf_-_institui_o_sistema_municipal_de_bicicletas_compartilhadas_-_bike_vr_-_no_ambito_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/589/pl_128.25.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/590/pl_129.25_-_rcmf_-_atualiza_a_lei_municipal_n_5.976-2022_que_institui_o_programa_cidade_acessivel_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/591/pl_130.25_-_rcmf_-_dispoe_sobre_a_adocao_oficial_do_novo_simbolo_internacional_de_acessibilidade_no_municipio_de_volta_redonda__e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/595/pl_135.25_-_rcfa_-_dispoe_sobre_a_limpeza_rocada_drenagem_e_manutencao_de_terrenos_urbanos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/596/pl_136.25_-_glk_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/603/pl137.25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/597/pl_138.25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/598/pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche_a_ser_construida_com_recursos_do_novo_pac_selecoes_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/599/pl_140.25_-_ge_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/600/pl_141.25_-_jo_-_dispoe_sobre_a_obrigatoriedade_de_identificacao_do_remetente_em_entregas_realizadas_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/604/pl144.25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/605/pl_145.25_-_lsp_-_denomina-se_mario_jose_antunes_o_escadao_localizado_na_avenida_santa_rosa_bairro_jardim_belmonte.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/601/pl_no_147.25.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/606/pl148.25.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/614/pl_150.25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/777/pl_151.25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/778/pl_152.25_-_rcmf_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_academia_volta-redondense_de_letras_-_avl_e_institui_diretrizes_para_sua_cao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/711/pl_153.25_-_rcmf_-_reconhece_como_utilidade_publica_a_fgas_-_federacao_dos_grupos_de_autoajuda_da_sobriedade.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/611/pl_154.25_-_rcmf_-_dispoe_sobre_a_obrigatoridade_da_reciclagem_de_residuos_solidos_organicos_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/615/pl_155.25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/616/pl_156.25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/610/pl_159.25_-_rcmf_-cria_no_ambito_do_municipio_de_volta_redonda_o_selo_bar_e_restaurante_amigo_do_garcom_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/609/pl_160.25_-_rcmf_-_altera_a_denominacao_da_ponte_conhecida_como_elevado_presidente_castelo_branco_localizada_no_bairro_ponte_alta_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/608/pl_161.25-_jos_-dispoe_sobre_a_criacao_de_salas_de_acolhimento_sensorial_para_pessoas_com_transtorno_do_espectro_autista_tea_e_demais_condicoes_sensoriais_nos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/681/pl_163.25_-_rcmf_-_proibe_a_utilizacao_de_aparelhos_sonoros_sem_o_uso_de_fones_de_ouvido_no_interior_dos_veiculos_de_transporte_publico_coletivo_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/682/pl_164.25_-_jo_-_institui_o_programa_de_quitacao_alternativa_de_debitos_municipais_pqadm_que_permite_a_compensacao_de_dividas_tributarias_de_pessoas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/779/pl_167.25_-_jos_-dispoe_sobre_a_instalacao_de_fraldarios_adaptados_em_estabelecimentos_publicos_e_privados_de_grande_circulacao_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/693/pl_169.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_nas_escolas_da_rede_publica_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/744/pl_170.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_entre_profissionais_da_educacao_e_apoio_escolar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/694/pl_171.25.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/695/pl_172.25_-_wmc_-_cria_o_estudio_municipal_de_producao_artistica_e_musical_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/696/pl_173.25_-_wmc_-_institui_o_dia_29_de_outubro_como_o_dia_municipal_do_servico_de_atendimento_movel_de_urgencia_samu_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/712/pl_174.25_-_wmc_-_institui_a_lei_de_incentivo_a_producao_audiovisual_e_de_jogos_digitais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/697/pl_175.25_-_wmc_-_institui_a_semana_municipal_da_gastronomia_e_empreendedorismo_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/706/pl_176.25_-_sc_-_institui_o_ambito_municipal_o_dia_do_policial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/756/pl_179.25_-_rcfa_-_reconhece_e_integra_o_conjunto_volta_grande_iv_ao_perimetro_urbano_como_bairro_regular_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/885/brn3c2af42a0935_045110.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/745/pl_181.25-_wmc_-_denomina_de_capina_mortuaria_mario_benedito_martins_a_capela_mortuaria_a_ser_implantada_no_bairro_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/718/pl_182.25_-_rcmf_-_altera_dispositivo_da_lei_4.924_-2013_modificada_pela_lei_5.142-2015_e_5.567-2018_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/713/pl_183.25_-_lsp_-_denomina-se_jandira_dutra_de_barros_a_praca_na_estrada_nossa_senhora_da_uniao_no1201_bairro_retiro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/705/pl_185.25_-_naf_-_cria_o_dia_do_escritor_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/707/pl_186.25_-_wmc_-_atualiza_a_lei_municipal_no_6.068_de_30_de_setembro_de_2022_para_ampliar_a_obrigatoriedade_da_insercao_do_simbolo_mundial_de_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/719/pl_187.25_-_gk_-_institui_o_selo_empresa_amiga_do_aleitamento_materno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/735/pl_188.25_-_wmc_-_objetivo_institui_o_programa_municipal_de_capacitacao_profissional_e_apoio_ao_empreendedorismo_para_maes_solo_em_situacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/720/pl_189.25_-_gk_-_institui_o_programa_municipal_de_incentivo_ao_empreendedorismo_feminino_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/721/pl_193.25_-_gs_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_atividade_de_preservacao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/780/pl_194.25_-_gs_-_institui_no_calendario_oficial_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/746/pl_195.25_-_jos_-_institui_o_programa_casa_segura_voltado_a_adaptacao_do_ambiente_domestico_de_pessoas_idosas_e_pessoas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/781/pl_196.25_-_wmc_-_institui_o_programa_de_saude_integral_da_mulher_no_pos-parto_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/747/pl_197.25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/798/pl_198.25_-_wmc_-_institui_o_programa_municipal_de_incentivo_ao_esporte_de_base_de_volta_redonda_cria_o_bolsa_atleta_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/722/pl_199.25_-_jhaj_-_dispoe_sobre_a_obrigatoriedade_da_insercao_de_qr_code_nas_placas_de_identificacao_de_ruas_e_logradouros_publicos_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/725/pl_200-2025_-_jos_-_prorroga_o_prazo_para_adesao_ao_programa_de_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__-_copia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/736/pl_202.25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/724/pl_205.25_-_wmc_-_denomina_gabriel_ferreira_thome_o_parquinho_do_zoologico_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/739/pl_207.25_-_md_-_dispoe_sobre_a_concessao_de_abono_em_pecunia_aos_servidores_efetivos_e_comissionados_da_camara_municipal_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/740/pl_208.25_-_md_-_concede_reajuste_aos_servidores_comissionados_do_poder_legislativo_do_municipio_de_volta_redonda-rj..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/738/pl_209.2025_-_md_-_altera_o_artigo_2o_da_lei_5.556_de_10_de_dezembro_de_2018_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/748/pl_210.25_-_wmc_-_autoriza_o_poder_executivo_a_celebrar_convenios_termos_de_cooperacao_e_instrumentos_congeneres_com_o_detran_rj_e_demais_orgaos_estaduais_para_implantacao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/749/pl_211.25_-_jos_-_institui_o_programa_cine_inclusivo_municipal-sessoes_de_cinema_acessiveis_para_pessoas_surdas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/755/pl_212.25_-_naf_-_dispoe_sobre_a_denominacao_de_praca_sete_de_setembro_localizada_no_bairro_eucaliptal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/782/pl_213.25_-_wmc_-_institui_no_ambito_do_municipio_de_volta_redonda_o_programa_cidade_limpa_cidade_viva_com_a_realizacao_anual_do_mes_da_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/961/pl_214.25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/783/pl_215.25_-_gk_-_institui_o_programa_dinheiro_direto_na_escola_municipal_de_volta_redonda_-_pddem_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/784/pl_216.25_-_gk_-_institui_no_ambito_do_municipio_de_volta_redonda_a_campanha_setembro_neon_de_combate_a_violencia_politica_contra_a_mulher_e_por_motivacao_racial.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/785/pl_217.25_-_gs_-_denomina_rua_jose_mendes_de_alvarenga_a_rua_8_cep_27285195_localizada_no_bairro_san_remo_no_municipio_de_volta_redonda_rj..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/786/pl_218.25_-_wemc_-_dispoe_sobre_a_denominacao_centro_de_fisioterapia_julia_maria_de_jesus_o_centro_de_fisioterapia_do_bairro_santo_agostinho_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/799/pl_219.25_-_wmc_-_autoriza_o_poder_executivo_a_instituir_o_programa_seguranca_presente_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/757/pl_220.25_-_naf_-_dispoe_sobre_a_denominacao_do_posto_de_saude_localizado_na_area_externa_da_arena_esportiva_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/787/pl_221.25_-_rcfa_-_declara_a_festa_de_nossa_senhora_aparecida_na_capela_da_beira_rio_da_paroquia_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/789/pl_222.25_-_jos_-_dispoe_sobre_a_instalacao_de_cameras_de_seguranca_em_veiculos_de_transporte_escolar_publicos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/792/pl_224.25_-_rcmf_-_institui_a_campanha_maio_verde_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/793/pl_225.25_-_rcm_-_institui_o_plano_e_o_concelho_municipal_de_seguranca_publica_mediante_consulta_e_participacao_popula.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/794/pl_226.25_-_rmcf_-_institui_no_ambito_do_municipio_de_volta_redonda_o_incentivo_a_aprendizagem_do_jogo_de_xadrez.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/858/pl_227.25_-_vom_-_dispoe_o_poder_executivo_a_instituir_no_bairro_da_santa_cruz_na_cidade_de_volta_redonda-rj_uma_clinica_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/795/pl_228.25_-_rcmf_-_institui_o_abril_marrom_no_calendario_oficial_de_volta_redonda_mes_dedicado_a_conscientizacao_prevencao_e_combate.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/796/pl_229.25_-_gk_-_reconhece_a_robotica_como_esporte_de_competicao_e_de_relevancia_educacional_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/800/pl_230.25_-_jos_-_institui_o_programa_que_ensina_criancas_com_pcd_a_viver_melhor_na_cidade_destinado_a_criancas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/859/pl_231.25_-_rcfa_-_autoriza_o_poder_executivo_municipal_a_desafetar_e_a_ceder_a_titulo_de_concessao_de_uso_area_publica_localizada_no_loteamento_parque_do_contorno.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/806/pl_232.25_-_rcmf_-_institui_a_politica_municipal_de_adaptacao_climatica_nas_unidades_da_rede_municipal_de_ensino_de_volta_redonda_e_da_outras_providencias.doc.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/807/pl_233.25_-_pcls_-_dispoe_sore_a_disponibilizacao_implantacao_e_acompanhamento_do_implante_contraceptivo_subdermico_implanon_na_rede_publica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/802/pl_234.25_-_rtc_-_denomina_helio_vigorito_goncalves_o_paulista_o_ponto_de_apoio_ao_motoboy_localizado_na_avenida_adeodato_pires_no_bairro_niteroi..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/860/pl_236.25_-_rcfa_-_autoriza_a_criacao_do_polo_gastronomico_lazer_e_cultural_da_colina_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/861/pl_237.25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/875/pl_238.25_-_gk_-_institui_campanha_permanente_de_combate_ao_assedio_e_a_violencia_contra_a_mulher_em_eventos_publicos_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/872/pl_240.25_-_gk_-_dispoe_sobre_a_obrigatoriedade_de_divulgacao_de_videos_campanhas_e_pecas_institucionais_de_entidades_de_protecao_animal_declaradas_de_utilidade_publica_....pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/864/pl_241.25_-_glk_-_dispoe_sobre_o_uso_administracao_e_veiculacao_de_conteudo_nos_paineis_de_led_e.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/816/pl_242.25_-_ecq_-_inclui_no_calendario_oficial_de_eventos_do_municipio_de_volta_redonda_o_evento_mega_sul_fluminense_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/865/pl_243.25_-_wmc_-_institui_o_programa_municipal_de_fisioterapia_comunitaria_para_idosos_e_pessoas_em_vulnerabilidade_funcional.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/866/pl_244.25_-_wmc_-_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_residencia_em_gestao_publica.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/867/pl_245.25_-_wmc_-_autoriza_o_poder_executivo_municipal_a_instituir_a_politica_de_gestao_bienal_de_pessoal_e_previsibilidade_de_vacancia_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/868/pl_247.25_-_rcfa_-_dispoe_sobre_a_criacao_de_espacos_sensoriais_inclusivos_em_pracas_e_parques_publicos_do_municipio_de_volta.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/869/pl_248.25_-_gk_-_institui_o_programa_bebe_a_bordo_que_estabelece_diretrizes_para_a_oferta_de_transporte_adequado_e_humanizado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/810/pl_249.25_-__reconhece_o_estado_de_calamidade_financeira_na_saude_publica_do_municipio_de_volta_redonda_em_razao_do_cenario_epidemiologico_das_neoplasias_mali_-_copia.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/870/pl_250.25_-_rcfa_-_dispoe_sobre_o_recolhimento_e_destinacao_ambientalmente_adequada_dos_residuos_solidos_e_reciclaveis_oriundos_de_eventos_realizados_no.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/813/pl_252.25_-_wmc_-_reconhece_de_utilidade_publica_municipal_a_associacao_nacional_de_apoio_a_educacao_profissional_e_tecnologica_-_aneptec_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/459/pdl_-_glk_-_revoga_o_decreto_municipal_n_18.969_de_09_de_janeiro_de_2025_e_restabelece_o_percentual_de_60_dos_recursos_do_icms_verde_ao_fundo_municipal_de_con.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/460/pr_001_-_md_-_altera_a_resolucao_no_5.430_de_26_de_outubro_de_2022_que_trata_da_reorganizacao_e_reestruturacao_administrativa_do_seu_quadro_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/458/pr_002.25_-_cpd_-_dispoe_sobre_a_criacao_da_procuradoria_da_mulher_no_ambito_da_camara_municipal_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/461/pr_003.25_-_rd_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sonia_maria_de_oliveira_agostinho..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/462/pr_004.25_-_rcfa__-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_karolina_chokyu..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/463/pr_005.25_-_wmc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra_kelly_de_paula_da_silva..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/464/pr_006.25_-_rcmf_-_concede_a_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._denise_ferreira_de_souza_ribeiro..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/465/pr_007.25_-_glk_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_ana_octalia_vieira_torres..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/466/pr_008.25_-_rtc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_bruna_badini_de_alburqueque_vidal..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/468/pr_009.25_-_jo_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_marilia_avila_da_silveira_andrade..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/470/pr_011.25_-_lm_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._lea_aparecida_da_soledad_ananias..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/471/pr_012.25_-_naf_-concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._neusane_santos_ribeiro_freire..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/442/pr_21.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/467/pr_22.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/452/pr_24.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/453/pr_25.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/455/pr262025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/523/pr_28.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/524/pr_29.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/536/pr302025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/551/pr_031.25_-_glk_-_cria_o_diploma_professora_therezinha_dos_santos_goncalves_assumpcao_homenageando_profissionais_que_atuam_pela_promocao_da_educacao_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/553/pr_032-25_-_viagem_a_brasilia_-_dinho.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/552/pr_033-25_-_1260o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/550/pr_034.25_-_glk_-_cria_no_ambito_da_municipal_da_camara_municipal_de_volta_municipal_de_redonda_a_homenagem_anual_aos_trabalhadores_da_limpeza_urbana_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/619/pr_035.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_dra._juliana_montes_marotti_leite.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/618/pr_036.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_carlos_roberto_ferreira.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/617/pr_037.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_heitor_favieri_neto.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/621/pr_038.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_luzia_pinto_suhett_tito.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/624/pr_039.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._vinicius_dos_santos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/623/pr_040.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._flavio_roberto_goncalves_toniolo..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/620/pr_041.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._flavio_lerner_sadcovitz.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/622/pr_042.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._lauro_mario_perdigao_schuch.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/628/pr_043.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._everaldo_pinto_ferreira..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/629/pr_044.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._silvio_dutra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/630/pr_045.25_-_naf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._itu_rocha..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/701/pr_046.25_-_naf_-_concede_titulo_de_cidadao_volta-redondense_ao_sr._laercio_jose_lopes..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/626/pr_047.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_elaine_shuqing_chokyu..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/625/pr_048.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_flavio_cautiero_horta_jardim_junior..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/627/pr_049.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_soares_ensenat..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/631/pr_050.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_odorval_dias_batalha..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/632/pr_051.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_reginaldo_aparecido_barbosa..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/633/pr_052.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_dilne_antonio_dos_santos..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/634/pr_053.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_ao_professor_francisco_jose_barcellos_sampaio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/635/pr_054.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_professora_elisa_ferreira_silva_de_alcantara.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/636/pr_055.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_ao_reverendissimo_senhor_padre_alex_de_carvalho_ferreira_soares.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/638/pr_057.25_-_pclc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._filipe_de_almeida_pereira.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/639/pr_058.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_excelentissimo_sr._prefeito_da_cidade_do_rio_de_janeiro_eduardo_da_costa_paes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/640/pr_059.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_a_dra._clarisse_pereira_dias_drumond_fortes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/641/pr_060.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_coronel_da_policia_militar_-_rj_senhor_moises_pinheiro_sardemberg.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/642/pr_061.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_bombeiro_militar_senhor_valerio_jannuzzi_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/643/pr_062.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_delegado_de_policia_civil_-_rj_doutor_vinicius_de_mello_coutinho.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/644/pr_064.25_-_ram_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_leonardo_nogueira.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/645/pr_065.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_gabriel_arantes_do_nascimento_felinto_cidade_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/578/pr_066-25_-_md_-_viagem_a_brasilia_-_paulinho_rx_-_copia.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/577/pr_067-25_-_1263o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/646/pr_068.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_geraldo_vida..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/733/pr_069-25_-_1276o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_manaus.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/647/pr_070.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_silvino_gandos_bouzan..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/648/pr_071.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_abimailton_pratti_da_silva..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/649/pr_072.25_-_lsp_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_capitao_rafhael_almeida.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/651/pr_074.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_amauri_pego_mendonca..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/652/pr_075.25_-_gk_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._valdenir_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/653/pr_076.25_-_gk_-_concede_medalha_getulio_vargas_do_merito_legislativo_a_sociedade_volta-redondense_de_protecao_aos_animais_spa__vr.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/654/pr_078.25_-_rcfa_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_fernando_carlos_pinheiro_cardoso.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/655/pr_079.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._romilda_collistet_de_miranda..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/656/pr_080.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_das_gracas_claudino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/657/pr_081.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr_felipe_delgado_santos.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/658/pr_082.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr._marcus_vinicius_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/659/pr_083.25_-_pcls_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_caio_antonio_mello_souza..pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/660/pr_084.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._reinaldo_couri_nogueira.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/661/pr_085.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._eduardo_da_costa_paes.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/662/pr_087.25_-_wmc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_professor_gustavo_de_paiva_silva.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/663/pr_088.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_jayber_jose_godoy_soares_junior.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/664/pr_089.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._deputada_federal_benedita_souza_da_silva_sampaio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/665/pr_090.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_ribeiro_martins.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/666/pr_091.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a__rosane_marques_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/667/pr_092.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_deputad_federal_hugo_leal_melo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/668/pr_093.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._gustavo_lopes..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/669/pr_094.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_caio_larcher_maximiano.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/670/pr_095.25_-_sc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_nivaldo_jose_dos_santos_filho.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/672/pr_097.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_ricardo_monnerat_celes..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/593/pr_098.25_-_jhaj_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_edson_albertassi.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/673/pr_099.25_-_cpd_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_laura_monteza_de_souza_carneiro..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/674/pr_100.25_-_pdr-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_thierry_farias_serejo_junior..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/675/pr_101.25_-_eq_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_da_silva_quinto.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/676/pr_102.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_anderson_lopes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/677/pr_103.25_-_rcfa_-_concede_a_medalha_getulio_vargas_do_merito_lesgislativo_de_volts_redonda_a_douglas_ruas_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/678/pr_104.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_adelia_mezzabarba_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/679/pr_105.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_luiz_antonio_furlani_filho.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/680/pr_106-25_-_md_-_viagem_a_brasilia_-_gisele_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/699/pr_107-25_-_md_-_viagem_a_brasilia_-_gisele.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/698/pr_109.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_isaac_miguel_dos_anjos..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/683/pr_110.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/690/pr_111.25_-_curso_de_capacitacao_insper_-_raone.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/607/pr_112.25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/691/pr_113.25_-_md_-_aprova_a_proposta_orcamentaria_do_fundo_especial_da_camara_municipal_de_volta_redonda_-_fecmvr.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/689/pr_114.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/688/pr_115.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_foz_do_iguacu.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/765/pr_116.25_-_gk_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._vera_lucia_goncalves..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/766/pr_117.25_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._leonardo_gomes_lente..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/769/pr_118.25_-_jos_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._perla_soares_moura..pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/767/pr_119.25_-_rcmf_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._rangel_venancio_macedo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/771/pr_120.25_-_pcls_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._luiz_felipe_vieira_barros..pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/770/pr_121.25_-_jo_-_concede_medalha_professor_paulo_camargo_de_melo_a_bruna_fernandes_vitorino..pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/775/pr_122.25_-_lsp_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._roberta_mendes..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/768/pr_123.25_-_sc_-_concede_medalha_professor_paulo_camargo_de_melo_a_melissa_xavier_batalha.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/764/pr_124.25_-_ge_-concede_medalha_professor_paulo_camargo_de_melo_a_brenda_da_silva_cordeiro..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/774/pr_125.25_-_jhaj_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._hygor_dias_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/761/pr_126.25_-_cpd_-_concede_medalha_professor_paulo_camargo_de_melo_a_lidiene_dos_santos_venancio..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/758/pr_127.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._daniel_felipe..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/759/pr_128.25_-_eq_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._fernando_cariello_brandao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/760/pr_129.25_-_rcfa_-_concede_medalha_professor_paulo_camargo_de_melo_a_william_gabriel_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/773/pr_130.25_-_rd_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._amanda_martins_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/762/pr_131.25_-_ram_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._cristiane_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/772/pr_132.25_-_wmc_-_concede_medalha_professor_paulo_camargo_de_melo_a_professora_lucia_helena_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/776/pr_133.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_ao_ministro_andre_mendonca.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/763/pr_134.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_a_matheus_moreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/728/pr_135-25_-_md_-__cria_comissao_especial_para_proceder_a_reforma_e_atualizacao_do_regimento_interno_desta_casa._.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/734/pr_136-25_-_viagem_a_fortaleza_-_dinho.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/730/pr_137_-_md_-_dispoe_sobre_a_utilizacao_de_assinaturas_eletronicas_nos_contratos_atos_e_documentos_administrativos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/729/pr_138_-_md_-_cria_a_escola_do_legislativo_pedro_raymundo_de_magalhaes_no_ambito_da_camara_municipal_de_volta_redondarj_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/737/pr_139-25_-_curso_teoria_e_pratica_do_planejamento_da_contratacao_-_rodrigo_furtado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/923/pr_140.25.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/732/pr_141.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/731/pr_142-25_-_viagem_a_brasilia_-_dure_e_avila.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/726/pr_143-25_-_viagem_a_brasilia_-_paulinho_rx.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/727/pr_144-25_-.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/838/pr_145.25_-_rcfa_-_concede_titulo_de_cidadania_volta_redondense_a_jamyl_de_jesus_silva..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/837/pr_146.25-_naf_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_arbex.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/836/pr_147.25_-_cpd_-_concede_a_entrega_de_titulo_de_cidadania_volta-redondense_a_geraldo_vida.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/835/pr_148.25_-_wsst_-_concede_titulo_de_cidadania_volta-redondense_a_robson_tomaz_vargas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/834/pr_149.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_a_jose_augusto_de_oliveira_huguenin.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/833/pr_150.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_deputado_estadual_andre_correa.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/832/pr_151.25_-_ssc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr.__andre_de_assis.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/831/pr_152.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_a_sra_maria_celia_de_lima_pereira.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/830/pr_153.25_-_jo_-_concede_titulo_de_cidadania_volta-redondense_a_marcio_leandro_figueiredo_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/829/pr_154.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_a_sonia_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/828/pr_155.25_-_jhaj_-_concede_titulo_de_cidadania_volta-redondense_a_luciana_alves.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/827/pr_156.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_a_samille_simoes_parreiras_da_silva_landim.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/826/pr_157.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._eduardo_mufarej.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/825/pr_158.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_a_oscar_ribeiro_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/824/pr_159.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_rouben_abdo_bogossian.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/823/pr_160.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_paulo_rogerio_di_biase.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/822/pr_161.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_a_senhora_dra._isis_rosemeri_de_oliveira_lassarote.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/821/pr_162.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_a_senhora_dra._elaine_de_fatima_nogueira_furtado_goncalves.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/820/pr_163.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_jose_adriano_de_oliveira..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/819/pr_164.25_-_ecq_-_concede_medalha_getulio_vargas_de_merito_legislativo_de_volta_redonda_a_alex_ribeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/753/pr_165.25_-_md_-_altera_a_letra_h_do_artigo_35_e_os_itens_3_e_6_e_as_fichas_descritivas_dos_cargos_de_provimento_efetivo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/873/pr_168.25_-_1280o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_no_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/797/pr_169.25_-_vom_-_dispoe_a_camara_municipal_de_volta_redonda_a_criacao_de_homenagem_anual_dos_profissionais_da_guarda_municipal_e_ordem_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/862/pr_171.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_comandante_geral_coronel_pm_marcelo_de_menezes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/805/pr_172.25_-_cpd_-_cria_o_diploma_senhor_isidorio_ribeiro_para_homenagear_as_servidoras_e_servidores_publicos_da_politica_municipal_de_assistencia_social_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/804/pr_175.25_-_revisa_integralmente_e_atualiza_o_regimento_interno_da_camara_municipal_de_volta_redondarj..pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/863/pr_178.25_-_1284o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/814/pr_179.25.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/391/001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/392/002.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/393/003.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/394/004.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/437/005.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/395/006.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/396/007.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/397/008.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/398/009.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/399/010.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/400/011.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/421/014.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/451/msg_15.2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/422/016.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/423/017.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/434/mensagem_25.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/435/020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/436/021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/443/022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/438/023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/450/msg_24.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/445/25.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/520/026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/479/027.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/480/028.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/454/029.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/491/030.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/519/031.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/492/032.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/485/033_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/481/034.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/521/035.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/537/036.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/538/037.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/539/038.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/540/070.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/541/041.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/548/042.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/556/msg_045.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/557/msg_047.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/565/048.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/564/049_-_anexo_unico.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/579/050.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/580/051.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/581/052.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/582/053.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/602/054.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/583/055.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/687/056.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/686/057.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/612/058.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/613/059.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/684/mensagem_060.25.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/704/061.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/708/062_alterada.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/703/063.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/702/064.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/791/mensagem_065.25_-_altera_a_lei_municipal_no_5.748_de_29_de_outubro_de_2020_que_institui_o_regulamento_disciplinar_da_guarda_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/715/066.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/716/067.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/723/068.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/709/069.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/788/070.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/717/071.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/710/072.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/714/073.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/741/074.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/742/075.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/743/076.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/754/mensagem_077.25_-_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/790/mensagem_079.25.pdf_institui_a_politica_municipal_da_juventude_.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/803/mensagem_080.25.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/801/mensagem_081.25.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/808/082.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/809/083.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/812/084.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/815/085.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/811/086.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/840/087.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/841/088.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/842/089.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/843/brn3c2af4967250_071987.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/844/brn3c2af4967250_071997.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/845/brn3c2af4967250_072005.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/685/substitutivo_total_ao_pl_085.25_-_rcfa_-_delimita_a_entrada_de_animais_em_areas_de_areia_das_pracas_publicas_do_municipio_de_vr.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/692/substitutivo_total_ao_pl_126.25_-_cpd_-_dispoe_sobre_a_reserva_fde_vagas_de_estacionamento_para_gestantes_e.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/750/substitutivo_total_ao_pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H405"/>
+  <dimension ref="A1:H462"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="142.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="251.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="250.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6794,207 +7371,207 @@
       </c>
       <c r="G85" s="1" t="s">
         <v>343</v>
       </c>
       <c r="H85" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>345</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>346</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>63</v>
+        <v>130</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>347</v>
       </c>
       <c r="H86" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>349</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>350</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H87" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>353</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>354</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>70</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>51</v>
+        <v>355</v>
       </c>
       <c r="H88" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
         <v>70</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>358</v>
+        <v>51</v>
       </c>
       <c r="H89" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>360</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>361</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
+        <v>70</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="G90" s="1" t="s">
+      <c r="H90" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>364</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>365</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
         <v>366</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>367</v>
       </c>
       <c r="H91" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>369</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>370</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>285</v>
+        <v>55</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>371</v>
       </c>
       <c r="H92" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>373</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>374</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
@@ -7002,259 +7579,259 @@
       </c>
       <c r="G93" s="1" t="s">
         <v>375</v>
       </c>
       <c r="H93" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>377</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>378</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>50</v>
+        <v>285</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>51</v>
+        <v>379</v>
       </c>
       <c r="H94" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>382</v>
+        <v>51</v>
       </c>
       <c r="H95" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>384</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>385</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>386</v>
       </c>
       <c r="H96" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>388</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>389</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>390</v>
       </c>
       <c r="H97" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>392</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>393</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>394</v>
       </c>
       <c r="H98" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>396</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>397</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>398</v>
       </c>
       <c r="H99" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>400</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>401</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>402</v>
       </c>
       <c r="H100" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>404</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>405</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>406</v>
       </c>
       <c r="H101" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>408</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>409</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>261</v>
+        <v>45</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>410</v>
       </c>
       <c r="H102" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>412</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>413</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
@@ -7288,129 +7865,129 @@
       </c>
       <c r="G104" s="1" t="s">
         <v>418</v>
       </c>
       <c r="H104" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>420</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>421</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>50</v>
+        <v>261</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>422</v>
       </c>
       <c r="H105" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>424</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>425</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>285</v>
+        <v>50</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>426</v>
       </c>
       <c r="H106" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>428</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>429</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>209</v>
+        <v>285</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>430</v>
       </c>
       <c r="H107" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>432</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>433</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>45</v>
+        <v>209</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>434</v>
       </c>
       <c r="H108" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>436</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>437</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
@@ -7418,181 +7995,181 @@
       </c>
       <c r="G109" s="1" t="s">
         <v>438</v>
       </c>
       <c r="H109" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>440</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>441</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>166</v>
+        <v>45</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>442</v>
       </c>
       <c r="H110" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>444</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>445</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>446</v>
       </c>
       <c r="H111" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>448</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>449</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>45</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>51</v>
+        <v>450</v>
       </c>
       <c r="H112" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>453</v>
+        <v>51</v>
       </c>
       <c r="H113" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>455</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>456</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>457</v>
       </c>
       <c r="H114" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>459</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>460</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>461</v>
       </c>
       <c r="H115" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>463</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>464</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
@@ -7600,285 +8177,285 @@
       </c>
       <c r="G116" s="1" t="s">
         <v>465</v>
       </c>
       <c r="H116" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>467</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>468</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>469</v>
       </c>
       <c r="H117" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>471</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>472</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>473</v>
       </c>
       <c r="H118" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>475</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>476</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>477</v>
       </c>
       <c r="H119" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>479</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>480</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>182</v>
+        <v>101</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>481</v>
       </c>
       <c r="H120" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>483</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>484</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>261</v>
+        <v>182</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>485</v>
       </c>
       <c r="H121" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>487</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>488</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>63</v>
+        <v>261</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>489</v>
       </c>
       <c r="H122" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>491</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>492</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>63</v>
       </c>
       <c r="G123" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H123" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>494</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
         <v>495</v>
-      </c>
-[...4 lines deleted...]
-        <v>496</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>63</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>51</v>
+        <v>496</v>
       </c>
       <c r="H124" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>498</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>499</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>500</v>
       </c>
       <c r="H125" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>502</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>503</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>504</v>
       </c>
       <c r="H126" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>506</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>507</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
@@ -7912,155 +8489,155 @@
       </c>
       <c r="G128" s="1" t="s">
         <v>512</v>
       </c>
       <c r="H128" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>514</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>515</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>362</v>
+        <v>45</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>516</v>
       </c>
       <c r="H129" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>518</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>519</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>285</v>
+        <v>45</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>520</v>
       </c>
       <c r="H130" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>522</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>523</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>45</v>
+        <v>366</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>524</v>
       </c>
       <c r="H131" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>526</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>527</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>45</v>
+        <v>285</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>528</v>
       </c>
       <c r="H132" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>530</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>531</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>362</v>
+        <v>45</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H133" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>534</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>535</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
@@ -8068,129 +8645,129 @@
       </c>
       <c r="G134" s="1" t="s">
         <v>536</v>
       </c>
       <c r="H134" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>538</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>539</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H135" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>542</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>543</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>362</v>
+        <v>45</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H136" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>546</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>547</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>70</v>
+        <v>366</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>548</v>
       </c>
       <c r="H137" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>550</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>551</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>70</v>
+        <v>366</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>552</v>
       </c>
       <c r="H138" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>554</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>555</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
@@ -8302,493 +8879,493 @@
       </c>
       <c r="G143" s="1" t="s">
         <v>572</v>
       </c>
       <c r="H143" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>574</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>575</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>182</v>
+        <v>70</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>576</v>
       </c>
       <c r="H144" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>578</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>579</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>580</v>
       </c>
       <c r="H145" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>582</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>583</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>70</v>
+        <v>182</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H146" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>586</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>587</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>588</v>
       </c>
       <c r="H147" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>590</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>591</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>261</v>
+        <v>209</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>592</v>
       </c>
       <c r="H148" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>594</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>595</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
+        <v>70</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="G149" s="1" t="s">
+      <c r="H149" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>598</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
         <v>599</v>
       </c>
-      <c r="B150" t="s">
-[...2 lines deleted...]
-      <c r="C150" t="s">
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>45</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="D150" t="s">
-[...8 lines deleted...]
-      <c r="G150" s="1" t="s">
+      <c r="H150" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>602</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
         <v>603</v>
       </c>
-      <c r="B151" t="s">
-[...2 lines deleted...]
-      <c r="C151" t="s">
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>261</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="D151" t="s">
-[...8 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>606</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
         <v>607</v>
       </c>
-      <c r="B152" t="s">
-[...2 lines deleted...]
-      <c r="C152" t="s">
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
         <v>608</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>609</v>
       </c>
       <c r="H152" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>611</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>612</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>613</v>
       </c>
       <c r="H153" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>615</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>616</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>130</v>
+        <v>22</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>617</v>
       </c>
       <c r="H154" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>619</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>620</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>621</v>
       </c>
       <c r="H155" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>623</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>624</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>362</v>
+        <v>22</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>625</v>
       </c>
       <c r="H156" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>627</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>628</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>629</v>
       </c>
       <c r="H157" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>631</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>632</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>633</v>
       </c>
       <c r="H158" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>635</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>636</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>70</v>
+        <v>366</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>637</v>
       </c>
       <c r="H159" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>639</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>640</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>135</v>
+        <v>70</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>641</v>
       </c>
       <c r="H160" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>643</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>644</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>362</v>
+        <v>70</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>645</v>
       </c>
       <c r="H161" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>647</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>648</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
@@ -8796,207 +9373,207 @@
       </c>
       <c r="G162" s="1" t="s">
         <v>649</v>
       </c>
       <c r="H162" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>651</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>652</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>40</v>
+        <v>135</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>653</v>
       </c>
       <c r="H163" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>655</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>656</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>657</v>
       </c>
       <c r="H164" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>659</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>660</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>661</v>
       </c>
       <c r="H165" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>663</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>664</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>665</v>
       </c>
       <c r="H166" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>667</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>668</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>669</v>
       </c>
       <c r="H167" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>671</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>672</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>362</v>
+        <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>673</v>
       </c>
       <c r="H168" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>675</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>676</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>596</v>
+        <v>13</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>677</v>
       </c>
       <c r="H169" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>679</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>680</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
@@ -9004,6141 +9581,7620 @@
       </c>
       <c r="G170" s="1" t="s">
         <v>681</v>
       </c>
       <c r="H170" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>683</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>684</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>22</v>
+        <v>366</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>685</v>
       </c>
       <c r="H171" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>687</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>688</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>22</v>
+        <v>608</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>689</v>
       </c>
       <c r="H172" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>691</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>692</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
         <v>70</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>693</v>
       </c>
       <c r="H173" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>695</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>696</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
-      <c r="F174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G174" s="1" t="s">
         <v>697</v>
       </c>
       <c r="H174" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>699</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>700</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>701</v>
       </c>
       <c r="H175" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>703</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>704</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>596</v>
+        <v>22</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>705</v>
       </c>
       <c r="H176" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>707</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>708</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>709</v>
       </c>
       <c r="H177" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>711</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>712</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>362</v>
+        <v>70</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>713</v>
       </c>
       <c r="H178" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>715</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>716</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>717</v>
       </c>
       <c r="H179" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>719</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>720</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>45</v>
+        <v>608</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>721</v>
       </c>
       <c r="H180" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>723</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>724</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>725</v>
       </c>
       <c r="H181" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>727</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>728</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>45</v>
+        <v>366</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>729</v>
       </c>
       <c r="H182" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>731</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>732</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>22</v>
+        <v>366</v>
       </c>
       <c r="G183" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H183" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>734</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
         <v>735</v>
       </c>
-      <c r="B184" t="s">
-[...2 lines deleted...]
-      <c r="C184" t="s">
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>45</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="D184" t="s">
-[...8 lines deleted...]
-      <c r="G184" s="1" t="s">
+      <c r="H184" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>738</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
         <v>739</v>
-      </c>
-[...4 lines deleted...]
-        <v>740</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
         <v>45</v>
       </c>
       <c r="G185" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H185" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>742</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
         <v>743</v>
       </c>
-      <c r="B186" t="s">
-[...2 lines deleted...]
-      <c r="C186" t="s">
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>45</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="D186" t="s">
-[...8 lines deleted...]
-      <c r="G186" s="1" t="s">
+      <c r="H186" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>746</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
         <v>747</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" t="s">
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>31</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="D187" t="s">
-[...8 lines deleted...]
-      <c r="G187" s="1" t="s">
+      <c r="H187" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>750</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
         <v>751</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>45</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="D188" t="s">
-[...8 lines deleted...]
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>754</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
         <v>755</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>22</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="D189" t="s">
-[...8 lines deleted...]
-      <c r="G189" s="1" t="s">
+      <c r="H189" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>758</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
         <v>759</v>
       </c>
-      <c r="B190" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>366</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="E190" t="s">
+      <c r="H190" t="s">
         <v>761</v>
-      </c>
-[...7 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>762</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>763</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>55</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>764</v>
       </c>
-      <c r="B191" t="s">
-[...5 lines deleted...]
-      <c r="D191" t="s">
+      <c r="H191" t="s">
         <v>765</v>
-      </c>
-[...10 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>766</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>767</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>45</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H192" t="s">
         <v>769</v>
-      </c>
-[...19 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>770</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>771</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>63</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="B193" t="s">
-[...14 lines deleted...]
-      <c r="G193" s="1" t="s">
+      <c r="H193" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>774</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
         <v>775</v>
       </c>
-      <c r="B194" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D194" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>776</v>
       </c>
       <c r="H194" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>778</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>30</v>
+        <v>779</v>
       </c>
       <c r="D195" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E195" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>70</v>
+        <v>166</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>779</v>
+        <v>51</v>
       </c>
       <c r="H195" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>781</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>35</v>
+        <v>782</v>
       </c>
       <c r="D196" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E196" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="H196" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>39</v>
+        <v>786</v>
       </c>
       <c r="D197" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="H197" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>44</v>
+        <v>790</v>
       </c>
       <c r="D198" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="H198" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>49</v>
+        <v>794</v>
       </c>
       <c r="D199" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>791</v>
+        <v>51</v>
       </c>
       <c r="H199" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>54</v>
+        <v>797</v>
       </c>
       <c r="D200" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E200" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>182</v>
+        <v>22</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>51</v>
+        <v>798</v>
       </c>
       <c r="H200" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>58</v>
+        <v>801</v>
       </c>
       <c r="D201" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E201" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>261</v>
+        <v>22</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="H201" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>62</v>
+        <v>805</v>
       </c>
       <c r="D202" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E202" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>596</v>
+        <v>285</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="H202" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>97</v>
+        <v>809</v>
       </c>
       <c r="D203" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E203" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="H203" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>100</v>
+        <v>813</v>
       </c>
       <c r="D204" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E204" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="H204" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>109</v>
+        <v>817</v>
       </c>
       <c r="D205" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E205" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="H205" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>114</v>
+        <v>821</v>
       </c>
       <c r="D206" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E206" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>811</v>
+        <v>51</v>
       </c>
       <c r="H206" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>118</v>
+        <v>824</v>
       </c>
       <c r="D207" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E207" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>814</v>
+        <v>825</v>
       </c>
       <c r="H207" t="s">
-        <v>815</v>
+        <v>826</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>816</v>
+        <v>827</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>126</v>
+        <v>828</v>
       </c>
       <c r="D208" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E208" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>817</v>
+        <v>22</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>818</v>
+        <v>829</v>
       </c>
       <c r="H208" t="s">
-        <v>819</v>
+        <v>830</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>820</v>
+        <v>831</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>129</v>
+        <v>832</v>
       </c>
       <c r="D209" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E209" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>821</v>
+        <v>833</v>
       </c>
       <c r="H209" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>134</v>
+        <v>836</v>
       </c>
       <c r="D210" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E210" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>824</v>
+        <v>837</v>
       </c>
       <c r="H210" t="s">
-        <v>825</v>
+        <v>838</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>139</v>
+        <v>840</v>
       </c>
       <c r="D211" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E211" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>22</v>
+        <v>841</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>827</v>
+        <v>51</v>
       </c>
       <c r="H211" t="s">
-        <v>828</v>
+        <v>842</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>829</v>
+        <v>843</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>143</v>
+        <v>844</v>
       </c>
       <c r="D212" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E212" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>830</v>
+        <v>845</v>
       </c>
       <c r="H212" t="s">
-        <v>831</v>
+        <v>846</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>832</v>
+        <v>847</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>147</v>
+        <v>848</v>
       </c>
       <c r="D213" t="s">
-        <v>765</v>
+        <v>11</v>
       </c>
       <c r="E213" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>209</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>833</v>
+        <v>51</v>
       </c>
       <c r="H213" t="s">
-        <v>834</v>
+        <v>849</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>835</v>
+        <v>850</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>150</v>
+        <v>10</v>
       </c>
       <c r="D214" t="s">
-        <v>765</v>
+        <v>851</v>
       </c>
       <c r="E214" t="s">
-        <v>766</v>
+        <v>852</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>836</v>
+        <v>853</v>
       </c>
       <c r="H214" t="s">
-        <v>837</v>
+        <v>854</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>838</v>
+        <v>855</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="D215" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E215" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F215" t="s">
-        <v>209</v>
+        <v>13</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>839</v>
+        <v>858</v>
       </c>
       <c r="H215" t="s">
-        <v>840</v>
+        <v>859</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>841</v>
+        <v>860</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="D216" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E216" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F216" t="s">
-        <v>22</v>
+        <v>209</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>842</v>
+        <v>861</v>
       </c>
       <c r="H216" t="s">
-        <v>843</v>
+        <v>862</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>844</v>
+        <v>863</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>161</v>
+        <v>21</v>
       </c>
       <c r="D217" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E217" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F217" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>845</v>
+        <v>864</v>
       </c>
       <c r="H217" t="s">
-        <v>846</v>
+        <v>865</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>847</v>
+        <v>866</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="D218" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E218" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F218" t="s">
-        <v>209</v>
+        <v>55</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>848</v>
+        <v>867</v>
       </c>
       <c r="H218" t="s">
-        <v>849</v>
+        <v>868</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>850</v>
+        <v>869</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="D219" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E219" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F219" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>851</v>
+        <v>870</v>
       </c>
       <c r="H219" t="s">
-        <v>852</v>
+        <v>871</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>853</v>
+        <v>872</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>174</v>
+        <v>35</v>
       </c>
       <c r="D220" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E220" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F220" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>854</v>
+        <v>873</v>
       </c>
       <c r="H220" t="s">
-        <v>855</v>
+        <v>874</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>875</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>39</v>
+      </c>
+      <c r="D221" t="s">
         <v>856</v>
       </c>
-      <c r="B221" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E221" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F221" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>857</v>
+        <v>876</v>
       </c>
       <c r="H221" t="s">
-        <v>858</v>
+        <v>877</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>859</v>
+        <v>878</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>181</v>
+        <v>44</v>
       </c>
       <c r="D222" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E222" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F222" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>860</v>
+        <v>879</v>
       </c>
       <c r="H222" t="s">
-        <v>861</v>
+        <v>880</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>862</v>
+        <v>881</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>186</v>
+        <v>49</v>
       </c>
       <c r="D223" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E223" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F223" t="s">
-        <v>166</v>
+        <v>101</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>863</v>
+        <v>882</v>
       </c>
       <c r="H223" t="s">
-        <v>864</v>
+        <v>883</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>865</v>
+        <v>884</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>190</v>
+        <v>54</v>
       </c>
       <c r="D224" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E224" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F224" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>866</v>
+        <v>51</v>
       </c>
       <c r="H224" t="s">
-        <v>867</v>
+        <v>885</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>868</v>
+        <v>886</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>193</v>
+        <v>58</v>
       </c>
       <c r="D225" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E225" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F225" t="s">
-        <v>596</v>
+        <v>261</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>869</v>
+        <v>887</v>
       </c>
       <c r="H225" t="s">
-        <v>870</v>
+        <v>888</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>871</v>
+        <v>889</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>197</v>
+        <v>62</v>
       </c>
       <c r="D226" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E226" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F226" t="s">
-        <v>13</v>
+        <v>608</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>872</v>
+        <v>890</v>
       </c>
       <c r="H226" t="s">
-        <v>873</v>
+        <v>891</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>875</v>
+        <v>97</v>
       </c>
       <c r="D227" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E227" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F227" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>876</v>
+        <v>893</v>
       </c>
       <c r="H227" t="s">
-        <v>877</v>
+        <v>894</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>878</v>
+        <v>895</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>201</v>
+        <v>100</v>
       </c>
       <c r="D228" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E228" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F228" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>879</v>
+        <v>896</v>
       </c>
       <c r="H228" t="s">
-        <v>880</v>
+        <v>897</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>881</v>
+        <v>898</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>204</v>
+        <v>109</v>
       </c>
       <c r="D229" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E229" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F229" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>882</v>
+        <v>899</v>
       </c>
       <c r="H229" t="s">
-        <v>883</v>
+        <v>900</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>208</v>
+        <v>114</v>
       </c>
       <c r="D230" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E230" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F230" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="H230" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>887</v>
+        <v>904</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>213</v>
+        <v>118</v>
       </c>
       <c r="D231" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E231" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F231" t="s">
-        <v>362</v>
+        <v>13</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="H231" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>217</v>
+        <v>126</v>
       </c>
       <c r="D232" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E232" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F232" t="s">
-        <v>362</v>
+        <v>908</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>891</v>
+        <v>909</v>
       </c>
       <c r="H232" t="s">
-        <v>892</v>
+        <v>910</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>893</v>
+        <v>911</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>221</v>
+        <v>129</v>
       </c>
       <c r="D233" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E233" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F233" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>894</v>
+        <v>912</v>
       </c>
       <c r="H233" t="s">
-        <v>895</v>
+        <v>913</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>896</v>
+        <v>914</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>224</v>
+        <v>134</v>
       </c>
       <c r="D234" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E234" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F234" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>897</v>
+        <v>915</v>
       </c>
       <c r="H234" t="s">
-        <v>898</v>
+        <v>916</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>899</v>
+        <v>917</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>227</v>
+        <v>139</v>
       </c>
       <c r="D235" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E235" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F235" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>900</v>
+        <v>918</v>
       </c>
       <c r="H235" t="s">
-        <v>901</v>
+        <v>919</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>902</v>
+        <v>920</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>231</v>
+        <v>143</v>
       </c>
       <c r="D236" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E236" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F236" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>51</v>
+        <v>921</v>
       </c>
       <c r="H236" t="s">
-        <v>903</v>
+        <v>922</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>904</v>
+        <v>923</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>235</v>
+        <v>147</v>
       </c>
       <c r="D237" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E237" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F237" t="s">
-        <v>905</v>
+        <v>13</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>906</v>
+        <v>924</v>
       </c>
       <c r="H237" t="s">
-        <v>907</v>
+        <v>925</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>908</v>
+        <v>926</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>238</v>
+        <v>150</v>
       </c>
       <c r="D238" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E238" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F238" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>909</v>
+        <v>927</v>
       </c>
       <c r="H238" t="s">
-        <v>910</v>
+        <v>928</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>911</v>
+        <v>929</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>242</v>
+        <v>154</v>
       </c>
       <c r="D239" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E239" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F239" t="s">
-        <v>45</v>
+        <v>209</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>912</v>
+        <v>930</v>
       </c>
       <c r="H239" t="s">
-        <v>913</v>
+        <v>931</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>914</v>
+        <v>932</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>246</v>
+        <v>158</v>
       </c>
       <c r="D240" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E240" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F240" t="s">
-        <v>285</v>
+        <v>22</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>915</v>
+        <v>933</v>
       </c>
       <c r="H240" t="s">
-        <v>916</v>
+        <v>934</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>917</v>
+        <v>935</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>249</v>
+        <v>161</v>
       </c>
       <c r="D241" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E241" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F241" t="s">
-        <v>285</v>
+        <v>22</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>918</v>
+        <v>936</v>
       </c>
       <c r="H241" t="s">
-        <v>919</v>
+        <v>937</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>920</v>
+        <v>938</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>253</v>
+        <v>165</v>
       </c>
       <c r="D242" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E242" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F242" t="s">
-        <v>13</v>
+        <v>209</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>921</v>
+        <v>939</v>
       </c>
       <c r="H242" t="s">
-        <v>922</v>
+        <v>940</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>923</v>
+        <v>941</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>260</v>
+        <v>170</v>
       </c>
       <c r="D243" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E243" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F243" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>924</v>
+        <v>942</v>
       </c>
       <c r="H243" t="s">
-        <v>925</v>
+        <v>943</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>926</v>
+        <v>944</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>265</v>
+        <v>174</v>
       </c>
       <c r="D244" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E244" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F244" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>927</v>
+        <v>945</v>
       </c>
       <c r="H244" t="s">
-        <v>928</v>
+        <v>946</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>929</v>
+        <v>947</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>269</v>
+        <v>177</v>
       </c>
       <c r="D245" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E245" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F245" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>930</v>
+        <v>948</v>
       </c>
       <c r="H245" t="s">
-        <v>931</v>
+        <v>949</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>932</v>
+        <v>950</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>273</v>
+        <v>181</v>
       </c>
       <c r="D246" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E246" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F246" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>933</v>
+        <v>951</v>
       </c>
       <c r="H246" t="s">
-        <v>934</v>
+        <v>952</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>935</v>
+        <v>953</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>277</v>
+        <v>186</v>
       </c>
       <c r="D247" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E247" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F247" t="s">
-        <v>101</v>
+        <v>166</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>936</v>
+        <v>954</v>
       </c>
       <c r="H247" t="s">
-        <v>937</v>
+        <v>955</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>938</v>
+        <v>956</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>281</v>
+        <v>190</v>
       </c>
       <c r="D248" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E248" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F248" t="s">
-        <v>13</v>
+        <v>166</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>939</v>
+        <v>957</v>
       </c>
       <c r="H248" t="s">
-        <v>940</v>
+        <v>958</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>941</v>
+        <v>959</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>284</v>
+        <v>193</v>
       </c>
       <c r="D249" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E249" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F249" t="s">
-        <v>362</v>
+        <v>608</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="H249" t="s">
-        <v>943</v>
+        <v>961</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>944</v>
+        <v>962</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>289</v>
+        <v>197</v>
       </c>
       <c r="D250" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E250" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F250" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>945</v>
+        <v>963</v>
       </c>
       <c r="H250" t="s">
-        <v>946</v>
+        <v>964</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>947</v>
+        <v>965</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>292</v>
+        <v>966</v>
       </c>
       <c r="D251" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E251" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F251" t="s">
-        <v>261</v>
+        <v>55</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>948</v>
+        <v>967</v>
       </c>
       <c r="H251" t="s">
-        <v>949</v>
+        <v>968</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>950</v>
+        <v>969</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>295</v>
+        <v>201</v>
       </c>
       <c r="D252" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E252" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F252" t="s">
-        <v>261</v>
+        <v>55</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>51</v>
+        <v>970</v>
       </c>
       <c r="H252" t="s">
-        <v>951</v>
+        <v>971</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>952</v>
+        <v>972</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>299</v>
+        <v>204</v>
       </c>
       <c r="D253" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E253" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F253" t="s">
-        <v>362</v>
+        <v>182</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="H253" t="s">
-        <v>954</v>
+        <v>974</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>955</v>
+        <v>975</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>302</v>
+        <v>208</v>
       </c>
       <c r="D254" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E254" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F254" t="s">
-        <v>22</v>
+        <v>182</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>956</v>
+        <v>976</v>
       </c>
       <c r="H254" t="s">
-        <v>957</v>
+        <v>977</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>958</v>
+        <v>978</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>306</v>
+        <v>213</v>
       </c>
       <c r="D255" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E255" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F255" t="s">
-        <v>22</v>
+        <v>366</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>959</v>
+        <v>979</v>
       </c>
       <c r="H255" t="s">
-        <v>960</v>
+        <v>980</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>961</v>
+        <v>981</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>314</v>
+        <v>217</v>
       </c>
       <c r="D256" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E256" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F256" t="s">
-        <v>55</v>
+        <v>366</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="H256" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>964</v>
+        <v>984</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>318</v>
+        <v>221</v>
       </c>
       <c r="D257" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E257" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F257" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>965</v>
+        <v>985</v>
       </c>
       <c r="H257" t="s">
-        <v>966</v>
+        <v>986</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>967</v>
+        <v>987</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>322</v>
+        <v>224</v>
       </c>
       <c r="D258" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E258" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F258" t="s">
-        <v>166</v>
+        <v>70</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>968</v>
+        <v>988</v>
       </c>
       <c r="H258" t="s">
-        <v>969</v>
+        <v>989</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>970</v>
+        <v>990</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>326</v>
+        <v>227</v>
       </c>
       <c r="D259" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E259" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F259" t="s">
         <v>40</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>971</v>
+        <v>991</v>
       </c>
       <c r="H259" t="s">
-        <v>972</v>
+        <v>992</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>973</v>
+        <v>993</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>330</v>
+        <v>231</v>
       </c>
       <c r="D260" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E260" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F260" t="s">
         <v>40</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>974</v>
+        <v>51</v>
       </c>
       <c r="H260" t="s">
-        <v>975</v>
+        <v>994</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>976</v>
+        <v>995</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>334</v>
+        <v>235</v>
       </c>
       <c r="D261" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E261" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F261" t="s">
-        <v>63</v>
+        <v>996</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>977</v>
+        <v>997</v>
       </c>
       <c r="H261" t="s">
-        <v>978</v>
+        <v>998</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>979</v>
+        <v>999</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>980</v>
+        <v>238</v>
       </c>
       <c r="D262" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E262" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F262" t="s">
-        <v>596</v>
+        <v>45</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>981</v>
+        <v>1000</v>
       </c>
       <c r="H262" t="s">
-        <v>982</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>338</v>
+        <v>242</v>
       </c>
       <c r="D263" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E263" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F263" t="s">
-        <v>596</v>
+        <v>45</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>984</v>
+        <v>1003</v>
       </c>
       <c r="H263" t="s">
-        <v>985</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>986</v>
+        <v>1005</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>987</v>
+        <v>246</v>
       </c>
       <c r="D264" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E264" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F264" t="s">
-        <v>70</v>
+        <v>285</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>988</v>
+        <v>1006</v>
       </c>
       <c r="H264" t="s">
-        <v>989</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>990</v>
+        <v>1008</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>991</v>
+        <v>249</v>
       </c>
       <c r="D265" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E265" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F265" t="s">
-        <v>13</v>
+        <v>285</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>992</v>
+        <v>1009</v>
       </c>
       <c r="H265" t="s">
-        <v>993</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>994</v>
+        <v>1011</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>342</v>
+        <v>253</v>
       </c>
       <c r="D266" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E266" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F266" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="H266" t="s">
-        <v>996</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>997</v>
+        <v>1014</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>998</v>
+        <v>260</v>
       </c>
       <c r="D267" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E267" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F267" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>999</v>
+        <v>1015</v>
       </c>
       <c r="H267" t="s">
-        <v>1000</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1001</v>
+        <v>1017</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1002</v>
+        <v>265</v>
       </c>
       <c r="D268" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E268" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F268" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1003</v>
+        <v>1018</v>
       </c>
       <c r="H268" t="s">
-        <v>1004</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1005</v>
+        <v>1020</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1006</v>
+        <v>269</v>
       </c>
       <c r="D269" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E269" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F269" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1007</v>
+        <v>1021</v>
       </c>
       <c r="H269" t="s">
-        <v>1008</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1009</v>
+        <v>1023</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1010</v>
+        <v>273</v>
       </c>
       <c r="D270" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E270" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F270" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1011</v>
+        <v>1024</v>
       </c>
       <c r="H270" t="s">
-        <v>1012</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1013</v>
+        <v>1026</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>346</v>
+        <v>277</v>
       </c>
       <c r="D271" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E271" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F271" t="s">
-        <v>285</v>
+        <v>101</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1014</v>
+        <v>1027</v>
       </c>
       <c r="H271" t="s">
-        <v>1015</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1016</v>
+        <v>1029</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1017</v>
+        <v>281</v>
       </c>
       <c r="D272" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E272" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F272" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="H272" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>350</v>
+        <v>284</v>
       </c>
       <c r="D273" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E273" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F273" t="s">
-        <v>182</v>
+        <v>366</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>51</v>
+        <v>1033</v>
       </c>
       <c r="H273" t="s">
-        <v>1021</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1022</v>
+        <v>1035</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>354</v>
+        <v>289</v>
       </c>
       <c r="D274" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E274" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F274" t="s">
-        <v>135</v>
+        <v>101</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1023</v>
+        <v>1036</v>
       </c>
       <c r="H274" t="s">
-        <v>1024</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1025</v>
+        <v>1038</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>357</v>
+        <v>292</v>
       </c>
       <c r="D275" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E275" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F275" t="s">
-        <v>135</v>
+        <v>261</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1026</v>
+        <v>1039</v>
       </c>
       <c r="H275" t="s">
-        <v>1027</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1028</v>
+        <v>1041</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>361</v>
+        <v>295</v>
       </c>
       <c r="D276" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E276" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F276" t="s">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1029</v>
+        <v>51</v>
       </c>
       <c r="H276" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
+        <v>299</v>
+      </c>
+      <c r="D277" t="s">
+        <v>856</v>
+      </c>
+      <c r="E277" t="s">
+        <v>857</v>
+      </c>
+      <c r="F277" t="s">
         <v>366</v>
       </c>
-      <c r="D277" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G277" s="1" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
       <c r="H277" t="s">
-        <v>1033</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1035</v>
+        <v>302</v>
       </c>
       <c r="D278" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E278" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F278" t="s">
-        <v>285</v>
+        <v>22</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
       <c r="H278" t="s">
-        <v>1037</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1038</v>
+        <v>1049</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1039</v>
+        <v>306</v>
       </c>
       <c r="D279" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E279" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F279" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="H279" t="s">
-        <v>1041</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>370</v>
+        <v>314</v>
       </c>
       <c r="D280" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E280" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F280" t="s">
         <v>55</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1043</v>
+        <v>1053</v>
       </c>
       <c r="H280" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1046</v>
+        <v>318</v>
       </c>
       <c r="D281" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E281" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F281" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
       <c r="H281" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>374</v>
+        <v>322</v>
       </c>
       <c r="D282" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E282" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F282" t="s">
-        <v>50</v>
+        <v>166</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="H282" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1053</v>
+        <v>326</v>
       </c>
       <c r="D283" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E283" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F283" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1054</v>
+        <v>1062</v>
       </c>
       <c r="H283" t="s">
-        <v>1055</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1056</v>
+        <v>1064</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>378</v>
+        <v>330</v>
       </c>
       <c r="D284" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E284" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F284" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="H284" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>381</v>
+        <v>334</v>
       </c>
       <c r="D285" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E285" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F285" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>51</v>
+        <v>1068</v>
       </c>
       <c r="H285" t="s">
-        <v>1058</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1060</v>
+        <v>1070</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1061</v>
+        <v>1071</v>
       </c>
       <c r="D286" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E286" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F286" t="s">
-        <v>13</v>
+        <v>608</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1062</v>
+        <v>1072</v>
       </c>
       <c r="H286" t="s">
-        <v>1063</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1064</v>
+        <v>1074</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1065</v>
+        <v>338</v>
       </c>
       <c r="D287" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E287" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F287" t="s">
-        <v>13</v>
+        <v>608</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
       <c r="H287" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1068</v>
+        <v>1077</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>385</v>
+        <v>1078</v>
       </c>
       <c r="D288" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E288" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F288" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1069</v>
+        <v>1079</v>
       </c>
       <c r="H288" t="s">
-        <v>1070</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1071</v>
+        <v>1081</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>389</v>
+        <v>1082</v>
       </c>
       <c r="D289" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E289" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F289" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1072</v>
+        <v>1083</v>
       </c>
       <c r="H289" t="s">
-        <v>1073</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1074</v>
+        <v>1085</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>393</v>
+        <v>342</v>
       </c>
       <c r="D290" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E290" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F290" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1075</v>
+        <v>1086</v>
       </c>
       <c r="H290" t="s">
-        <v>1076</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1077</v>
+        <v>1088</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>397</v>
+        <v>1089</v>
       </c>
       <c r="D291" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E291" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F291" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1078</v>
+        <v>1090</v>
       </c>
       <c r="H291" t="s">
-        <v>1079</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1080</v>
+        <v>1092</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>401</v>
+        <v>346</v>
       </c>
       <c r="D292" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E292" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F292" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1081</v>
+        <v>1093</v>
       </c>
       <c r="H292" t="s">
-        <v>1082</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1083</v>
+        <v>1095</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
       <c r="D293" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E293" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F293" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1085</v>
+        <v>1097</v>
       </c>
       <c r="H293" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1087</v>
+        <v>1099</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>405</v>
+        <v>1100</v>
       </c>
       <c r="D294" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E294" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F294" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1088</v>
+        <v>1101</v>
       </c>
       <c r="H294" t="s">
-        <v>1089</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1090</v>
+        <v>1103</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1091</v>
+        <v>350</v>
       </c>
       <c r="D295" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E295" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F295" t="s">
-        <v>362</v>
+        <v>285</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1092</v>
+        <v>1104</v>
       </c>
       <c r="H295" t="s">
-        <v>1093</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1094</v>
+        <v>1106</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>409</v>
+        <v>1107</v>
       </c>
       <c r="D296" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E296" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F296" t="s">
-        <v>45</v>
+        <v>182</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1095</v>
+        <v>1108</v>
       </c>
       <c r="H296" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>413</v>
+        <v>354</v>
       </c>
       <c r="D297" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E297" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F297" t="s">
-        <v>63</v>
+        <v>182</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1098</v>
+        <v>51</v>
       </c>
       <c r="H297" t="s">
-        <v>1099</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1100</v>
+        <v>1112</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>417</v>
+        <v>358</v>
       </c>
       <c r="D298" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E298" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F298" t="s">
-        <v>101</v>
+        <v>135</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1101</v>
+        <v>1113</v>
       </c>
       <c r="H298" t="s">
-        <v>1102</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1103</v>
+        <v>1115</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1104</v>
+        <v>361</v>
       </c>
       <c r="D299" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E299" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F299" t="s">
-        <v>261</v>
+        <v>135</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1105</v>
+        <v>1116</v>
       </c>
       <c r="H299" t="s">
-        <v>1106</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1107</v>
+        <v>1118</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1108</v>
+        <v>365</v>
       </c>
       <c r="D300" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E300" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F300" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1109</v>
+        <v>1119</v>
       </c>
       <c r="H300" t="s">
-        <v>1110</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1111</v>
+        <v>1121</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>421</v>
+        <v>370</v>
       </c>
       <c r="D301" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E301" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F301" t="s">
-        <v>130</v>
+        <v>63</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1112</v>
+        <v>1122</v>
       </c>
       <c r="H301" t="s">
-        <v>1113</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1114</v>
+        <v>1124</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>425</v>
+        <v>1125</v>
       </c>
       <c r="D302" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E302" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F302" t="s">
-        <v>135</v>
+        <v>285</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1115</v>
+        <v>1126</v>
       </c>
       <c r="H302" t="s">
-        <v>1116</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1117</v>
+        <v>1128</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>429</v>
+        <v>1129</v>
       </c>
       <c r="D303" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E303" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F303" t="s">
-        <v>209</v>
+        <v>135</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1118</v>
+        <v>1130</v>
       </c>
       <c r="H303" t="s">
-        <v>1119</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1120</v>
+        <v>1132</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>433</v>
+        <v>374</v>
       </c>
       <c r="D304" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E304" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F304" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1121</v>
+        <v>1133</v>
       </c>
       <c r="H304" t="s">
-        <v>1122</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1123</v>
+        <v>1135</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>437</v>
+        <v>1136</v>
       </c>
       <c r="D305" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E305" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F305" t="s">
-        <v>285</v>
+        <v>70</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1124</v>
+        <v>1137</v>
       </c>
       <c r="H305" t="s">
-        <v>1125</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1126</v>
+        <v>1139</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>441</v>
+        <v>378</v>
       </c>
       <c r="D306" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E306" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F306" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1127</v>
+        <v>1140</v>
       </c>
       <c r="H306" t="s">
-        <v>1128</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1129</v>
+        <v>1142</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>445</v>
+        <v>1143</v>
       </c>
       <c r="D307" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E307" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F307" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="H307" t="s">
-        <v>1131</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1132</v>
+        <v>1146</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>449</v>
+        <v>382</v>
       </c>
       <c r="D308" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E308" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F308" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1133</v>
+        <v>1147</v>
       </c>
       <c r="H308" t="s">
-        <v>1134</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1135</v>
+        <v>1149</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1136</v>
+        <v>385</v>
       </c>
       <c r="D309" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E309" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F309" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1137</v>
+        <v>51</v>
       </c>
       <c r="H309" t="s">
-        <v>1138</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1139</v>
+        <v>1150</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1140</v>
+        <v>1151</v>
       </c>
       <c r="D310" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E310" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F310" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1141</v>
+        <v>1152</v>
       </c>
       <c r="H310" t="s">
-        <v>1142</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1143</v>
+        <v>1154</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1144</v>
+        <v>1155</v>
       </c>
       <c r="D311" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E311" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F311" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1145</v>
+        <v>1156</v>
       </c>
       <c r="H311" t="s">
-        <v>1146</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1147</v>
+        <v>1158</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>452</v>
+        <v>389</v>
       </c>
       <c r="D312" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E312" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F312" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1148</v>
+        <v>1159</v>
       </c>
       <c r="H312" t="s">
-        <v>1149</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1150</v>
+        <v>1161</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>456</v>
+        <v>393</v>
       </c>
       <c r="D313" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E313" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F313" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1151</v>
+        <v>1162</v>
       </c>
       <c r="H313" t="s">
-        <v>1152</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1153</v>
+        <v>1164</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="D314" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E314" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F314" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1154</v>
+        <v>1165</v>
       </c>
       <c r="H314" t="s">
-        <v>1155</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1156</v>
+        <v>1167</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>464</v>
+        <v>401</v>
       </c>
       <c r="D315" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E315" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F315" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1157</v>
+        <v>1168</v>
       </c>
       <c r="H315" t="s">
-        <v>1158</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1159</v>
+        <v>1170</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>468</v>
+        <v>405</v>
       </c>
       <c r="D316" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E316" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F316" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1160</v>
+        <v>1171</v>
       </c>
       <c r="H316" t="s">
-        <v>1161</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1162</v>
+        <v>1173</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>476</v>
+        <v>1174</v>
       </c>
       <c r="D317" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E317" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F317" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1163</v>
+        <v>1175</v>
       </c>
       <c r="H317" t="s">
-        <v>1164</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1165</v>
+        <v>1177</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1166</v>
+        <v>409</v>
       </c>
       <c r="D318" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E318" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F318" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1167</v>
+        <v>1178</v>
       </c>
       <c r="H318" t="s">
-        <v>1168</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1169</v>
+        <v>1180</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1170</v>
+        <v>1181</v>
       </c>
       <c r="D319" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E319" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F319" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1171</v>
+        <v>1182</v>
       </c>
       <c r="H319" t="s">
-        <v>1172</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1173</v>
+        <v>1184</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>480</v>
+        <v>413</v>
       </c>
       <c r="D320" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E320" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F320" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1174</v>
+        <v>1185</v>
       </c>
       <c r="H320" t="s">
-        <v>1175</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1176</v>
+        <v>1187</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1177</v>
+        <v>417</v>
       </c>
       <c r="D321" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E321" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F321" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1178</v>
+        <v>1188</v>
       </c>
       <c r="H321" t="s">
-        <v>1179</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1180</v>
+        <v>1190</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>547</v>
+        <v>421</v>
       </c>
       <c r="D322" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E322" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F322" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1181</v>
+        <v>1191</v>
       </c>
       <c r="H322" t="s">
-        <v>1182</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1183</v>
+        <v>1193</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>559</v>
+        <v>1194</v>
       </c>
       <c r="D323" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E323" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F323" t="s">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="H323" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>571</v>
+        <v>1198</v>
       </c>
       <c r="D324" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E324" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F324" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
       <c r="H324" t="s">
-        <v>1188</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1189</v>
+        <v>1201</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>579</v>
+        <v>425</v>
       </c>
       <c r="D325" t="s">
-        <v>765</v>
+        <v>856</v>
       </c>
       <c r="E325" t="s">
-        <v>766</v>
+        <v>857</v>
       </c>
       <c r="F325" t="s">
-        <v>182</v>
+        <v>130</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>51</v>
+        <v>1202</v>
       </c>
       <c r="H325" t="s">
-        <v>1190</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1191</v>
+        <v>1204</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>10</v>
+        <v>429</v>
       </c>
       <c r="D326" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E326" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F326" t="s">
-        <v>1194</v>
+        <v>135</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1195</v>
+        <v>1205</v>
       </c>
       <c r="H326" t="s">
-        <v>1196</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1197</v>
+        <v>1207</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>17</v>
+        <v>433</v>
       </c>
       <c r="D327" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E327" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F327" t="s">
-        <v>1194</v>
+        <v>209</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1198</v>
+        <v>1208</v>
       </c>
       <c r="H327" t="s">
-        <v>1199</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1200</v>
+        <v>1210</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>21</v>
+        <v>437</v>
       </c>
       <c r="D328" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E328" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F328" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="H328" t="s">
-        <v>1196</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1202</v>
+        <v>1213</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>26</v>
+        <v>441</v>
       </c>
       <c r="D329" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E329" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F329" t="s">
-        <v>1194</v>
+        <v>285</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1203</v>
+        <v>1214</v>
       </c>
       <c r="H329" t="s">
-        <v>1204</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1205</v>
+        <v>1216</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>30</v>
+        <v>445</v>
       </c>
       <c r="D330" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E330" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F330" t="s">
-        <v>1194</v>
+        <v>55</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1206</v>
+        <v>1217</v>
       </c>
       <c r="H330" t="s">
-        <v>1207</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>35</v>
+        <v>449</v>
       </c>
       <c r="D331" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E331" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F331" t="s">
-        <v>1194</v>
+        <v>166</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1209</v>
+        <v>1220</v>
       </c>
       <c r="H331" t="s">
-        <v>1196</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1210</v>
+        <v>1222</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>39</v>
+        <v>453</v>
       </c>
       <c r="D332" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E332" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F332" t="s">
-        <v>1194</v>
+        <v>91</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1211</v>
+        <v>1223</v>
       </c>
       <c r="H332" t="s">
-        <v>1212</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1213</v>
+        <v>1225</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>44</v>
+        <v>1226</v>
       </c>
       <c r="D333" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E333" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F333" t="s">
-        <v>1194</v>
+        <v>70</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1214</v>
+        <v>1227</v>
       </c>
       <c r="H333" t="s">
-        <v>1215</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1216</v>
+        <v>1229</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>49</v>
+        <v>1230</v>
       </c>
       <c r="D334" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E334" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F334" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1217</v>
+        <v>1231</v>
       </c>
       <c r="H334" t="s">
-        <v>1196</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1218</v>
+        <v>1233</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>54</v>
+        <v>1234</v>
       </c>
       <c r="D335" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E335" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F335" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1219</v>
+        <v>1235</v>
       </c>
       <c r="H335" t="s">
-        <v>1220</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1221</v>
+        <v>1237</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>58</v>
+        <v>456</v>
       </c>
       <c r="D336" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E336" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F336" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1222</v>
+        <v>1238</v>
       </c>
       <c r="H336" t="s">
-        <v>1196</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1223</v>
+        <v>1240</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>69</v>
+        <v>460</v>
       </c>
       <c r="D337" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E337" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F337" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1224</v>
+        <v>1241</v>
       </c>
       <c r="H337" t="s">
-        <v>1196</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1225</v>
+        <v>1243</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>74</v>
+        <v>464</v>
       </c>
       <c r="D338" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E338" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F338" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1226</v>
+        <v>1244</v>
       </c>
       <c r="H338" t="s">
-        <v>1227</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1228</v>
+        <v>1246</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>78</v>
+        <v>468</v>
       </c>
       <c r="D339" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E339" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F339" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1229</v>
+        <v>1247</v>
       </c>
       <c r="H339" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1231</v>
+        <v>1249</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>82</v>
+        <v>472</v>
       </c>
       <c r="D340" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E340" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F340" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1232</v>
+        <v>1250</v>
       </c>
       <c r="H340" t="s">
-        <v>1196</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1233</v>
+        <v>1252</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>90</v>
+        <v>476</v>
       </c>
       <c r="D341" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E341" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F341" t="s">
-        <v>1194</v>
+        <v>70</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1234</v>
+        <v>1253</v>
       </c>
       <c r="H341" t="s">
-        <v>1196</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1235</v>
+        <v>1255</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>94</v>
+        <v>480</v>
       </c>
       <c r="D342" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E342" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F342" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1236</v>
+        <v>1256</v>
       </c>
       <c r="H342" t="s">
-        <v>1196</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1237</v>
+        <v>1258</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>97</v>
+        <v>1259</v>
       </c>
       <c r="D343" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E343" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F343" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1238</v>
+        <v>1260</v>
       </c>
       <c r="H343" t="s">
-        <v>1239</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1240</v>
+        <v>1262</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>100</v>
+        <v>1263</v>
       </c>
       <c r="D344" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E344" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F344" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1241</v>
+        <v>1264</v>
       </c>
       <c r="H344" t="s">
-        <v>1196</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1242</v>
+        <v>1266</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>105</v>
+        <v>484</v>
       </c>
       <c r="D345" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E345" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F345" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1243</v>
+        <v>1267</v>
       </c>
       <c r="H345" t="s">
-        <v>1196</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1244</v>
+        <v>1269</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>109</v>
+        <v>488</v>
       </c>
       <c r="D346" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E346" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F346" t="s">
-        <v>1194</v>
+        <v>55</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1245</v>
+        <v>1270</v>
       </c>
       <c r="H346" t="s">
-        <v>1196</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1246</v>
+        <v>1272</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>114</v>
+        <v>492</v>
       </c>
       <c r="D347" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E347" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F347" t="s">
-        <v>1194</v>
+        <v>608</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1247</v>
+        <v>1273</v>
       </c>
       <c r="H347" t="s">
-        <v>1248</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1249</v>
+        <v>1275</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>118</v>
+        <v>495</v>
       </c>
       <c r="D348" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E348" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F348" t="s">
-        <v>1194</v>
+        <v>209</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1250</v>
+        <v>1276</v>
       </c>
       <c r="H348" t="s">
-        <v>1251</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1252</v>
+        <v>1278</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>122</v>
+        <v>499</v>
       </c>
       <c r="D349" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E349" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F349" t="s">
-        <v>1194</v>
+        <v>50</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1253</v>
+        <v>1279</v>
       </c>
       <c r="H349" t="s">
-        <v>1254</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1255</v>
+        <v>1281</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>126</v>
+        <v>1282</v>
       </c>
       <c r="D350" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E350" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F350" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1256</v>
+        <v>1283</v>
       </c>
       <c r="H350" t="s">
-        <v>1257</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1258</v>
+        <v>1285</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>129</v>
+        <v>503</v>
       </c>
       <c r="D351" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E351" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F351" t="s">
-        <v>1194</v>
+        <v>63</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1259</v>
+        <v>1286</v>
       </c>
       <c r="H351" t="s">
-        <v>1260</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1261</v>
+        <v>1288</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>134</v>
+        <v>507</v>
       </c>
       <c r="D352" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E352" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F352" t="s">
-        <v>1194</v>
+        <v>182</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1262</v>
+        <v>1289</v>
       </c>
       <c r="H352" t="s">
-        <v>1263</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1264</v>
+        <v>1291</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>139</v>
+        <v>511</v>
       </c>
       <c r="D353" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E353" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F353" t="s">
-        <v>1194</v>
+        <v>166</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1265</v>
+        <v>1292</v>
       </c>
       <c r="H353" t="s">
-        <v>1266</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1267</v>
+        <v>1294</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>143</v>
+        <v>515</v>
       </c>
       <c r="D354" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E354" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F354" t="s">
-        <v>1194</v>
+        <v>101</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1268</v>
+        <v>1295</v>
       </c>
       <c r="H354" t="s">
-        <v>1269</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1270</v>
+        <v>1297</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>147</v>
+        <v>519</v>
       </c>
       <c r="D355" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E355" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F355" t="s">
-        <v>1194</v>
+        <v>22</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1271</v>
+        <v>1298</v>
       </c>
       <c r="H355" t="s">
-        <v>1272</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1273</v>
+        <v>1300</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>150</v>
+        <v>523</v>
       </c>
       <c r="D356" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E356" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F356" t="s">
-        <v>1194</v>
+        <v>135</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1274</v>
+        <v>1301</v>
       </c>
       <c r="H356" t="s">
-        <v>1196</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1275</v>
+        <v>1303</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>154</v>
+        <v>527</v>
       </c>
       <c r="D357" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E357" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F357" t="s">
-        <v>1194</v>
+        <v>40</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1276</v>
+        <v>1304</v>
       </c>
       <c r="H357" t="s">
-        <v>1277</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1278</v>
+        <v>1306</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>158</v>
+        <v>1307</v>
       </c>
       <c r="D358" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E358" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F358" t="s">
-        <v>1194</v>
+        <v>45</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1279</v>
+        <v>1308</v>
       </c>
       <c r="H358" t="s">
-        <v>1196</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1280</v>
+        <v>1310</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>161</v>
+        <v>1311</v>
       </c>
       <c r="D359" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E359" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F359" t="s">
-        <v>1194</v>
+        <v>130</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1281</v>
+        <v>1312</v>
       </c>
       <c r="H359" t="s">
-        <v>1196</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1282</v>
+        <v>1314</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>165</v>
+        <v>531</v>
       </c>
       <c r="D360" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E360" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F360" t="s">
-        <v>1194</v>
+        <v>70</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1283</v>
+        <v>1315</v>
       </c>
       <c r="H360" t="s">
-        <v>1196</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1284</v>
+        <v>1317</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>174</v>
+        <v>535</v>
       </c>
       <c r="D361" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E361" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F361" t="s">
-        <v>1194</v>
+        <v>70</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1285</v>
+        <v>1318</v>
       </c>
       <c r="H361" t="s">
-        <v>1196</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1286</v>
+        <v>1320</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>177</v>
+        <v>539</v>
       </c>
       <c r="D362" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E362" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F362" t="s">
-        <v>1194</v>
+        <v>285</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1287</v>
+        <v>1321</v>
       </c>
       <c r="H362" t="s">
-        <v>1196</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1288</v>
+        <v>1323</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>181</v>
+        <v>1324</v>
       </c>
       <c r="D363" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E363" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F363" t="s">
-        <v>1194</v>
+        <v>285</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1289</v>
+        <v>1325</v>
       </c>
       <c r="H363" t="s">
-        <v>1290</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1291</v>
+        <v>1327</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>193</v>
+        <v>543</v>
       </c>
       <c r="D364" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E364" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F364" t="s">
-        <v>1194</v>
+        <v>366</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1292</v>
+        <v>1328</v>
       </c>
       <c r="H364" t="s">
-        <v>1196</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1293</v>
+        <v>1330</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>875</v>
+        <v>547</v>
       </c>
       <c r="D365" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E365" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F365" t="s">
-        <v>1194</v>
+        <v>285</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1294</v>
+        <v>1331</v>
       </c>
       <c r="H365" t="s">
-        <v>1196</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1295</v>
+        <v>1333</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>201</v>
+        <v>1334</v>
       </c>
       <c r="D366" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E366" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F366" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1296</v>
+        <v>1335</v>
       </c>
       <c r="H366" t="s">
-        <v>1196</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1297</v>
+        <v>1337</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>204</v>
+        <v>1338</v>
       </c>
       <c r="D367" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E367" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F367" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1298</v>
+        <v>1339</v>
       </c>
       <c r="H367" t="s">
-        <v>1299</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1300</v>
+        <v>1341</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>208</v>
+        <v>555</v>
       </c>
       <c r="D368" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E368" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F368" t="s">
-        <v>1194</v>
+        <v>31</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1301</v>
+        <v>1342</v>
       </c>
       <c r="H368" t="s">
-        <v>1302</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1303</v>
+        <v>1344</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>213</v>
+        <v>563</v>
       </c>
       <c r="D369" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E369" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F369" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1304</v>
+        <v>1345</v>
       </c>
       <c r="H369" t="s">
-        <v>1305</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1306</v>
+        <v>1347</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>217</v>
+        <v>567</v>
       </c>
       <c r="D370" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E370" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F370" t="s">
-        <v>1194</v>
+        <v>209</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1307</v>
+        <v>1348</v>
       </c>
       <c r="H370" t="s">
-        <v>1308</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1309</v>
+        <v>1350</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>221</v>
+        <v>575</v>
       </c>
       <c r="D371" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E371" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F371" t="s">
-        <v>1194</v>
+        <v>285</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1310</v>
+        <v>51</v>
       </c>
       <c r="H371" t="s">
-        <v>1196</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1311</v>
+        <v>1352</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>224</v>
+        <v>579</v>
       </c>
       <c r="D372" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E372" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F372" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1312</v>
+        <v>1353</v>
       </c>
       <c r="H372" t="s">
-        <v>1196</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1313</v>
+        <v>1355</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>227</v>
+        <v>1356</v>
       </c>
       <c r="D373" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E373" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F373" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1314</v>
+        <v>1357</v>
       </c>
       <c r="H373" t="s">
-        <v>1196</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1315</v>
+        <v>1359</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>231</v>
+        <v>587</v>
       </c>
       <c r="D374" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E374" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F374" t="s">
-        <v>1194</v>
+        <v>182</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1316</v>
+        <v>1360</v>
       </c>
       <c r="H374" t="s">
-        <v>1196</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1317</v>
+        <v>1362</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>235</v>
+        <v>591</v>
       </c>
       <c r="D375" t="s">
-        <v>1192</v>
+        <v>856</v>
       </c>
       <c r="E375" t="s">
-        <v>1193</v>
+        <v>857</v>
       </c>
       <c r="F375" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1318</v>
+        <v>51</v>
       </c>
       <c r="H375" t="s">
-        <v>1196</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1319</v>
+        <v>1364</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>238</v>
+        <v>10</v>
       </c>
       <c r="D376" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E376" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F376" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1320</v>
+        <v>1368</v>
       </c>
       <c r="H376" t="s">
-        <v>1321</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1322</v>
+        <v>1370</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>242</v>
+        <v>17</v>
       </c>
       <c r="D377" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E377" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F377" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1323</v>
+        <v>1371</v>
       </c>
       <c r="H377" t="s">
-        <v>1324</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1325</v>
+        <v>1373</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>246</v>
+        <v>21</v>
       </c>
       <c r="D378" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E378" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F378" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1326</v>
+        <v>1374</v>
       </c>
       <c r="H378" t="s">
-        <v>1196</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1327</v>
+        <v>1375</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>249</v>
+        <v>26</v>
       </c>
       <c r="D379" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E379" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F379" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1328</v>
+        <v>1376</v>
       </c>
       <c r="H379" t="s">
-        <v>1329</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1330</v>
+        <v>1378</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>253</v>
+        <v>30</v>
       </c>
       <c r="D380" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E380" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F380" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1331</v>
+        <v>1379</v>
       </c>
       <c r="H380" t="s">
-        <v>1196</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1332</v>
+        <v>1381</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>257</v>
+        <v>35</v>
       </c>
       <c r="D381" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E381" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F381" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1333</v>
+        <v>1382</v>
       </c>
       <c r="H381" t="s">
-        <v>1196</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1334</v>
+        <v>1383</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>260</v>
+        <v>39</v>
       </c>
       <c r="D382" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E382" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F382" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1335</v>
+        <v>1384</v>
       </c>
       <c r="H382" t="s">
-        <v>1196</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1336</v>
+        <v>1386</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>265</v>
+        <v>44</v>
       </c>
       <c r="D383" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E383" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F383" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1337</v>
+        <v>1387</v>
       </c>
       <c r="H383" t="s">
-        <v>1338</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1339</v>
+        <v>1389</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>269</v>
+        <v>49</v>
       </c>
       <c r="D384" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E384" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F384" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1340</v>
+        <v>1390</v>
       </c>
       <c r="H384" t="s">
-        <v>1251</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1341</v>
+        <v>1391</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>273</v>
+        <v>54</v>
       </c>
       <c r="D385" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E385" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F385" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1342</v>
+        <v>1392</v>
       </c>
       <c r="H385" t="s">
-        <v>1196</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1343</v>
+        <v>1394</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>277</v>
+        <v>58</v>
       </c>
       <c r="D386" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E386" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F386" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1344</v>
+        <v>1395</v>
       </c>
       <c r="H386" t="s">
-        <v>1251</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1345</v>
+        <v>1396</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>281</v>
+        <v>69</v>
       </c>
       <c r="D387" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E387" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F387" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1346</v>
+        <v>1397</v>
       </c>
       <c r="H387" t="s">
-        <v>1347</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1348</v>
+        <v>1398</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>284</v>
+        <v>74</v>
       </c>
       <c r="D388" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E388" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F388" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1349</v>
+        <v>1399</v>
       </c>
       <c r="H388" t="s">
-        <v>1350</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1351</v>
+        <v>1401</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>289</v>
+        <v>78</v>
       </c>
       <c r="D389" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E389" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F389" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1352</v>
+        <v>1402</v>
       </c>
       <c r="H389" t="s">
-        <v>1196</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1353</v>
+        <v>1404</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>292</v>
+        <v>82</v>
       </c>
       <c r="D390" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E390" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F390" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1354</v>
+        <v>1405</v>
       </c>
       <c r="H390" t="s">
-        <v>1355</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1356</v>
+        <v>1406</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>295</v>
+        <v>90</v>
       </c>
       <c r="D391" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E391" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F391" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1357</v>
+        <v>1407</v>
       </c>
       <c r="H391" t="s">
-        <v>1358</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1359</v>
+        <v>1408</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>299</v>
+        <v>94</v>
       </c>
       <c r="D392" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E392" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F392" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1360</v>
+        <v>1409</v>
       </c>
       <c r="H392" t="s">
-        <v>1196</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1361</v>
+        <v>1410</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>302</v>
+        <v>97</v>
       </c>
       <c r="D393" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E393" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F393" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1362</v>
+        <v>1411</v>
       </c>
       <c r="H393" t="s">
-        <v>1196</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1363</v>
+        <v>1413</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>306</v>
+        <v>100</v>
       </c>
       <c r="D394" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E394" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F394" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1364</v>
+        <v>1414</v>
       </c>
       <c r="H394" t="s">
-        <v>1196</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>105</v>
+      </c>
+      <c r="D395" t="s">
         <v>1365</v>
       </c>
-      <c r="B395" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E395" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F395" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1366</v>
+        <v>1416</v>
       </c>
       <c r="H395" t="s">
-        <v>1196</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>109</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F396" t="s">
         <v>1367</v>
       </c>
-      <c r="B396" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G396" s="1" t="s">
-        <v>1368</v>
+        <v>1418</v>
       </c>
       <c r="H396" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1370</v>
+        <v>1419</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>322</v>
+        <v>114</v>
       </c>
       <c r="D397" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E397" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F397" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1371</v>
+        <v>1420</v>
       </c>
       <c r="H397" t="s">
-        <v>1196</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1372</v>
+        <v>1422</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>326</v>
+        <v>118</v>
       </c>
       <c r="D398" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E398" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F398" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1373</v>
+        <v>1423</v>
       </c>
       <c r="H398" t="s">
-        <v>1374</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1375</v>
+        <v>1425</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>330</v>
+        <v>122</v>
       </c>
       <c r="D399" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E399" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F399" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1376</v>
+        <v>1426</v>
       </c>
       <c r="H399" t="s">
-        <v>1196</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1377</v>
+        <v>1428</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>334</v>
+        <v>126</v>
       </c>
       <c r="D400" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E400" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F400" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1378</v>
+        <v>1429</v>
       </c>
       <c r="H400" t="s">
-        <v>1196</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1379</v>
+        <v>1431</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>980</v>
+        <v>129</v>
       </c>
       <c r="D401" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E401" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F401" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1380</v>
+        <v>1432</v>
       </c>
       <c r="H401" t="s">
-        <v>1196</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1381</v>
+        <v>1434</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1382</v>
+        <v>134</v>
       </c>
       <c r="D402" t="s">
-        <v>1192</v>
+        <v>1365</v>
       </c>
       <c r="E402" t="s">
-        <v>1193</v>
+        <v>1366</v>
       </c>
       <c r="F402" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1383</v>
+        <v>1435</v>
       </c>
       <c r="H402" t="s">
-        <v>1384</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1385</v>
+        <v>1437</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>338</v>
+        <v>139</v>
       </c>
       <c r="D403" t="s">
-        <v>1386</v>
+        <v>1365</v>
       </c>
       <c r="E403" t="s">
-        <v>1387</v>
+        <v>1366</v>
       </c>
       <c r="F403" t="s">
-        <v>55</v>
+        <v>1367</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1388</v>
+        <v>1438</v>
       </c>
       <c r="H403" t="s">
-        <v>1389</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1390</v>
+        <v>1440</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>429</v>
+        <v>143</v>
       </c>
       <c r="D404" t="s">
-        <v>1386</v>
+        <v>1365</v>
       </c>
       <c r="E404" t="s">
-        <v>1387</v>
+        <v>1366</v>
       </c>
       <c r="F404" t="s">
-        <v>209</v>
+        <v>1367</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1391</v>
+        <v>1441</v>
       </c>
       <c r="H404" t="s">
-        <v>1392</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1393</v>
+        <v>1443</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>468</v>
+        <v>147</v>
       </c>
       <c r="D405" t="s">
-        <v>1386</v>
+        <v>1365</v>
       </c>
       <c r="E405" t="s">
-        <v>1387</v>
+        <v>1366</v>
       </c>
       <c r="F405" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>150</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>154</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>158</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>161</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>165</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>174</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>177</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>181</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>193</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>966</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>201</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>204</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>208</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>213</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>217</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>221</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>224</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>227</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>231</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>235</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>238</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>242</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>246</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>249</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>253</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>257</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>260</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>265</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>269</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F434" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>273</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F435" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>277</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>281</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F437" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>284</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F438" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>289</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>292</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>295</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>299</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F442" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>302</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>306</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F444" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>310</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F445" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>318</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>322</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F447" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>326</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>330</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>334</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>338</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F453" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>342</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F456" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>346</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F459" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>338</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F460" t="s">
+        <v>55</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>433</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F461" t="s">
+        <v>209</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>472</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F462" t="s">
         <v>45</v>
       </c>
-      <c r="G405" s="1" t="s">
-[...3 lines deleted...]
-        <v>1395</v>
+      <c r="G462" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1586</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -15503,50 +17559,107 @@
     <hyperlink ref="G381" r:id="rId380"/>
     <hyperlink ref="G382" r:id="rId381"/>
     <hyperlink ref="G383" r:id="rId382"/>
     <hyperlink ref="G384" r:id="rId383"/>
     <hyperlink ref="G385" r:id="rId384"/>
     <hyperlink ref="G386" r:id="rId385"/>
     <hyperlink ref="G387" r:id="rId386"/>
     <hyperlink ref="G388" r:id="rId387"/>
     <hyperlink ref="G389" r:id="rId388"/>
     <hyperlink ref="G390" r:id="rId389"/>
     <hyperlink ref="G391" r:id="rId390"/>
     <hyperlink ref="G392" r:id="rId391"/>
     <hyperlink ref="G393" r:id="rId392"/>
     <hyperlink ref="G394" r:id="rId393"/>
     <hyperlink ref="G395" r:id="rId394"/>
     <hyperlink ref="G396" r:id="rId395"/>
     <hyperlink ref="G397" r:id="rId396"/>
     <hyperlink ref="G398" r:id="rId397"/>
     <hyperlink ref="G399" r:id="rId398"/>
     <hyperlink ref="G400" r:id="rId399"/>
     <hyperlink ref="G401" r:id="rId400"/>
     <hyperlink ref="G402" r:id="rId401"/>
     <hyperlink ref="G403" r:id="rId402"/>
     <hyperlink ref="G404" r:id="rId403"/>
     <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>