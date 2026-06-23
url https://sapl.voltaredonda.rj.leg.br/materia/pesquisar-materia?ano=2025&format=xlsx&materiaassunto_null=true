--- v2 (2026-05-07)
+++ v3 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3695" uniqueCount="1587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4204" uniqueCount="1723">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -612,50 +612,59 @@
   <si>
     <t>500</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/500/pl_045.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os requisitos e procedimentos de transparência, planejamento técnico e participação popular para a realização de licitação do serviço público de transporte coletivo urbano no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/501/pl_046.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência na comercialização de materiais didáticos e escolares nos estabelecimentos de ensino do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
+    <t>1101</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para a criação de cemitérios e crematórios pet no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
     <t>535</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da presença de animais em áreas de areia em praças e parques públicos do município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/502/pl_049.25_-denomina_escadao__marcelo_de_souza_cruz__chu_que_fica_entre_a_rua_angra_dos_reis_no_bairro_siderlandia_e_a_rua_oliveira_martins_localizada_no_bairro_belmonte.pdf</t>
   </si>
   <si>
     <t>Denomina Escadão "Marcelo de Souza Cruz - Chú" que fica entre a rua Angra dos Reis no bairro Siderlândia e a rua Oliveira Martins, localizada no bairro Belmonte.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>50</t>
@@ -1023,98 +1032,170 @@
   <si>
     <t>568</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/568/pl_082.25_-_sc_-_dispoe_sobre_a_obrigatoriedade_de_criacao_de_vagas_adicionais_para_jovens_aprendizes_nas_reparticoes_publicas_da_administracao_direta_e_indireta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de criação de vagas adicionais para jovens aprendizes nas rapartições públicas da Administração Direta e Indireta do Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/555/pl_083.25_-_sc_-_institui_no_ambito_do_municipio_de_volta_redonda_a_semana_de_conscientizacao_prevencao_e_combate_a_sifilis_e_a_sifilis_congenita.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Volta Redonda, a Semana de Conscientização, Prevenção e Combate à Sífilis Congênita.</t>
   </si>
   <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>Cria programa de educação em diabetes nas escolas de rede pública do Município de Volta Redonda.</t>
+  </si>
+  <si>
     <t>592</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/592/pl_085.25_-_rcfa_-_dispoe_sobre_a_proibicao_da_entrada_e_permanencia_de_animais_em_espacos_publicos_destinados_exclusivamente_ao_uso_infantil_como_pracas_publicas_quadras_de_a.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da entrada e permanência de animais em espaços públicos destinados exclusivamente ao uso infancial, como praças públicas, quadras de areia, praygrounds, parques infantis e área de recreação para crianças, no âmbito do Município.</t>
   </si>
   <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de isenção de taxas para trailers, barracas e demais comerciantes que utilizem praças públicas, mediante compromisso de manutenção e conservação desses espaços, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Institui e assegura o pagamento da tarifa de serviço no sistema de ônibus municipal, com cartão de débito ou crédito via aproximação no Município de Volta Redonda pelas empresas de transporte coletivo municipal e dá outras providências</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>Autoriza a Câmara Municipal de Volta Redonda a contratar intérprete da língua Brasileira de Sinais (LIBRAS) para atuação nas sessões ordinárias e solenes e dá outras providências.</t>
+  </si>
+  <si>
     <t>562</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/562/pl_089.25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a disponibilizar espaço físico nas Subprefeituras do Município de Volta Redonda para a instalação de postos de atendimento do Sindicato das Empresas de Transporte de Passsageiros de Volta Redonda SINDPASS.</t>
   </si>
   <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de profissionais fisioterapeutas nas equipes multidisciplinares das maternidades públicas e privadas no Município de Volta Redonda, visando à promoção da saúde da mulher, e dá outras providências.</t>
+  </si>
+  <si>
     <t>857</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/857/pl_091.25_-_gs_-_denomina_de_newton_rodrigues_de_souza_o_centro_de.pdf</t>
   </si>
   <si>
     <t>Denomina de "Newton Rodrigues de Souza" o Centro de Convivência dos Aposentados no Bairro Volta Grande III.</t>
   </si>
   <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Institui o programa municipal de fisioterapia preventiva nas escolas públicas de Volta Redonda, visando a promoção da saúde postural e prevenção de lesões muscoloesqueléticas em crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a implantar o serviço de teleconsultas na rede pública de saúde do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
     <t>569</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/569/pl_094.25_-_pcls_-_institui_o_programa_municipal_de_fisioterapia_para_mulheres_vitimas_de_violencia_domestica_e_sexual_no_municipio_de_volta_redonda_e_da_outras_provide.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Fisioterapia para Mulheres Vítma de Violência Doméstica e Sexual no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Institui o programa Municipal de prevenção e combate á endometriose no Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
     <t>547</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/547/pl_096.25_-_wmc_-_autoriza_o_poder_executivo_a_implantar_postos_avancados_do_saae_nas_subprefeituras_do_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autorizar o Poder Executivo a implantar postos avançados do SAAE nas Subprefeituras do Munícipio de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo  implementar atendimento especializado ao Microempreendedor Individual (MEI) nas Subprefeituras do Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>98</t>
@@ -1131,95 +1212,149 @@
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Cacau da Padaria - José Onofre da Silva</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/544/pl_099.25_-_jo_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__saae.vr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Parcelamento de Créditos de que é Titular o Serviço Autônomo d Água e Esgoto de Volta Redonda - SAAE/VR</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/545/pl_100.25_-_rcfa_-_altera_o_artigo_131_da_lei_municipal_no_1415_de_1976.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 131 da Lei Municipal nº 1.415, de 1976.</t>
   </si>
   <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o dever de inserção do símbolo mundial da conscientização de deficiências ocultas nas placas de atendimento prioritário no Município de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da semana de conscientização "Quebrando o Silêncio", no Município de Volta Redonda.</t>
+  </si>
+  <si>
     <t>558</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/558/pl_103.25_-_eq_-_assegura_a_crianca_e_ao_adolescente_prioridade_de_vaga_em_unidade_de_ensino_da_rede_publica.pdf</t>
   </si>
   <si>
     <t>Assegura a criança e ao adolescente, prioridade de vaga em unidade de ensino da rede pública municipal de ensino mais próxima de sua residência cujos pais ou responsáveis sejam pessoas com deficiência ou com idade igual ou superior a 60 (sessenta) anos, no Município de Volta Redonda.</t>
   </si>
   <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação de placa informando o número telefônico do Conselho Tutelar nos estabelecimentos de ensino e saúde, público e privado, no Município de Volta Redonda.</t>
+  </si>
+  <si>
     <t>563</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/563/pl_105.25_-_eq_-_dispoe_sobre_o_tempo_maximo_de_atendimento_para_recarga_de_cartoes_de_transporte_publico_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tempo máximo de atendimento para recarga de cartões de tranporte público no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>Institui o programa de prevenção e controle do diabetes nas escolas públicas no âmbito Municipal e dá outras providências.</t>
+  </si>
+  <si>
     <t>559</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Dispõe sobre a transmissão online, em tempo real, de todas as licitações realizadas pelo Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/570/pl_108.25_-_rcfa_-_dispoe_sobre_a_aplicacao_de_penalidade_administrativa_ao_motorista_de_aplicativo_que_recusar_o_transporte_de_pessoa_com_deficiencia_no_municipio_d.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de penalidade administrativa ao motorista de aplicativo que recusar o transporte de pessoa com deficiência no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>Institui o programa "Adote um Espaço Público" no Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Determina que bares, restaurantes, casas noturnas e casas de eventos deverão adotar medidas de auxílio á mulher que se sentir em situação de risco nas dependências desses estabelecimentos.</t>
+  </si>
+  <si>
     <t>560</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/560/pl_111.25_-_wmc_-altera_a_redacao_do_art._2o_da_lei_municipal_n_5.044.2014_para_ampliar_as_possibilidades_de_parcerias_com_a_iniciativa_privada_visando_a_modernizacao.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art.2º da Lei Municipal nº 5.044/2014, para ampliar as possibilidades de parcerias com a iniciativa privada visando à modernização, manutenção e exploração publicitária dos abrigos de pontos e ônibus no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/571/pl_112.25_-_gk_-_dispoe_sobre_o_direito_de_acesso_das_organizacoes_da_sociedade_civil_de_protecao_animal_e_do_conselho_municipal_de_protecao_e_defesa_animal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de acesso das organizações da sociedade civil de proteção animal e do Conselho Municipal de Proteção e Defesa Animal aos processos administraivos de fiscalização relacionados ao bem-estar animal, realizados pelos órgãos da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>572</t>
@@ -1236,98 +1371,134 @@
   <si>
     <t>567</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/567/pl_114.25_-_wsst_-_revoga_a_lei_municipal_n_5.443_de_02_de_janeiro_de_2018.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Minucipal nº 5.443, de 02 de janeiro de 2018.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/573/pl_115.25.pdf</t>
   </si>
   <si>
     <t>Institui a Carta de Serviços ao Usuáio do Transporte Público Coletivo Municipal de Volta Redonda e estabelece padrões mínimos de qualidade para a prestação do serviço.</t>
   </si>
   <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>Altera e atualiza as Leis Municipais nº 2.745, de 14 de maio de 1992, e nº 3.645, de 28 de maio de 2001, que concedem gratuidade nas passagens de transporte coletivo municipal aos acompanhantes de pessoas com deficiência, para ampliar a abrangência aos acompanhantes de pessoas com transtornos do neurodesenvolvimento, síndromes incapacitantes e outras condições clínicas mediante indicação médica, e dá outras providências.</t>
+  </si>
+  <si>
     <t>561</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/561/pl_117.25.pdf</t>
   </si>
   <si>
     <t>Reconhece os Povos de Terreiro como Patrimônio Cultural do Município de Volta Redonda e institui diretrizes para sua valorização, proteção e promoção.</t>
   </si>
   <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Dispõe sobre obrigatoriedade de afixação de cartazes ou placas informativas acerca do aborto nos locais que menciona, no âmbito do Município de Volta Redonda.</t>
+  </si>
+  <si>
     <t>584</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/584/pl_119.25_-_lsp_-_estabelece_o_programa_de_saude_mental_prevencao_de_depressao_e_suicidio_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Estabelece o programa de Saúde Mental, Prevenção de Depressão e Suicídio no Municipio de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/585/pl_120.25_-_lsp_-_institui_o_programa_municipal_de_apoio_psicologico_e_juridico_a_professores_e_demais_profissionais_da_rede_publica_de_ensino_que_sofrem_violencia_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Apoio Psicológico e Jurídico a professores e demais profissionais da rede pública de ensino que sofem violência nas escolas.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/586/pl_121.25_-_lsp_-_dispoe_sobre_a_divulgacao_de_informacoes_referentes_a_politicas_publicas_programas_sociais_ou_localizacao_de_equipamentos_publicos_destinados_a_idosos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de informações referentes a políticas públicas, programas sociais ou localização de equipamentos públicos destinados a idosos.</t>
   </si>
   <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Volta Redonda, a "Patrulha Maria da Penha".</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Prevenção ao Câncer de Mama e do Colo do Útero.</t>
+  </si>
+  <si>
     <t>587</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/587/pl_124.25_-_wsst_-_dispoe_sobre_a_viabilizacao_e_entrega_imediata_de_medicamentos_para_tratamento_de_sindromes_gripais_e_covid-19_nas_unidades_de_urgencia_e_emergencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a viabilização e entrega imediata de medicamentos para tratamento de síndromes gripais e COVID-19, nas unidades de urgência e emergência do Município de Volta Redonda durante o período de maio a setembro de cada ano e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/566/pl_125.25_-__reconhece_o_estado_de_calamidade_publica_no_ambito_da_administracao_publica_financeira_da_saude_do_municipio_de_volta_redonda..pdf</t>
   </si>
   <si>
     <t>Reconhece o Estado de Calamidade Financeira na Saúde Pública do Município de Volta Redonda, em razão do cenário epidemiológico das neoplasias malignas, das cardiopatias e do risco de epidemia de Dengue tipo 3.</t>
   </si>
   <si>
     <t>588</t>
@@ -1377,50 +1548,77 @@
   <si>
     <t>Atualiza a Lei Municipal Nº 5.976/2022, que institui o Programa "Cidade Acessivel" no Municipio de Volta Redonda, adeguando-a à Lei Brasileira de Inclusão e às nortunas técnicas atuais de acessibilidade.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/591/pl_130.25_-_rcmf_-_dispoe_sobre_a_adocao_oficial_do_novo_simbolo_internacional_de_acessibilidade_no_municipio_de_volta_redonda__e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção oficial do novo símbolo internacional de acessibilidade no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Promoção, Popularização e Difusão da Ciência, Tecnologia e Inovação - Programa PopCiência Volta Redonda.</t>
   </si>
   <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a entrega gratuita domiciliar de medicamentos de uso continuo às pessoas com deficiência motora, multideficiência, com dificuldade de locomoção e idosos no Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>Cria vagas de estacionamento exclusivas para doadores de sangue no hemonúcleo de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção de taxas funerárias Municipais ás famílias de doadores de órgãos e tecidos no âmbito do município de Volta Redonda - RJ, e dá outras providências.</t>
+  </si>
+  <si>
     <t>595</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/595/pl_135.25_-_rcfa_-_dispoe_sobre_a_limpeza_rocada_drenagem_e_manutencao_de_terrenos_urbanos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza, roçada, drenagem e manutenção de terrenos urbanos no município de Volta Reonda e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/596/pl_136.25_-_glk_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do "Dia da Corrida de Rua''no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>603</t>
@@ -1461,117 +1659,138 @@
   <si>
     <t>599</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/599/pl_140.25_-_ge_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui, n calendário oficial do Município de Volta Redonda/RJ, a "Semana Municipal da Prática de Carrinho de Rolimã", a ser Comemorada anualmente na quarta semana do mês de abril e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/600/pl_141.25_-_jo_-_dispoe_sobre_a_obrigatoriedade_de_identificacao_do_remetente_em_entregas_realizadas_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigariedade de identificação do remetente em entregas realizadas no município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de um programa de educação em diabetes nas unidades de ensino da rede pública municipal de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção de taxas e tarifas funerárias para famílias de doadores de órgãos no município de Volta Redonda.</t>
+  </si>
+  <si>
     <t>604</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/604/pl144.25.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/604/pl_144.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a flexibilização para comprovação de endereço junto ao Sindicado das Empresas de Transporte de Passageiros de Volta Redonda - SINDPASS, e dá outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/605/pl_145.25_-_lsp_-_denomina-se_mario_jose_antunes_o_escadao_localizado_na_avenida_santa_rosa_bairro_jardim_belmonte.pdf</t>
   </si>
   <si>
     <t>Denomina-se Mário josé Antunes o escadão localizado na Avenida Santa Rosa, Bairro jardim Belmonte.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/1004/pl_146.25.pdf</t>
+  </si>
+  <si>
     <t>Institui o Programa "Movimento e Bem-Estar nos Bairros" no Município de Volta Redonda com o objetivo de incentivar a promoção da saúde e da prática de atividades físicas gratuitas em espaços públicos por meio de parcerias com academias e profissionais de educação física, sem ônus ao etário.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/601/pl_no_147.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência da competência para emissão de cartões de estacionamento para pessoas com deficiência no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/606/pl148.25.pdf</t>
   </si>
   <si>
     <t>Institui o botão de pânico nas unidades de saúde do município de Volta Redonda, para o acionamento de forças de segurança em casos de agressão a profissionais de saúde.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/614/pl_150.25.pdf</t>
   </si>
   <si>
-    <t>Institui o serviço de Motolândia no âmbito do SAMU Municipal de Volta Redonda, com a finalidade de agilizar o atendimento pré-hospitalar em situações de urgência e emergência, até a chegada da ambulância e dá outras providências.</t>
+    <t>Institui o serviço de Motolância no âmbito do SAMU Municipal de Volta Redonda, com a finalidade de agilizar o atendimento pré-hospitalar em situações de urgência e emergência, até a chegada da ambulância e dá outras providências.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/777/pl_151.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tombamento do acervo da Academia Volta-Redondense de Letras - AVL como patrimônio cultural do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/778/pl_152.25_-_rcmf_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_academia_volta-redondense_de_letras_-_avl_e_institui_diretrizes_para_sua_cao.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural Imaterial do Município de Volta Redonda a Academia Volta-Redondense de Letras - AVL e institui diretrizes para sua valorização, proteção e promoção.</t>
   </si>
@@ -1602,122 +1821,179 @@
   <si>
     <t>615</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/615/pl_155.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da área de lazer e do vestiário a ser construído no Complexo Esportivo Carlitos, localizado na Rua Sodré, Bairro Belo Horizonte, com o nome de Sr. Francisco Giviziez de Oliveira.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/616/pl_156.25.pdf</t>
   </si>
   <si>
     <t>Denomina de Antônio César da Silva a Praça localizada na Rua Maria Aparecida de Oliveira Araújo, no bairro Santa Rita do Zarur.</t>
   </si>
   <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação e oferta de terapias integrativas e complementares no âmbito do Sistema Único de Saúde (SUS) no Município de Volta Redonda - RJ, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/1077/pl_158.25.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Volta Redonda, o "Agosto lilás", mês de proteção e conscientização pelo fim da violência contra a mulher, e dá outras providências.</t>
+  </si>
+  <si>
     <t>610</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/610/pl_159.25_-_rcmf_-cria_no_ambito_do_municipio_de_volta_redonda_o_selo_bar_e_restaurante_amigo_do_garcom_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito do Município de Volta Redonda o Selo "Bar e Restaurante Amigo do Garçom", e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/609/pl_160.25_-_rcmf_-_altera_a_denominacao_da_ponte_conhecida_como_elevado_presidente_castelo_branco_localizada_no_bairro_ponte_alta_no_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da ponte conhecida como "Elevado Presidente Castelo Branco" localizado no bairro Ponte Alta, no Município de Volta Redonda, passando a denominá-la como "Elevado Papa Francisco".</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/608/pl_161.25-_jos_-dispoe_sobre_a_criacao_de_salas_de_acolhimento_sensorial_para_pessoas_com_transtorno_do_espectro_autista_tea_e_demais_condicoes_sensoriais_nos_hospitais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Salas de Acolhimento Sensorial para pessoas com Transtorno do Espectro Autista (TEA) e demais condições sensoriais nos hospitais públicos e escolas públicas do Município de Volta Redonda.</t>
   </si>
   <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>Cria, no âmbito do Município de Volta Redonda, o selo "bar e restaurante amigo do garçom", e dá outras providências.</t>
+  </si>
+  <si>
     <t>681</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/681/pl_163.25_-_rcmf_-_proibe_a_utilizacao_de_aparelhos_sonoros_sem_o_uso_de_fones_de_ouvido_no_interior_dos_veiculos_de_transporte_publico_coletivo_no_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Proíbe a utilização de aparelhos sonoros sem o uso de fones de ouvido no interior dos veículos de transporte público coletivo no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/682/pl_164.25_-_jo_-_institui_o_programa_de_quitacao_alternativa_de_debitos_municipais_pqadm_que_permite_a_compensacao_de_dividas_tributarias_de_pessoas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Quitação Alternativa de Débitos Municipais (PQADM), que permite a compensação de dívidas tributárias de pessoas físicas e jurídicas com o Município de Volta Redonda por meio da prestação de serviços de interesse público.</t>
   </si>
   <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Institui o cadastro Municipal para adoção de animais na cidade de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de simbologia representativa do transtorno do espectro autista (TEA) nas sinalizações vertical e horizontal das vagas de estacionamento destinadas a pessoas com deficiência no Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
     <t>779</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/779/pl_167.25_-_jos_-dispoe_sobre_a_instalacao_de_fraldarios_adaptados_em_estabelecimentos_publicos_e_privados_de_grande_circulacao_no_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de fraldários adaptados em estabelecimentos públicos e privados de grande circulação no Município de Volta Redonda, assegurando acessibilidade a crianças, adolescentes, adultos e idosos com deficiência que necessitam do uso de fraldas.</t>
   </si>
   <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>Institui o programa "Remédio na sua casa" no Município de Volta Redonda, que dispõe sobre a entrega domiciliar de medicamentos de uso contínuo a pacientes previamente cadastrados, e dá outras providências.</t>
+  </si>
+  <si>
     <t>693</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/693/pl_169.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_nas_escolas_da_rede_publica_municipal_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção e Combate a Depressão e Ansiedade nas Escolas da Rede Pública Municipal de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/744/pl_170.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_entre_profissionais_da_educacao_e_apoio_escolar.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção e Combate à Depressão e Ansiedade entre Profissionais da Educação e Apoio Escolar da Rede Pública Municipal de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
@@ -1770,50 +2046,68 @@
   <si>
     <t>697</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/697/pl_175.25_-_wmc_-_institui_a_semana_municipal_da_gastronomia_e_empreendedorismo_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui a semana Municipal da Gastronomia e Empreendedorismo no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/706/pl_176.25_-_sc_-_institui_o_ambito_municipal_o_dia_do_policial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal o dia do Policial e dá outras providências.</t>
   </si>
   <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição da utilização de correntes, cordas ou assemelhados para manter animais domésticos presos no município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a instalar redes de proteção, grades ou barreiras de contenção em viadutos e pontes do Município de Volta Redonda, como medida de prevenção ao suicídio e acidentes, e dá outras providências.</t>
+  </si>
+  <si>
     <t>756</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/756/pl_179.25_-_rcfa_-_reconhece_e_integra_o_conjunto_volta_grande_iv_ao_perimetro_urbano_como_bairro_regular_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Reconhece e integra o conjunto Volta Grande IV ao perímetro urbano como bairro regular do município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/885/brn3c2af42a0935_045110.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do fluxo geral de enfrentamento à violência contra a criança e o adolescente no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
@@ -1830,50 +2124,59 @@
   <si>
     <t>718</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/718/pl_182.25_-_rcmf_-_altera_dispositivo_da_lei_4.924_-2013_modificada_pela_lei_5.142-2015_e_5.567-2018_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 4.924/2013 modificada pela Lei 5.142/2015 e 5.567/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/713/pl_183.25_-_lsp_-_denomina-se_jandira_dutra_de_barros_a_praca_na_estrada_nossa_senhora_da_uniao_no1201_bairro_retiro.pdf</t>
   </si>
   <si>
     <t>Denomina de Jandira Dutra de Barros a Praça em construção na Estrada Nossa Senhora da União, número 1.201, bairro Retiro.</t>
   </si>
   <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Denomina de "José Maria de Oliveira Barros" a Rua Projetada com acesso pela Estrada Fazenda Santa Thereza, 494, Comunidade Três Cruzes.</t>
+  </si>
+  <si>
     <t>705</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Neném - Nilton Alves de Faria</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/705/pl_185.25_-_naf_-_cria_o_dia_do_escritor_de_volta_redonda..pdf</t>
   </si>
   <si>
     <t>Cria o Dia do Escritor de Volta Redonda.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/707/pl_186.25_-_wmc_-_atualiza_a_lei_municipal_no_6.068_de_30_de_setembro_de_2022_para_ampliar_a_obrigatoriedade_da_insercao_do_simbolo_mundial_de_conscientizacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 6.068, de 30 de setembro de 2022, para ampliar a obrigatoriedade da inserção do Símbolo Mundial de Conscientização do Transtorno do Espectro Autista (TEA) nas sinalizações verticais e horizontais das vagas de estacionamento, de Volta Redonda, e dá outras providências.</t>
@@ -1893,50 +2196,77 @@
   <si>
     <t>735</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/735/pl_188.25_-_wmc_-_objetivo_institui_o_programa_municipal_de_capacitacao_profissional_e_apoio_ao_empreendedorismo_para_maes_solo_em_situacao.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Capacitação Profissional e Apoio ao Empreendedorismo para Mães Solo em situação de vulnerabilidade social no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/720/pl_189.25_-_gk_-_institui_o_programa_municipal_de_incentivo_ao_empreendedorismo_feminino_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo ao Empreendedorismo Feminino no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da realização de campanhas de arrecadação de alimentos por promotores de eventos que utilizam espaços ou equipamentos públicos no âmbito do município de Volta Redonda, estabelece metas mínimas de arrecadação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>Cria o Fundo Municipal de Inovação e Empreendimento Tecnológico no Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>Denomina "Gladstone Avelino da Silva - Corujinha" a futura instalação da Unidade da Academia da Saúde, no Bairro Padre Josimo.</t>
+  </si>
+  <si>
     <t>721</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/721/pl_193.25_-_gs_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_atividade_de_preservacao.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural Imaterial do Município de Volta Redonda a atividade de preservação, exposição e promoção da história automobilística exercida pelo Clube de Antiguidades Automobilísticas de Volta Redonda - CAAVR e dá outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/780/pl_194.25_-_gs_-_institui_no_calendario_oficial_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial do Município de Volta Redonda/RJ, a "Semana de Veículos Antigos e Fora de Série da Cidade do Aço", a ser comemorada anualmente na primeira semana do mês de agosto e dá outras providências.</t>
   </si>
   <si>
     <t>746</t>
@@ -1989,72 +2319,108 @@
   <si>
     <t>722</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/722/pl_199.25_-_jhaj_-_dispoe_sobre_a_obrigatoriedade_da_insercao_de_qr_code_nas_placas_de_identificacao_de_ruas_e_logradouros_publicos_do_municipio_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da inserção de QR Code nas placas de identificação de ruas e logradouros públicos do Município de Volta Redonda, contendo informações sobre a história e a biografia do homenageado, e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/725/pl_200-2025_-_jos_-_prorroga_o_prazo_para_adesao_ao_programa_de_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__-_copia.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para adesão ao Programa de Parcelamento de Créditos de que é titular o Serviço Autônomo de Água e Esgoto de Volta Redonda – SAAE/VR.</t>
   </si>
   <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o sistema de proteção e segurança dos pedestres nas pontes, viadutos e passarelas do Município de Volta Redonda.</t>
+  </si>
+  <si>
     <t>736</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/736/pl_202.25.pdf</t>
   </si>
   <si>
     <t>Denomina de SANTUARIO PET o Cemitério e Crematório público Municipal para animais domésticos de pequeno e médio porte, conforme a Lei Municipal nº 6.679, de 02 de outubro de 2025, e dá outras providências.</t>
   </si>
   <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>Institui o programa municipal de esporte adaptado - "Esporte Para Todos VR" - no âmbito do Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>Institui o programa Casa Segura, voltando à adaptação do ambiente doméstico de pessoas idosas e pessoas com deficiência de baixa renda no Município de Volta Redonda, e dá outras providências.</t>
+  </si>
+  <si>
     <t>724</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/724/pl_205.25_-_wmc_-_denomina_gabriel_ferreira_thome_o_parquinho_do_zoologico_municipal_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Denomina "Gabriel Ferreira Thomé" o parquinho do Zoológico Municipal de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>Denomina casa do Papai Noel "Eduardo Ermida Filho - Dadinho do Presépio" localizada na Vila Santa Cecília, no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/739/pl_207.25_-_md_-_dispoe_sobre_a_concessao_de_abono_em_pecunia_aos_servidores_efetivos_e_comissionados_da_camara_municipal_de_volta_redonda..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono em pecúnia aos servidores efetivos e comissionados da Câmara Municipal de Volta Redonda.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/740/pl_208.25_-_md_-_concede_reajuste_aos_servidores_comissionados_do_poder_legislativo_do_municipio_de_volta_redonda-rj..pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos Servidores Comissionados do Poder Legislativo do Município de Volta Redonda-RJ.</t>
   </si>
@@ -2693,96 +3059,156 @@
   <si>
     <t>469</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Maria Raimunda de Oliveira Silva.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/470/pr_011.25_-_lm_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._lea_aparecida_da_soledad_ananias..pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto a Sra. Léa Aparecida da Soledad Ananias.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/471/pr_012.25_-_naf_-concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._neusane_santos_ribeiro_freire..pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sra. Neusane Santos Ribeiro Freire.</t>
   </si>
   <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Elaine de Freitas Passos dos Santos.</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Dra. Juliana Monteira Ramos.</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Maria Helena da Silva de Souza</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Andréa Giovanna Dias Rodrigues.</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Betânia Aparecida Alves dos Santos.</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Cleusa Maria de Carvalho Cruz.</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Leiliane Simeão Duque</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Mayara Caires</t>
+  </si>
+  <si>
     <t>442</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/442/pr_21.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 5.639, de 08 de janeiro de 2025 que alterou a Resolução 5.430/2022 que trata da Reorganização e Reestruturação Administrativa_x000D_
 do seu Quadro de Cargos de Provimento Efetivo e em Comissão da Câmara Municipal de Volta Redonda.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/467/pr_22.2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução n° 5.617/2024 e estabelece critério para o pagamento de Gratificação de Representação aos Servidores Efetivos e Comissionados do Poder Legislativo do Município  de Volta Redonda, prevista nos artigos 126 e 136 da Lei Municipal n°1.931 de 26 de outubro de 1984.</t>
   </si>
   <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos da resolução nº 1.707/95 e cria a Comissão Permanente de Assuntos Tributários.</t>
+  </si>
+  <si>
     <t>452</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/452/pr_24.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Camara Municipal de Volta Redonda no 1249° Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 08 a 12 de abril de 2025.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/453/pr_25.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Camara Municipal de Volta Redonda em reuniões com a Secretaria Nacional de Políticas Públicas para Pessoas com Deficiência e Parlamentares, nos dias 06 a 09 de abril de 2025, para tratar de assuntos do interesse do Município de Volta Redonda, em Brasilia/DF.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/455/pr262025.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 4.646, que dispõe sobre a filiação da Câmara Municipal de Volta Redonda à Associação Brasileira de Câmaras Municipais - ABRACAM, de 13 de dezembro de 2017.</t>
   </si>
   <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda em viagem institucional à Brasília/DF, nos dias 19 a 23 de maio de 2025 para tratar de assuntos do interesse do Município de Volta Redonda.</t>
+  </si>
+  <si>
     <t>523</t>
   </si>
   <si>
     <t>Dr Rodrigo Furtado, Gemilson Sukinho, Gisele Lopes, Luciano Mineirinho - Luciano de Souza Portes, Rodrigo Duarte, Severiano Câmara, Zoinho - Jorge de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/523/pr_28.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição de Comissão Especial destinada à Fiscalização de Limpeza Urbana, Descarte Irregular de Entulho e Instalação de Pontos de Coleta no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/524/pr_29.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1256° Curso de Capacitação para Vereadores. Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no período de 03 a 07 de junho de 2025.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/536/pr302025.pdf</t>
@@ -2916,53 +3342,50 @@
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Sr. Silvio Dutra da Silva.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/630/pr_045.25_-_naf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._itu_rocha..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Volta-Redondense Ao Sr. Itú Rocha.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/701/pr_046.25_-_naf_-_concede_titulo_de_cidadao_volta-redondense_ao_sr._laercio_jose_lopes..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Volta-Redondense Ao Sr. Liércio José Lopes.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/626/pr_047.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_elaine_shuqing_chokyu..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense à Elaine Shuqing Chokyu.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/625/pr_048.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_flavio_cautiero_horta_jardim_junior..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Flávio Cautiero Horta Jardim Júnior.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/627/pr_049.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_soares_ensenat..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Ricardo Soares Ensenat.</t>
   </si>
   <si>
     <t>631</t>
@@ -3006,51 +3429,51 @@
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/635/pr_054.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_professora_elisa_ferreira_silva_de_alcantara.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Professora Elisa Ferreira Silva de Alcantara.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/636/pr_055.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_ao_reverendissimo_senhor_padre_alex_de_carvalho_ferreira_soares.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Reverendíssimo Senhor Padre Alex de Carvalho Ferreira Soares.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense a Jussara Machado de Souza.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>Paulo Conrado - Paulo César Lima Conrado</t>
+    <t>Marquinho Motorista</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/638/pr_057.25_-_pclc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._filipe_de_almeida_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Sr. Filipe de Almeida Pereira.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/639/pr_058.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_excelentissimo_sr._prefeito_da_cidade_do_rio_de_janeiro_eduardo_da_costa_paes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Excelentíssimo sr. Prefeito da Cidade do Rio de Janeiro, Eduardo da Costa Paes.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/640/pr_059.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_a_dra._clarisse_pereira_dias_drumond_fortes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Dra. Clarisse Pereira dias Drumond Fortes.</t>
   </si>
@@ -3060,50 +3483,56 @@
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/641/pr_060.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_coronel_da_policia_militar_-_rj_senhor_moises_pinheiro_sardemberg.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Coronel da Polícia Militar – RJ, Senhor Moises Pinheiro Sardemberg.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/642/pr_061.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_bombeiro_militar_senhor_valerio_jannuzzi_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Tenente Coronel Bombeiro Militar, Senhor Valerio Jannuzzi dos Santos.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/643/pr_062.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_delegado_de_policia_civil_-_rj_doutor_vinicius_de_mello_coutinho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Delegado de Polícia Civil – RJ, Doutor Vinicius de Mello Coutinho.</t>
   </si>
   <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão Volta-Redondense ao Deputado Federal Hugo Leal Melo Da Silva.</t>
+  </si>
+  <si>
     <t>644</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/644/pr_064.25_-_ram_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_leonardo_nogueira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Sr. Tenente Coronel Leonardo Nogueira.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/645/pr_065.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_gabriel_arantes_do_nascimento_felinto_cidade_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Senhor Gabriel Arantes do Nascimento Felinto Cidade dos Santos.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/578/pr_066-25_-_md_-_viagem_a_brasilia_-_paulinho_rx_-_copia.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Encontro Parlamentar em Celebração aos 10 anos da Lei Brasileira de Inclusão da Pessoa com Deficiência (LBI) e comparecimento à ANTT, para tratar de assuntos do interesse do Município de Volta Redonda, em Brasília/DF.</t>
@@ -3174,50 +3603,56 @@
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/651/pr_074.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_amauri_pego_mendonca..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Amauri Pego Mendonça.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/652/pr_075.25_-_gk_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._valdenir_da_silva_costa.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Valdenir da Silva Costa "Baxim da Feira".</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/653/pr_076.25_-_gk_-_concede_medalha_getulio_vargas_do_merito_legislativo_a_sociedade_volta-redondense_de_protecao_aos_animais_spa__vr.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo a sociedade Volta-Redondense de proteção aos animais – SPA – VR.</t>
   </si>
   <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Cláudio Bomfim de Castro e Silva.</t>
+  </si>
+  <si>
     <t>654</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/654/pr_078.25_-_rcfa_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_fernando_carlos_pinheiro_cardoso.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Fernando Carlos Pinheiro Cardoso.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/655/pr_079.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._romilda_collistet_de_miranda..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Sra. Romilda Collistet de Miranda.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/656/pr_080.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_das_gracas_claudino_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Maria das Graças Claudino da Silva.</t>
@@ -3231,161 +3666,146 @@
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Felipe Delgado Santos.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/658/pr_082.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr._marcus_vinicius_de_souza_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Marcus Vinicius de Souza Silva.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/659/pr_083.25_-_pcls_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_caio_antonio_mello_souza..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Doutor Caio Antônio Mello Souza.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>84</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/660/pr_084.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._reinaldo_couri_nogueira.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Reinaldo Couri Nogueira.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/661/pr_085.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._eduardo_da_costa_paes.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Eduardo da Costa Paes.</t>
   </si>
   <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>Concede a medalha Getúlio Vargas do mérito legislativo de Volta Redonda ao Deputado Federal Luiz Antônio Teixeira Jr. (Dr. Luizinho)</t>
+  </si>
+  <si>
     <t>662</t>
   </si>
   <si>
-    <t>87</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/662/pr_087.25_-_wmc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_professor_gustavo_de_paiva_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Professor Gustavo de Paiva Silva.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>88</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/663/pr_088.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_jayber_jose_godoy_soares_junior.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Dr. Jayber José Godoy Soares Júnior.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/664/pr_089.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._deputada_federal_benedita_souza_da_silva_sampaio.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Excelentíssima Sra. Deputada Federal Benedita Souza da Silva Sampaio.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>90</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/665/pr_090.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_ribeiro_martins.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Thiago Ribeiro Martins.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/666/pr_091.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a__rosane_marques_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Rosane Marques de Carvalho.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>92</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/667/pr_092.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_deputad_federal_hugo_leal_melo_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Deputado Federal Hugo Leal Melo da Silva.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>93</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/668/pr_093.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._gustavo_lopes..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Gustavo Lopes.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/669/pr_094.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_caio_larcher_maximiano.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Caio Larcher Maximiano.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>95</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/670/pr_095.25_-_sc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_nivaldo_jose_dos_santos_filho.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Nivaldo José dos Santos Filho.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Odorval Dias Batalha.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/672/pr_097.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_ricardo_monnerat_celes..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Ricardo Monnerat Celes.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/593/pr_098.25_-_jhaj_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_edson_albertassi.pdf</t>
@@ -3393,143 +3813,125 @@
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Edson Albertassi.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/673/pr_099.25_-_cpd_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_laura_monteza_de_souza_carneiro..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Maria Laura Monteza de Souza Carneiro.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/674/pr_100.25_-_pdr-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_thierry_farias_serejo_junior..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Doutor Thierry Farias Serejo Júnior.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>101</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/675/pr_101.25_-_eq_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_da_silva_quinto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Thiago da Silva Quinto.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>102</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/676/pr_102.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_anderson_lopes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Anderson Lopes de Oliveira.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/677/pr_103.25_-_rcfa_-_concede_a_medalha_getulio_vargas_do_merito_lesgislativo_de_volts_redonda_a_douglas_ruas_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Douglas Ruas dos Santos.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>104</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/678/pr_104.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_adelia_mezzabarba_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Maria Adélia Mezzabarba de Carvalho.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/679/pr_105.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_luiz_antonio_furlani_filho.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Luiz Antônio Furlani Filho.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>106</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/680/pr_106-25_-_md_-_viagem_a_brasilia_-_gisele_-_copia_-_copia.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em agendas com o Ministério das Mulheres, a fim de tratar assuntos do interesse do Município de Volta Redonda, em Brasília/DF.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/699/pr_107-25_-_md_-_viagem_a_brasilia_-_gisele.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda na Conferência Nacional de Mulheres, em Brasília/DF.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>109</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/698/pr_109.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_isaac_miguel_dos_anjos..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Isaac Miguel dos Anjos.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>110</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/683/pr_110.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no período de 26 a 30 de agosto de 2025.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/690/pr_111.25_-_curso_de_capacitacao_insper_-_raone.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em Curso no Instituto de Ensino e Pesquisa - Insper, no período de 10 a 14 de setembro de 2025.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/607/pr_112.25.pdf</t>
   </si>
   <si>
     <t>Aprova a Proposta Orçamentária do Poder Legislativo do Município de Volta Redonda/RJ, referente ao Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>691</t>
@@ -3540,125 +3942,113 @@
   <si>
     <t>Aprova a Proposta Orçamentária do Fundo Especial da Câmara Municipal de Volta Redonda - FECMVR, referente ao Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/689/pr_114.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo - SP no período de 09 a 13 de setembro de 2025.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/688/pr_115.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_foz_do_iguacu.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Foz do Iguaçu – PR, no período de 16 a 20 de setembro de 2025.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>116</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/765/pr_116.25_-_gk_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._vera_lucia_goncalves..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo a Sra. Vera Lúcia Gonçalves.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/766/pr_117.25_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._leonardo_gomes_lente..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo ao Sr. Leonardo Gomes Lente.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>118</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/769/pr_118.25_-_jos_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._perla_soares_moura..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo a Sra. Perla Soares Moura.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/767/pr_119.25_-_rcmf_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._rangel_venancio_macedo.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo ao Sr. Rangel Venâncio Macedo.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/771/pr_120.25_-_pcls_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._luiz_felipe_vieira_barros..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo ao Sr. Luiz Felipe Vieira Barros.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/770/pr_121.25_-_jo_-_concede_medalha_professor_paulo_camargo_de_melo_a_bruna_fernandes_vitorino..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à Bruna Fernandes Vitorino.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>122</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/775/pr_122.25_-_lsp_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._roberta_mendes..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo a Sra. Roberta Mendes.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>123</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/768/pr_123.25_-_sc_-_concede_medalha_professor_paulo_camargo_de_melo_a_melissa_xavier_batalha.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à Melissa Xavier Batalha.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/764/pr_124.25_-_ge_-concede_medalha_professor_paulo_camargo_de_melo_a_brenda_da_silva_cordeiro..pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à Brenda da Silva Cordeiro.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/774/pr_125.25_-_jhaj_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._hygor_dias_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo ao Sr. Hygor Dias de Carvalho.</t>
   </si>
   <si>
     <t>761</t>
@@ -3696,77 +4086,68 @@
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à William Gabriel Silva de Oliveira.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/773/pr_130.25_-_rd_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._amanda_martins_goncalves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo a Sra. Amanda Martins Gonçalves de Oliveira.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/762/pr_131.25_-_ram_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._cristiane_goncalves_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo a Sra. Cristiane Gonçalves da Silva.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>132</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/772/pr_132.25_-_wmc_-_concede_medalha_professor_paulo_camargo_de_melo_a_professora_lucia_helena_de_paiva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Professor Paulo Camargo de Melo à Professora Lúcia Helena de Paiva.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>133</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/776/pr_133.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_ao_ministro_andre_mendonca.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense ao Ministro do Supremo Tribunal Federal André Mendonça.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>134</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/763/pr_134.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_a_matheus_moreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Professor Paulo Camargo de Melo a Matheus Moreira da Silva.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/728/pr_135-25_-_md_-__cria_comissao_especial_para_proceder_a_reforma_e_atualizacao_do_regimento_interno_desta_casa._.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial para proceder a reforma e atualização do Regimento Interno desta casa.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/734/pr_136-25_-_viagem_a_fortaleza_-_dinho.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em agendas na Prefeitura e Assembleia Legislativa do Ceará, assim como na Câmara Municipal de Fortaleza, para tratar de assuntos do interesse do Município de Volta Redonda, entre os dias 07 a 12 de outubro, em Fortaleza/CE.</t>
   </si>
   <si>
     <t>730</t>
@@ -3795,65 +4176,59 @@
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Curso “Teoria e Prática do Planejamento da Contratação”, no Rio de Janeiro/RJ, no período de 1º a 03 de outubro de 2025.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/923/pr_140.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Medalha Anna Nery, no âmbito da Câmara Municipal de Volta Redonda, para agraciar Profissionais da Saúde que se destacarem na prestação de seus serviços no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/732/pr_141.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no período de 07 a 11 de outubro de 2025.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>142</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/731/pr_142-25_-_viagem_a_brasilia_-_dure_e_avila.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em viagem institucional à Brasília/DF, nos dias 13 a 16 de outubro de 2025, para tratar de assuntos do interesse do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>143</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/726/pr_143-25_-_viagem_a_brasilia_-_paulinho_rx.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em viagem institucional à Brasília/DF, nos dias 27 a 31 de outubro de 2025, para tratar de assuntos do interesse do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/727/pr_144-25_-.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Evento “Caminhos da Renovação” no Rio de Janeiro/RJ, no período de 17 a 19 de outubro de 2025.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/838/pr_145.25_-_rcfa_-_concede_titulo_de_cidadania_volta_redondense_a_jamyl_de_jesus_silva..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense a Jamyl de Jesus Silva.</t>
   </si>
   <si>
     <t>837</t>
@@ -3939,200 +4314,212 @@
   <si>
     <t>Concede Título de Cidadania Volta-redondense à Sônia Gomes da Silva.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/828/pr_155.25_-_jhaj_-_concede_titulo_de_cidadania_volta-redondense_a_luciana_alves.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense à Luciana Alves.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/827/pr_156.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_a_samille_simoes_parreiras_da_silva_landim.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense a Sra. Samille Simões Parreiras da Silva Landim.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>157</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/826/pr_157.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._eduardo_mufarej.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense ao Sr. Eduardo Mufarej.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>158</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/825/pr_158.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_a_oscar_ribeiro_magalhaes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense a Oscar Ribeiro Magalhães.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/824/pr_159.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_rouben_abdo_bogossian.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense a Rouben Abdo Bogossian.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/823/pr_160.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_paulo_rogerio_di_biase.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense a Paulo Rogério Di Biase.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/822/pr_161.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_a_senhora_dra._isis_rosemeri_de_oliveira_lassarote.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense a Senhora Dra. Isis Rosemeri de Oliveira Lassarote.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>162</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/821/pr_162.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_a_senhora_dra._elaine_de_fatima_nogueira_furtado_goncalves.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense a Senhora Dra. Elaine de Fátima Nogueira Furtado Gonçalves.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/820/pr_163.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_jose_adriano_de_oliveira..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense a José Adriano de Oliveira.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/819/pr_164.25_-_ecq_-_concede_medalha_getulio_vargas_de_merito_legislativo_de_volta_redonda_a_alex_ribeiro_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Alex Ribeiro da Silva.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>165</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/753/pr_165.25_-_md_-_altera_a_letra_h_do_artigo_35_e_os_itens_3_e_6_e_as_fichas_descritivas_dos_cargos_de_provimento_efetivo.pdf</t>
   </si>
   <si>
     <t>Altera a letra “h” do artigo 35 e os itens 3 e 6 e as fichas descritivas dos Cargos de Provimento Efetivo de Carreira e Classe Inicial constantes do anexo IV da Resolução 5.430/2022.</t>
   </si>
   <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1278º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 11 a 15 de novembro de 2025.</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>Estabelece a participação da Câmara Municipal de Volta Redonda na delegação brasileira para a COP30 - Conferência das Partes (Conference of the Parties) e na reunião anual dos países signatários da Convenção-Quadro das Nações Unidas sobre Mudança do Clima (UNFCCC) no período de 07 a 15 de novembro, em Brasília/DF.</t>
+  </si>
+  <si>
     <t>873</t>
   </si>
   <si>
-    <t>168</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/873/pr_168.25_-_1280o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_no_rio_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1280º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, no Rio de Janeiro/RJ, no período de 25 a 29 de novembro de 2025.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/797/pr_169.25_-_vom_-_dispoe_a_camara_municipal_de_volta_redonda_a_criacao_de_homenagem_anual_dos_profissionais_da_guarda_municipal_e_ordem_publica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria o Diploma “Guarda Municipal Luiz Teixeira”, homenageando profissionais que atuam na Segurança Pública do Município de Volta Redonda.</t>
   </si>
   <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>Dispõe a Câmara Municipal de Volta Redonda a criação de homenagem anual dos profissionais motoristas, e dá outras providências.</t>
+  </si>
+  <si>
     <t>862</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/862/pr_171.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_comandante_geral_coronel_pm_marcelo_de_menezes_nogueira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense ao Senhor Comandante Geral Coronel PM Marcelo de Menezes Nogueira.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/805/pr_172.25_-_cpd_-_cria_o_diploma_senhor_isidorio_ribeiro_para_homenagear_as_servidoras_e_servidores_publicos_da_politica_municipal_de_assistencia_social_de_volta_redonda.pdf</t>
   </si>
   <si>
     <t>Cria o Diploma Senhor Isidorio Ribeiro para homenagear as servidoras e servidores públicos da Política Municipal de Assistência Social de Volta Redonda.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>Cria a Medalha do Mérito "Crescimento e Desenvolvimento de Volta Redonda".</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/804/pr_175.25_-_revisa_integralmente_e_atualiza_o_regimento_interno_da_camara_municipal_de_volta_redondarj..pdf</t>
   </si>
   <si>
     <t>Revisa integralmente e atualiza o Regimento Interno da Câmara Municipal de Volta Redonda/RJ.</t>
   </si>
   <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>Declara o memorial do Legislativo Fuede Namen Cury como patrimônio cultural imaterial da Câmara Municipal de Volta Redonda.</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>Altera o anexo único a que se refere o artigo 6º da resolução nº 2.967/2006</t>
+  </si>
+  <si>
     <t>863</t>
   </si>
   <si>
-    <t>178</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/863/pr_178.25_-_1284o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1284º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo, no período de 16 a 20 de dezembro de 2025.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/814/pr_179.25.pdf</t>
   </si>
   <si>
     <t>Cria Medalha do Mérito Policial Atílio Avelar Grégio.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1278º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 11 a 15 novembro de 2025.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>MSG</t>
@@ -4206,80 +4593,92 @@
   <si>
     <t>Dispõe sobre a reorganização do Conselho Municipal de Educação de Volta Redonda, e revoga a  Deliberação nº 1.285, de 16 de maio de 1975.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/398/009.pdf</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/399/010.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos Servidores Públicos da Administração Municipal Direta, aos subsídios da Lei Municipal nº 5.753, às Autarquias, Fundações e Empresas Públicas, Sociedade de Economia Mista, Inativos, Pensionistas e dá outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/400/011.pdf</t>
   </si>
   <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial.</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
     <t>421</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/421/014.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/451/msg_15.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece os casos de contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, nos termos do inciso IX, do artigo 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/422/016.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial, e revoga a Lei Municipal nº 6.556/2025.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/423/017.pdf</t>
   </si>
   <si>
+    <t>1135</t>
+  </si>
+  <si>
     <t>434</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/434/mensagem_25.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/435/020.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/436/021.pdf</t>
   </si>
   <si>
     <t>Denomina de "Paulo Afonso de Paiva Arantes" o Hospital Veterinário de Volta Redonda.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/443/022.pdf</t>
@@ -4389,71 +4788,83 @@
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/521/035.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 5.999 de 10 de junho de 2022.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/537/036.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/538/037.pdf</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/539/038.pdf</t>
   </si>
   <si>
+    <t>1134</t>
+  </si>
+  <si>
     <t>540</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/540/070.pdf</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/541/041.pdf</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/548/042.pdf</t>
   </si>
   <si>
     <t>Acresce os parágrafos 1º, 2º e 3º ao artigo 4º da Lei Municipal nº 6.540 de 07 de janeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>Institui o programa de demissão voluntária - PDV no âmbito do Município de Volta Redonda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1132</t>
+  </si>
+  <si>
     <t>556</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/556/msg_045.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/557/msg_047.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/565/048.pdf</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/564/049_-_anexo_unico.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetar e alienar a área pública no município de Volta Redonda, situada entre as Ruas 12, 21-B, 23 e Avenida dos Trabalhdores, no Bairro Vila Santa Cecília.</t>
@@ -4693,53 +5104,50 @@
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/808/082.pdf</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/809/083.pdf</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/812/084.pdf</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/815/085.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Cessão de Uso de Bem Imóvel, a título gratuito, com a Fundação Anita Mantuano de Artes do Estado do Rio de Janeiro – FUNARJ, e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
-  </si>
-[...1 lines deleted...]
-    <t>86</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/811/086.pdf</t>
   </si>
   <si>
     <t>Cria cargo na Fundação Educacional de Volta Redonda – FEVRE, e dá outras providências.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/840/087.pdf</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/841/088.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Volta Redonda com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9 de setembro de 2025.</t>
   </si>
   <si>
     <t>842</t>
   </si>
@@ -5124,56 +5532,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/388/pl012025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/389/pl022025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/401/pl_003.25_-_glk_-_proibe_a_fabricacao_a_comercializacao_e_a_distribuicao_de_armas_simuladas_que_disparam_bolinhas_de_gel_no_ambito_do_municipio_volta_redonda_e_da_outras_provid.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/402/pl_004.25_-_glk_-_dispoe_sobre_a_garantia_do_cartao_de_estacionamento_para_pessoas_com_transtorno_do_espectro_autista_tea_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/403/pl_005.25_-_vom_-_dispoe_sobre_a_orbigatoriedade_de_distribuicao_de_agua_a_todos_os_funcionarios_do_municipio_que_prestam_servicos_de_varricao_capina_rocada_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/404/pl_006.25_-_vom_-_autoriza_o_poder_executivo_a_consentir_que_os_profissionais_de_engenharia_e_arquitetura_que_estiverem_contratados_e_ou_concursados_pelo_municipio_possam_exerc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/405/pl_007.25_-_rtc_-_proibe_a_contratacao_de_shows_artistas_e_eventos_abeetos_ao_publico_infantojuvenil_que_envolvam_no_decorrer_da_apresentacao_expressao_de_apologia_ao_crime_o.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/406/pl_008.25_-_rcmf_-_dispoe_sobre_a_obrigatoriedade_da_realizacao_de_audiencias_publicas_em_horario_aecssivel_a_populacao_com_previa_divulgacao_e_acessibilidade_adequada_e_da_ou.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/409/pl_011.25_-_rcfa_-_altera_dispositivos_da_lei_municipal_n_2.395_de_19_de_fevereiro_de_1989_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/412/pl_014.25_-_wmc_-_autoriza_o_chefe_do_poder_executivo_municipal_de_volta_redonda_a_implantar_uma_capela_mortuaria_no_bairro_santo_agostinho..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/413/pl_015.25_-_gkl_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda_-_saaevr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/414/pl_016.25_-_rtc_-_dispoe_sobre_a_permissao_da_terapia_assistida_por_animais_em_hospitais_publicos_no_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/415/pl17.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/416/pl_018.25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/478/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/430/pl_023.25_-_rcfa_-_autoriza_a_implementacao_de_um_novo_modelo_de_transporte_publico_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/431/pl_024.25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/432/pl_025.25_-_rcfa_-_dispoe_sobre_a_criacao_e_delimitacao_oficial_do_bairro__parque_do_contorno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/424/pl02622.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/429/pl027.25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/447/pl_029.25_-_gs_-_denomina_de_pedro_lucas_dos_santos_a_praca_localizada_na_rua_edson_pedro_s.n_bairro_nova_primavera.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/441/pl_030.2025_-_ba_-_obriga_os_hipermercados_e_supermercados_a_adaptarem_5_cinco_por_cento_de_seus_carrinhos_de_compras_as_pessoas_com_deficiencia_ou_com_mobilidade_reduzida..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/440/pl_031.25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/448/pl_032.25_-_rtc_-_acrescenta_paragrafo_unico_ao_art._1o_da_lei_municipal_no_6.293_de_20_de_outubro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/493/pl_034.25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/494/pl_035.25_-_rcfa_-_da_o_nome_de_recanto_do_braga_a_praca_localizada_na_esquina_das_ruas_310_e_315_no_bairro_sessenta_no_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/449/pl_037.25_-_md_-_concede_reajuste_aos_servidores_publicos_efetivos_do_poder_publico_legislativo_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/495/pl_038.25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/496/0392025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/514/pl_041.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/498/pl_042.25_-_sc_-_altera_a_redacao_do_artigo_1o_da_lei_municipal_no_2.966_de_outubro_de_1993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/497/pl_043.2025_-_sc_-_institui_no_ambito_municipal_o_dia_do_profissional_de_barbearia_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/500/pl_045.25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/501/pl_046.25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/502/pl_049.25_-denomina_escadao__marcelo_de_souza_cruz__chu_que_fica_entre_a_rua_angra_dos_reis_no_bairro_siderlandia_e_a_rua_oliveira_martins_localizada_no_bairro_belmonte.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/503/pl_050.25_-_cpd_-_emenda_dispoe_sobre_salas_de_cinema_para_criancas_e_adolescentes_com_tea..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/504/pl_051.25_-_rcfa_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_e_identificacao_da_fiacao_aerea_bem_como_a_remocao_de_fios_e_equipamentos_excedentes_e_sem_uso.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/505/pl_052.25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/486/pl_055.25_-_prx_-_dispoe_sobre_a_implantacao_do_acesso_ao_dispositivo_intrauterino_diu_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/487/pl_056.25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/506/pl_058.25_-_prx_-_institui_o_selo_empresa_amiga_do_autista_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/507/pl_059.25_-_prx_-_cria_o_programa_municipal_tempo_de_vida_de_apoio_integral_a_pessoas_com_cancer_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/508/pl_061.25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/488/pl_062.25_-_rd_-_denomina_rua_maria_da_silva_que_fica_no_antigo_condominio_atras_da_escola_estatual_acacia_amarela_no_bairro_jardim_belmonte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/472/pl_64_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/509/pl_065.25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/482/pl_066.25_-_rcfa_-_dispoe_sobre_a_autorizacao_para_o_sepultamento_de_animais_domesticos_em_imoveis_residenciais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/483/pl_067.25_-_sc_-_denomina_de_avenida_jose_de_alencar_paiva_a_avenida_a_do_bairro_acude_ii..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/489/pl_068.25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/490/pl_070.25_-_eq_-_institui_a_reserva_e_adaptacao_de_espacos_destinados_a_pessoas_com_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/528/pl_073.25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/522/pl_075.25_-_gk_-_denomina__monica_kohler_de_brito_a_area_de_lazer_localizada_na_rua_cezar_lates_no_bairro_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/526/pl_076.25_-_rcmf_-_institui_a_semana_de_conscientizacao_do_apadrinhamento_afetivo_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/525/pl077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/515/078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/516/079.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/554/pl_080.25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/549/pl_081.25_-_glk_-_institui_o_dia_do_gari_no_ambito_do_municipio_de_volta_redonda_e_a_homenagem_anual_aos_trabalhadores..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/568/pl_082.25_-_sc_-_dispoe_sobre_a_obrigatoriedade_de_criacao_de_vagas_adicionais_para_jovens_aprendizes_nas_reparticoes_publicas_da_administracao_direta_e_indireta.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/555/pl_083.25_-_sc_-_institui_no_ambito_do_municipio_de_volta_redonda_a_semana_de_conscientizacao_prevencao_e_combate_a_sifilis_e_a_sifilis_congenita.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/592/pl_085.25_-_rcfa_-_dispoe_sobre_a_proibicao_da_entrada_e_permanencia_de_animais_em_espacos_publicos_destinados_exclusivamente_ao_uso_infantil_como_pracas_publicas_quadras_de_a.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/562/pl_089.25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/857/pl_091.25_-_gs_-_denomina_de_newton_rodrigues_de_souza_o_centro_de.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/569/pl_094.25_-_pcls_-_institui_o_programa_municipal_de_fisioterapia_para_mulheres_vitimas_de_violencia_domestica_e_sexual_no_municipio_de_volta_redonda_e_da_outras_provide.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/547/pl_096.25_-_wmc_-_autoriza_o_poder_executivo_a_implantar_postos_avancados_do_saae_nas_subprefeituras_do_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/542/pl_098-25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/544/pl_099.25_-_jo_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__saae.vr.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/545/pl_100.25_-_rcfa_-_altera_o_artigo_131_da_lei_municipal_no_1415_de_1976.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/558/pl_103.25_-_eq_-_assegura_a_crianca_e_ao_adolescente_prioridade_de_vaga_em_unidade_de_ensino_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/563/pl_105.25_-_eq_-_dispoe_sobre_o_tempo_maximo_de_atendimento_para_recarga_de_cartoes_de_transporte_publico_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/570/pl_108.25_-_rcfa_-_dispoe_sobre_a_aplicacao_de_penalidade_administrativa_ao_motorista_de_aplicativo_que_recusar_o_transporte_de_pessoa_com_deficiencia_no_municipio_d.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/560/pl_111.25_-_wmc_-altera_a_redacao_do_art._2o_da_lei_municipal_n_5.044.2014_para_ampliar_as_possibilidades_de_parcerias_com_a_iniciativa_privada_visando_a_modernizacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/571/pl_112.25_-_gk_-_dispoe_sobre_o_direito_de_acesso_das_organizacoes_da_sociedade_civil_de_protecao_animal_e_do_conselho_municipal_de_protecao_e_defesa_animal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/572/pl_113.25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/567/pl_114.25_-_wsst_-_revoga_a_lei_municipal_n_5.443_de_02_de_janeiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/573/pl_115.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/561/pl_117.25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/584/pl_119.25_-_lsp_-_estabelece_o_programa_de_saude_mental_prevencao_de_depressao_e_suicidio_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/585/pl_120.25_-_lsp_-_institui_o_programa_municipal_de_apoio_psicologico_e_juridico_a_professores_e_demais_profissionais_da_rede_publica_de_ensino_que_sofrem_violencia_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/586/pl_121.25_-_lsp_-_dispoe_sobre_a_divulgacao_de_informacoes_referentes_a_politicas_publicas_programas_sociais_ou_localizacao_de_equipamentos_publicos_destinados_a_idosos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/587/pl_124.25_-_wsst_-_dispoe_sobre_a_viabilizacao_e_entrega_imediata_de_medicamentos_para_tratamento_de_sindromes_gripais_e_covid-19_nas_unidades_de_urgencia_e_emergencia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/566/pl_125.25_-__reconhece_o_estado_de_calamidade_publica_no_ambito_da_administracao_publica_financeira_da_saude_do_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/588/pl_126.25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/752/pl_127.25_-_rcmf_-_institui_o_sistema_municipal_de_bicicletas_compartilhadas_-_bike_vr_-_no_ambito_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/589/pl_128.25.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/590/pl_129.25_-_rcmf_-_atualiza_a_lei_municipal_n_5.976-2022_que_institui_o_programa_cidade_acessivel_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/591/pl_130.25_-_rcmf_-_dispoe_sobre_a_adocao_oficial_do_novo_simbolo_internacional_de_acessibilidade_no_municipio_de_volta_redonda__e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/595/pl_135.25_-_rcfa_-_dispoe_sobre_a_limpeza_rocada_drenagem_e_manutencao_de_terrenos_urbanos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/596/pl_136.25_-_glk_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/603/pl137.25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/597/pl_138.25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/598/pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche_a_ser_construida_com_recursos_do_novo_pac_selecoes_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/599/pl_140.25_-_ge_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/600/pl_141.25_-_jo_-_dispoe_sobre_a_obrigatoriedade_de_identificacao_do_remetente_em_entregas_realizadas_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/604/pl144.25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/605/pl_145.25_-_lsp_-_denomina-se_mario_jose_antunes_o_escadao_localizado_na_avenida_santa_rosa_bairro_jardim_belmonte.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/601/pl_no_147.25.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/606/pl148.25.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/614/pl_150.25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/777/pl_151.25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/778/pl_152.25_-_rcmf_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_academia_volta-redondense_de_letras_-_avl_e_institui_diretrizes_para_sua_cao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/711/pl_153.25_-_rcmf_-_reconhece_como_utilidade_publica_a_fgas_-_federacao_dos_grupos_de_autoajuda_da_sobriedade.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/611/pl_154.25_-_rcmf_-_dispoe_sobre_a_obrigatoridade_da_reciclagem_de_residuos_solidos_organicos_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/615/pl_155.25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/616/pl_156.25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/610/pl_159.25_-_rcmf_-cria_no_ambito_do_municipio_de_volta_redonda_o_selo_bar_e_restaurante_amigo_do_garcom_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/609/pl_160.25_-_rcmf_-_altera_a_denominacao_da_ponte_conhecida_como_elevado_presidente_castelo_branco_localizada_no_bairro_ponte_alta_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/608/pl_161.25-_jos_-dispoe_sobre_a_criacao_de_salas_de_acolhimento_sensorial_para_pessoas_com_transtorno_do_espectro_autista_tea_e_demais_condicoes_sensoriais_nos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/681/pl_163.25_-_rcmf_-_proibe_a_utilizacao_de_aparelhos_sonoros_sem_o_uso_de_fones_de_ouvido_no_interior_dos_veiculos_de_transporte_publico_coletivo_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/682/pl_164.25_-_jo_-_institui_o_programa_de_quitacao_alternativa_de_debitos_municipais_pqadm_que_permite_a_compensacao_de_dividas_tributarias_de_pessoas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/779/pl_167.25_-_jos_-dispoe_sobre_a_instalacao_de_fraldarios_adaptados_em_estabelecimentos_publicos_e_privados_de_grande_circulacao_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/693/pl_169.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_nas_escolas_da_rede_publica_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/744/pl_170.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_entre_profissionais_da_educacao_e_apoio_escolar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/694/pl_171.25.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/695/pl_172.25_-_wmc_-_cria_o_estudio_municipal_de_producao_artistica_e_musical_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/696/pl_173.25_-_wmc_-_institui_o_dia_29_de_outubro_como_o_dia_municipal_do_servico_de_atendimento_movel_de_urgencia_samu_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/712/pl_174.25_-_wmc_-_institui_a_lei_de_incentivo_a_producao_audiovisual_e_de_jogos_digitais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/697/pl_175.25_-_wmc_-_institui_a_semana_municipal_da_gastronomia_e_empreendedorismo_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/706/pl_176.25_-_sc_-_institui_o_ambito_municipal_o_dia_do_policial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/756/pl_179.25_-_rcfa_-_reconhece_e_integra_o_conjunto_volta_grande_iv_ao_perimetro_urbano_como_bairro_regular_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/885/brn3c2af42a0935_045110.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/745/pl_181.25-_wmc_-_denomina_de_capina_mortuaria_mario_benedito_martins_a_capela_mortuaria_a_ser_implantada_no_bairro_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/718/pl_182.25_-_rcmf_-_altera_dispositivo_da_lei_4.924_-2013_modificada_pela_lei_5.142-2015_e_5.567-2018_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/713/pl_183.25_-_lsp_-_denomina-se_jandira_dutra_de_barros_a_praca_na_estrada_nossa_senhora_da_uniao_no1201_bairro_retiro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/705/pl_185.25_-_naf_-_cria_o_dia_do_escritor_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/707/pl_186.25_-_wmc_-_atualiza_a_lei_municipal_no_6.068_de_30_de_setembro_de_2022_para_ampliar_a_obrigatoriedade_da_insercao_do_simbolo_mundial_de_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/719/pl_187.25_-_gk_-_institui_o_selo_empresa_amiga_do_aleitamento_materno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/735/pl_188.25_-_wmc_-_objetivo_institui_o_programa_municipal_de_capacitacao_profissional_e_apoio_ao_empreendedorismo_para_maes_solo_em_situacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/720/pl_189.25_-_gk_-_institui_o_programa_municipal_de_incentivo_ao_empreendedorismo_feminino_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/721/pl_193.25_-_gs_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_atividade_de_preservacao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/780/pl_194.25_-_gs_-_institui_no_calendario_oficial_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/746/pl_195.25_-_jos_-_institui_o_programa_casa_segura_voltado_a_adaptacao_do_ambiente_domestico_de_pessoas_idosas_e_pessoas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/781/pl_196.25_-_wmc_-_institui_o_programa_de_saude_integral_da_mulher_no_pos-parto_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/747/pl_197.25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/798/pl_198.25_-_wmc_-_institui_o_programa_municipal_de_incentivo_ao_esporte_de_base_de_volta_redonda_cria_o_bolsa_atleta_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/722/pl_199.25_-_jhaj_-_dispoe_sobre_a_obrigatoriedade_da_insercao_de_qr_code_nas_placas_de_identificacao_de_ruas_e_logradouros_publicos_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/725/pl_200-2025_-_jos_-_prorroga_o_prazo_para_adesao_ao_programa_de_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__-_copia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/736/pl_202.25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/724/pl_205.25_-_wmc_-_denomina_gabriel_ferreira_thome_o_parquinho_do_zoologico_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/739/pl_207.25_-_md_-_dispoe_sobre_a_concessao_de_abono_em_pecunia_aos_servidores_efetivos_e_comissionados_da_camara_municipal_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/740/pl_208.25_-_md_-_concede_reajuste_aos_servidores_comissionados_do_poder_legislativo_do_municipio_de_volta_redonda-rj..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/738/pl_209.2025_-_md_-_altera_o_artigo_2o_da_lei_5.556_de_10_de_dezembro_de_2018_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/748/pl_210.25_-_wmc_-_autoriza_o_poder_executivo_a_celebrar_convenios_termos_de_cooperacao_e_instrumentos_congeneres_com_o_detran_rj_e_demais_orgaos_estaduais_para_implantacao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/749/pl_211.25_-_jos_-_institui_o_programa_cine_inclusivo_municipal-sessoes_de_cinema_acessiveis_para_pessoas_surdas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/755/pl_212.25_-_naf_-_dispoe_sobre_a_denominacao_de_praca_sete_de_setembro_localizada_no_bairro_eucaliptal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/782/pl_213.25_-_wmc_-_institui_no_ambito_do_municipio_de_volta_redonda_o_programa_cidade_limpa_cidade_viva_com_a_realizacao_anual_do_mes_da_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/961/pl_214.25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/783/pl_215.25_-_gk_-_institui_o_programa_dinheiro_direto_na_escola_municipal_de_volta_redonda_-_pddem_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/784/pl_216.25_-_gk_-_institui_no_ambito_do_municipio_de_volta_redonda_a_campanha_setembro_neon_de_combate_a_violencia_politica_contra_a_mulher_e_por_motivacao_racial.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/785/pl_217.25_-_gs_-_denomina_rua_jose_mendes_de_alvarenga_a_rua_8_cep_27285195_localizada_no_bairro_san_remo_no_municipio_de_volta_redonda_rj..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/786/pl_218.25_-_wemc_-_dispoe_sobre_a_denominacao_centro_de_fisioterapia_julia_maria_de_jesus_o_centro_de_fisioterapia_do_bairro_santo_agostinho_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/799/pl_219.25_-_wmc_-_autoriza_o_poder_executivo_a_instituir_o_programa_seguranca_presente_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/757/pl_220.25_-_naf_-_dispoe_sobre_a_denominacao_do_posto_de_saude_localizado_na_area_externa_da_arena_esportiva_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/787/pl_221.25_-_rcfa_-_declara_a_festa_de_nossa_senhora_aparecida_na_capela_da_beira_rio_da_paroquia_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/789/pl_222.25_-_jos_-_dispoe_sobre_a_instalacao_de_cameras_de_seguranca_em_veiculos_de_transporte_escolar_publicos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/792/pl_224.25_-_rcmf_-_institui_a_campanha_maio_verde_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/793/pl_225.25_-_rcm_-_institui_o_plano_e_o_concelho_municipal_de_seguranca_publica_mediante_consulta_e_participacao_popula.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/794/pl_226.25_-_rmcf_-_institui_no_ambito_do_municipio_de_volta_redonda_o_incentivo_a_aprendizagem_do_jogo_de_xadrez.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/858/pl_227.25_-_vom_-_dispoe_o_poder_executivo_a_instituir_no_bairro_da_santa_cruz_na_cidade_de_volta_redonda-rj_uma_clinica_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/795/pl_228.25_-_rcmf_-_institui_o_abril_marrom_no_calendario_oficial_de_volta_redonda_mes_dedicado_a_conscientizacao_prevencao_e_combate.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/796/pl_229.25_-_gk_-_reconhece_a_robotica_como_esporte_de_competicao_e_de_relevancia_educacional_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/800/pl_230.25_-_jos_-_institui_o_programa_que_ensina_criancas_com_pcd_a_viver_melhor_na_cidade_destinado_a_criancas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/859/pl_231.25_-_rcfa_-_autoriza_o_poder_executivo_municipal_a_desafetar_e_a_ceder_a_titulo_de_concessao_de_uso_area_publica_localizada_no_loteamento_parque_do_contorno.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/806/pl_232.25_-_rcmf_-_institui_a_politica_municipal_de_adaptacao_climatica_nas_unidades_da_rede_municipal_de_ensino_de_volta_redonda_e_da_outras_providencias.doc.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/807/pl_233.25_-_pcls_-_dispoe_sore_a_disponibilizacao_implantacao_e_acompanhamento_do_implante_contraceptivo_subdermico_implanon_na_rede_publica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/802/pl_234.25_-_rtc_-_denomina_helio_vigorito_goncalves_o_paulista_o_ponto_de_apoio_ao_motoboy_localizado_na_avenida_adeodato_pires_no_bairro_niteroi..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/860/pl_236.25_-_rcfa_-_autoriza_a_criacao_do_polo_gastronomico_lazer_e_cultural_da_colina_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/861/pl_237.25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/875/pl_238.25_-_gk_-_institui_campanha_permanente_de_combate_ao_assedio_e_a_violencia_contra_a_mulher_em_eventos_publicos_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/872/pl_240.25_-_gk_-_dispoe_sobre_a_obrigatoriedade_de_divulgacao_de_videos_campanhas_e_pecas_institucionais_de_entidades_de_protecao_animal_declaradas_de_utilidade_publica_....pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/864/pl_241.25_-_glk_-_dispoe_sobre_o_uso_administracao_e_veiculacao_de_conteudo_nos_paineis_de_led_e.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/816/pl_242.25_-_ecq_-_inclui_no_calendario_oficial_de_eventos_do_municipio_de_volta_redonda_o_evento_mega_sul_fluminense_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/865/pl_243.25_-_wmc_-_institui_o_programa_municipal_de_fisioterapia_comunitaria_para_idosos_e_pessoas_em_vulnerabilidade_funcional.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/866/pl_244.25_-_wmc_-_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_residencia_em_gestao_publica.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/867/pl_245.25_-_wmc_-_autoriza_o_poder_executivo_municipal_a_instituir_a_politica_de_gestao_bienal_de_pessoal_e_previsibilidade_de_vacancia_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/868/pl_247.25_-_rcfa_-_dispoe_sobre_a_criacao_de_espacos_sensoriais_inclusivos_em_pracas_e_parques_publicos_do_municipio_de_volta.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/869/pl_248.25_-_gk_-_institui_o_programa_bebe_a_bordo_que_estabelece_diretrizes_para_a_oferta_de_transporte_adequado_e_humanizado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/810/pl_249.25_-__reconhece_o_estado_de_calamidade_financeira_na_saude_publica_do_municipio_de_volta_redonda_em_razao_do_cenario_epidemiologico_das_neoplasias_mali_-_copia.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/870/pl_250.25_-_rcfa_-_dispoe_sobre_o_recolhimento_e_destinacao_ambientalmente_adequada_dos_residuos_solidos_e_reciclaveis_oriundos_de_eventos_realizados_no.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/813/pl_252.25_-_wmc_-_reconhece_de_utilidade_publica_municipal_a_associacao_nacional_de_apoio_a_educacao_profissional_e_tecnologica_-_aneptec_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/459/pdl_-_glk_-_revoga_o_decreto_municipal_n_18.969_de_09_de_janeiro_de_2025_e_restabelece_o_percentual_de_60_dos_recursos_do_icms_verde_ao_fundo_municipal_de_con.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/460/pr_001_-_md_-_altera_a_resolucao_no_5.430_de_26_de_outubro_de_2022_que_trata_da_reorganizacao_e_reestruturacao_administrativa_do_seu_quadro_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/458/pr_002.25_-_cpd_-_dispoe_sobre_a_criacao_da_procuradoria_da_mulher_no_ambito_da_camara_municipal_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/461/pr_003.25_-_rd_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sonia_maria_de_oliveira_agostinho..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/462/pr_004.25_-_rcfa__-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_karolina_chokyu..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/463/pr_005.25_-_wmc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra_kelly_de_paula_da_silva..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/464/pr_006.25_-_rcmf_-_concede_a_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._denise_ferreira_de_souza_ribeiro..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/465/pr_007.25_-_glk_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_ana_octalia_vieira_torres..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/466/pr_008.25_-_rtc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_bruna_badini_de_alburqueque_vidal..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/468/pr_009.25_-_jo_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_marilia_avila_da_silveira_andrade..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/470/pr_011.25_-_lm_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._lea_aparecida_da_soledad_ananias..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/471/pr_012.25_-_naf_-concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._neusane_santos_ribeiro_freire..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/442/pr_21.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/467/pr_22.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/452/pr_24.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/453/pr_25.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/455/pr262025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/523/pr_28.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/524/pr_29.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/536/pr302025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/551/pr_031.25_-_glk_-_cria_o_diploma_professora_therezinha_dos_santos_goncalves_assumpcao_homenageando_profissionais_que_atuam_pela_promocao_da_educacao_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/553/pr_032-25_-_viagem_a_brasilia_-_dinho.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/552/pr_033-25_-_1260o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/550/pr_034.25_-_glk_-_cria_no_ambito_da_municipal_da_camara_municipal_de_volta_municipal_de_redonda_a_homenagem_anual_aos_trabalhadores_da_limpeza_urbana_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/619/pr_035.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_dra._juliana_montes_marotti_leite.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/618/pr_036.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_carlos_roberto_ferreira.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/617/pr_037.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_heitor_favieri_neto.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/621/pr_038.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_luzia_pinto_suhett_tito.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/624/pr_039.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._vinicius_dos_santos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/623/pr_040.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._flavio_roberto_goncalves_toniolo..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/620/pr_041.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._flavio_lerner_sadcovitz.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/622/pr_042.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._lauro_mario_perdigao_schuch.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/628/pr_043.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._everaldo_pinto_ferreira..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/629/pr_044.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._silvio_dutra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/630/pr_045.25_-_naf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._itu_rocha..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/701/pr_046.25_-_naf_-_concede_titulo_de_cidadao_volta-redondense_ao_sr._laercio_jose_lopes..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/626/pr_047.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_elaine_shuqing_chokyu..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/625/pr_048.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_flavio_cautiero_horta_jardim_junior..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/627/pr_049.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_soares_ensenat..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/631/pr_050.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_odorval_dias_batalha..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/632/pr_051.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_reginaldo_aparecido_barbosa..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/633/pr_052.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_dilne_antonio_dos_santos..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/634/pr_053.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_ao_professor_francisco_jose_barcellos_sampaio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/635/pr_054.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_professora_elisa_ferreira_silva_de_alcantara.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/636/pr_055.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_ao_reverendissimo_senhor_padre_alex_de_carvalho_ferreira_soares.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/638/pr_057.25_-_pclc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._filipe_de_almeida_pereira.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/639/pr_058.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_excelentissimo_sr._prefeito_da_cidade_do_rio_de_janeiro_eduardo_da_costa_paes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/640/pr_059.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_a_dra._clarisse_pereira_dias_drumond_fortes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/641/pr_060.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_coronel_da_policia_militar_-_rj_senhor_moises_pinheiro_sardemberg.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/642/pr_061.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_bombeiro_militar_senhor_valerio_jannuzzi_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/643/pr_062.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_delegado_de_policia_civil_-_rj_doutor_vinicius_de_mello_coutinho.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/644/pr_064.25_-_ram_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_leonardo_nogueira.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/645/pr_065.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_gabriel_arantes_do_nascimento_felinto_cidade_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/578/pr_066-25_-_md_-_viagem_a_brasilia_-_paulinho_rx_-_copia.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/577/pr_067-25_-_1263o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/646/pr_068.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_geraldo_vida..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/733/pr_069-25_-_1276o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_manaus.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/647/pr_070.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_silvino_gandos_bouzan..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/648/pr_071.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_abimailton_pratti_da_silva..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/649/pr_072.25_-_lsp_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_capitao_rafhael_almeida.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/651/pr_074.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_amauri_pego_mendonca..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/652/pr_075.25_-_gk_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._valdenir_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/653/pr_076.25_-_gk_-_concede_medalha_getulio_vargas_do_merito_legislativo_a_sociedade_volta-redondense_de_protecao_aos_animais_spa__vr.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/654/pr_078.25_-_rcfa_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_fernando_carlos_pinheiro_cardoso.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/655/pr_079.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._romilda_collistet_de_miranda..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/656/pr_080.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_das_gracas_claudino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/657/pr_081.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr_felipe_delgado_santos.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/658/pr_082.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr._marcus_vinicius_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/659/pr_083.25_-_pcls_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_caio_antonio_mello_souza..pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/660/pr_084.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._reinaldo_couri_nogueira.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/661/pr_085.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._eduardo_da_costa_paes.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/662/pr_087.25_-_wmc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_professor_gustavo_de_paiva_silva.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/663/pr_088.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_jayber_jose_godoy_soares_junior.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/664/pr_089.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._deputada_federal_benedita_souza_da_silva_sampaio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/665/pr_090.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_ribeiro_martins.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/666/pr_091.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a__rosane_marques_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/667/pr_092.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_deputad_federal_hugo_leal_melo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/668/pr_093.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._gustavo_lopes..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/669/pr_094.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_caio_larcher_maximiano.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/670/pr_095.25_-_sc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_nivaldo_jose_dos_santos_filho.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/672/pr_097.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_ricardo_monnerat_celes..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/593/pr_098.25_-_jhaj_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_edson_albertassi.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/673/pr_099.25_-_cpd_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_laura_monteza_de_souza_carneiro..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/674/pr_100.25_-_pdr-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_thierry_farias_serejo_junior..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/675/pr_101.25_-_eq_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_da_silva_quinto.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/676/pr_102.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_anderson_lopes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/677/pr_103.25_-_rcfa_-_concede_a_medalha_getulio_vargas_do_merito_lesgislativo_de_volts_redonda_a_douglas_ruas_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/678/pr_104.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_adelia_mezzabarba_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/679/pr_105.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_luiz_antonio_furlani_filho.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/680/pr_106-25_-_md_-_viagem_a_brasilia_-_gisele_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/699/pr_107-25_-_md_-_viagem_a_brasilia_-_gisele.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/698/pr_109.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_isaac_miguel_dos_anjos..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/683/pr_110.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/690/pr_111.25_-_curso_de_capacitacao_insper_-_raone.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/607/pr_112.25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/691/pr_113.25_-_md_-_aprova_a_proposta_orcamentaria_do_fundo_especial_da_camara_municipal_de_volta_redonda_-_fecmvr.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/689/pr_114.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/688/pr_115.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_foz_do_iguacu.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/765/pr_116.25_-_gk_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._vera_lucia_goncalves..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/766/pr_117.25_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._leonardo_gomes_lente..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/769/pr_118.25_-_jos_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._perla_soares_moura..pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/767/pr_119.25_-_rcmf_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._rangel_venancio_macedo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/771/pr_120.25_-_pcls_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._luiz_felipe_vieira_barros..pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/770/pr_121.25_-_jo_-_concede_medalha_professor_paulo_camargo_de_melo_a_bruna_fernandes_vitorino..pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/775/pr_122.25_-_lsp_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._roberta_mendes..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/768/pr_123.25_-_sc_-_concede_medalha_professor_paulo_camargo_de_melo_a_melissa_xavier_batalha.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/764/pr_124.25_-_ge_-concede_medalha_professor_paulo_camargo_de_melo_a_brenda_da_silva_cordeiro..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/774/pr_125.25_-_jhaj_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._hygor_dias_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/761/pr_126.25_-_cpd_-_concede_medalha_professor_paulo_camargo_de_melo_a_lidiene_dos_santos_venancio..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/758/pr_127.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._daniel_felipe..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/759/pr_128.25_-_eq_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._fernando_cariello_brandao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/760/pr_129.25_-_rcfa_-_concede_medalha_professor_paulo_camargo_de_melo_a_william_gabriel_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/773/pr_130.25_-_rd_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._amanda_martins_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/762/pr_131.25_-_ram_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._cristiane_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/772/pr_132.25_-_wmc_-_concede_medalha_professor_paulo_camargo_de_melo_a_professora_lucia_helena_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/776/pr_133.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_ao_ministro_andre_mendonca.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/763/pr_134.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_a_matheus_moreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/728/pr_135-25_-_md_-__cria_comissao_especial_para_proceder_a_reforma_e_atualizacao_do_regimento_interno_desta_casa._.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/734/pr_136-25_-_viagem_a_fortaleza_-_dinho.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/730/pr_137_-_md_-_dispoe_sobre_a_utilizacao_de_assinaturas_eletronicas_nos_contratos_atos_e_documentos_administrativos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/729/pr_138_-_md_-_cria_a_escola_do_legislativo_pedro_raymundo_de_magalhaes_no_ambito_da_camara_municipal_de_volta_redondarj_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/737/pr_139-25_-_curso_teoria_e_pratica_do_planejamento_da_contratacao_-_rodrigo_furtado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/923/pr_140.25.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/732/pr_141.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/731/pr_142-25_-_viagem_a_brasilia_-_dure_e_avila.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/726/pr_143-25_-_viagem_a_brasilia_-_paulinho_rx.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/727/pr_144-25_-.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/838/pr_145.25_-_rcfa_-_concede_titulo_de_cidadania_volta_redondense_a_jamyl_de_jesus_silva..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/837/pr_146.25-_naf_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_arbex.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/836/pr_147.25_-_cpd_-_concede_a_entrega_de_titulo_de_cidadania_volta-redondense_a_geraldo_vida.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/835/pr_148.25_-_wsst_-_concede_titulo_de_cidadania_volta-redondense_a_robson_tomaz_vargas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/834/pr_149.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_a_jose_augusto_de_oliveira_huguenin.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/833/pr_150.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_deputado_estadual_andre_correa.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/832/pr_151.25_-_ssc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr.__andre_de_assis.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/831/pr_152.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_a_sra_maria_celia_de_lima_pereira.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/830/pr_153.25_-_jo_-_concede_titulo_de_cidadania_volta-redondense_a_marcio_leandro_figueiredo_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/829/pr_154.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_a_sonia_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/828/pr_155.25_-_jhaj_-_concede_titulo_de_cidadania_volta-redondense_a_luciana_alves.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/827/pr_156.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_a_samille_simoes_parreiras_da_silva_landim.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/826/pr_157.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._eduardo_mufarej.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/825/pr_158.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_a_oscar_ribeiro_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/824/pr_159.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_rouben_abdo_bogossian.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/823/pr_160.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_paulo_rogerio_di_biase.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/822/pr_161.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_a_senhora_dra._isis_rosemeri_de_oliveira_lassarote.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/821/pr_162.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_a_senhora_dra._elaine_de_fatima_nogueira_furtado_goncalves.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/820/pr_163.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_jose_adriano_de_oliveira..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/819/pr_164.25_-_ecq_-_concede_medalha_getulio_vargas_de_merito_legislativo_de_volta_redonda_a_alex_ribeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/753/pr_165.25_-_md_-_altera_a_letra_h_do_artigo_35_e_os_itens_3_e_6_e_as_fichas_descritivas_dos_cargos_de_provimento_efetivo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/873/pr_168.25_-_1280o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_no_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/797/pr_169.25_-_vom_-_dispoe_a_camara_municipal_de_volta_redonda_a_criacao_de_homenagem_anual_dos_profissionais_da_guarda_municipal_e_ordem_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/862/pr_171.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_comandante_geral_coronel_pm_marcelo_de_menezes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/805/pr_172.25_-_cpd_-_cria_o_diploma_senhor_isidorio_ribeiro_para_homenagear_as_servidoras_e_servidores_publicos_da_politica_municipal_de_assistencia_social_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/804/pr_175.25_-_revisa_integralmente_e_atualiza_o_regimento_interno_da_camara_municipal_de_volta_redondarj..pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/863/pr_178.25_-_1284o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/814/pr_179.25.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/391/001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/392/002.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/393/003.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/394/004.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/437/005.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/395/006.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/396/007.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/397/008.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/398/009.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/399/010.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/400/011.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/421/014.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/451/msg_15.2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/422/016.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/423/017.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/434/mensagem_25.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/435/020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/436/021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/443/022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/438/023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/450/msg_24.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/445/25.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/520/026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/479/027.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/480/028.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/454/029.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/491/030.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/519/031.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/492/032.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/485/033_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/481/034.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/521/035.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/537/036.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/538/037.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/539/038.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/540/070.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/541/041.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/548/042.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/556/msg_045.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/557/msg_047.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/565/048.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/564/049_-_anexo_unico.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/579/050.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/580/051.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/581/052.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/582/053.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/602/054.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/583/055.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/687/056.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/686/057.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/612/058.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/613/059.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/684/mensagem_060.25.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/704/061.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/708/062_alterada.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/703/063.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/702/064.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/791/mensagem_065.25_-_altera_a_lei_municipal_no_5.748_de_29_de_outubro_de_2020_que_institui_o_regulamento_disciplinar_da_guarda_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/715/066.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/716/067.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/723/068.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/709/069.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/788/070.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/717/071.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/710/072.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/714/073.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/741/074.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/742/075.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/743/076.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/754/mensagem_077.25_-_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/790/mensagem_079.25.pdf_institui_a_politica_municipal_da_juventude_.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/803/mensagem_080.25.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/801/mensagem_081.25.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/808/082.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/809/083.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/812/084.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/815/085.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/811/086.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/840/087.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/841/088.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/842/089.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/843/brn3c2af4967250_071987.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/844/brn3c2af4967250_071997.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/845/brn3c2af4967250_072005.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/685/substitutivo_total_ao_pl_085.25_-_rcfa_-_delimita_a_entrada_de_animais_em_areas_de_areia_das_pracas_publicas_do_municipio_de_vr.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/692/substitutivo_total_ao_pl_126.25_-_cpd_-_dispoe_sobre_a_reserva_fde_vagas_de_estacionamento_para_gestantes_e.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/750/substitutivo_total_ao_pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/388/pl012025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/389/pl022025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/401/pl_003.25_-_glk_-_proibe_a_fabricacao_a_comercializacao_e_a_distribuicao_de_armas_simuladas_que_disparam_bolinhas_de_gel_no_ambito_do_municipio_volta_redonda_e_da_outras_provid.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/402/pl_004.25_-_glk_-_dispoe_sobre_a_garantia_do_cartao_de_estacionamento_para_pessoas_com_transtorno_do_espectro_autista_tea_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/403/pl_005.25_-_vom_-_dispoe_sobre_a_orbigatoriedade_de_distribuicao_de_agua_a_todos_os_funcionarios_do_municipio_que_prestam_servicos_de_varricao_capina_rocada_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/404/pl_006.25_-_vom_-_autoriza_o_poder_executivo_a_consentir_que_os_profissionais_de_engenharia_e_arquitetura_que_estiverem_contratados_e_ou_concursados_pelo_municipio_possam_exerc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/405/pl_007.25_-_rtc_-_proibe_a_contratacao_de_shows_artistas_e_eventos_abeetos_ao_publico_infantojuvenil_que_envolvam_no_decorrer_da_apresentacao_expressao_de_apologia_ao_crime_o.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/406/pl_008.25_-_rcmf_-_dispoe_sobre_a_obrigatoriedade_da_realizacao_de_audiencias_publicas_em_horario_aecssivel_a_populacao_com_previa_divulgacao_e_acessibilidade_adequada_e_da_ou.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/409/pl_011.25_-_rcfa_-_altera_dispositivos_da_lei_municipal_n_2.395_de_19_de_fevereiro_de_1989_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/412/pl_014.25_-_wmc_-_autoriza_o_chefe_do_poder_executivo_municipal_de_volta_redonda_a_implantar_uma_capela_mortuaria_no_bairro_santo_agostinho..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/413/pl_015.25_-_gkl_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda_-_saaevr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/414/pl_016.25_-_rtc_-_dispoe_sobre_a_permissao_da_terapia_assistida_por_animais_em_hospitais_publicos_no_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/415/pl17.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/416/pl_018.25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/478/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/430/pl_023.25_-_rcfa_-_autoriza_a_implementacao_de_um_novo_modelo_de_transporte_publico_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/431/pl_024.25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/432/pl_025.25_-_rcfa_-_dispoe_sobre_a_criacao_e_delimitacao_oficial_do_bairro__parque_do_contorno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/424/pl02622.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/429/pl027.25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/447/pl_029.25_-_gs_-_denomina_de_pedro_lucas_dos_santos_a_praca_localizada_na_rua_edson_pedro_s.n_bairro_nova_primavera.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/441/pl_030.2025_-_ba_-_obriga_os_hipermercados_e_supermercados_a_adaptarem_5_cinco_por_cento_de_seus_carrinhos_de_compras_as_pessoas_com_deficiencia_ou_com_mobilidade_reduzida..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/440/pl_031.25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/448/pl_032.25_-_rtc_-_acrescenta_paragrafo_unico_ao_art._1o_da_lei_municipal_no_6.293_de_20_de_outubro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/493/pl_034.25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/494/pl_035.25_-_rcfa_-_da_o_nome_de_recanto_do_braga_a_praca_localizada_na_esquina_das_ruas_310_e_315_no_bairro_sessenta_no_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/449/pl_037.25_-_md_-_concede_reajuste_aos_servidores_publicos_efetivos_do_poder_publico_legislativo_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/495/pl_038.25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/496/0392025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/514/pl_041.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/498/pl_042.25_-_sc_-_altera_a_redacao_do_artigo_1o_da_lei_municipal_no_2.966_de_outubro_de_1993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/497/pl_043.2025_-_sc_-_institui_no_ambito_municipal_o_dia_do_profissional_de_barbearia_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/500/pl_045.25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/501/pl_046.25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/502/pl_049.25_-denomina_escadao__marcelo_de_souza_cruz__chu_que_fica_entre_a_rua_angra_dos_reis_no_bairro_siderlandia_e_a_rua_oliveira_martins_localizada_no_bairro_belmonte.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/503/pl_050.25_-_cpd_-_emenda_dispoe_sobre_salas_de_cinema_para_criancas_e_adolescentes_com_tea..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/504/pl_051.25_-_rcfa_-_dispoe_sobre_a_obrigatoriedade_de_alinhamento_e_identificacao_da_fiacao_aerea_bem_como_a_remocao_de_fios_e_equipamentos_excedentes_e_sem_uso.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/505/pl_052.25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/486/pl_055.25_-_prx_-_dispoe_sobre_a_implantacao_do_acesso_ao_dispositivo_intrauterino_diu_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/487/pl_056.25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/506/pl_058.25_-_prx_-_institui_o_selo_empresa_amiga_do_autista_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/507/pl_059.25_-_prx_-_cria_o_programa_municipal_tempo_de_vida_de_apoio_integral_a_pessoas_com_cancer_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/508/pl_061.25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/488/pl_062.25_-_rd_-_denomina_rua_maria_da_silva_que_fica_no_antigo_condominio_atras_da_escola_estatual_acacia_amarela_no_bairro_jardim_belmonte.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/472/pl_64_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/509/pl_065.25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/482/pl_066.25_-_rcfa_-_dispoe_sobre_a_autorizacao_para_o_sepultamento_de_animais_domesticos_em_imoveis_residenciais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/483/pl_067.25_-_sc_-_denomina_de_avenida_jose_de_alencar_paiva_a_avenida_a_do_bairro_acude_ii..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/489/pl_068.25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/490/pl_070.25_-_eq_-_institui_a_reserva_e_adaptacao_de_espacos_destinados_a_pessoas_com_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/528/pl_073.25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/522/pl_075.25_-_gk_-_denomina__monica_kohler_de_brito_a_area_de_lazer_localizada_na_rua_cezar_lates_no_bairro_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/526/pl_076.25_-_rcmf_-_institui_a_semana_de_conscientizacao_do_apadrinhamento_afetivo_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/525/pl077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/515/078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/516/079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/554/pl_080.25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/549/pl_081.25_-_glk_-_institui_o_dia_do_gari_no_ambito_do_municipio_de_volta_redonda_e_a_homenagem_anual_aos_trabalhadores..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/568/pl_082.25_-_sc_-_dispoe_sobre_a_obrigatoriedade_de_criacao_de_vagas_adicionais_para_jovens_aprendizes_nas_reparticoes_publicas_da_administracao_direta_e_indireta.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/555/pl_083.25_-_sc_-_institui_no_ambito_do_municipio_de_volta_redonda_a_semana_de_conscientizacao_prevencao_e_combate_a_sifilis_e_a_sifilis_congenita.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/592/pl_085.25_-_rcfa_-_dispoe_sobre_a_proibicao_da_entrada_e_permanencia_de_animais_em_espacos_publicos_destinados_exclusivamente_ao_uso_infantil_como_pracas_publicas_quadras_de_a.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/562/pl_089.25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/857/pl_091.25_-_gs_-_denomina_de_newton_rodrigues_de_souza_o_centro_de.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/569/pl_094.25_-_pcls_-_institui_o_programa_municipal_de_fisioterapia_para_mulheres_vitimas_de_violencia_domestica_e_sexual_no_municipio_de_volta_redonda_e_da_outras_provide.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/547/pl_096.25_-_wmc_-_autoriza_o_poder_executivo_a_implantar_postos_avancados_do_saae_nas_subprefeituras_do_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/542/pl_098-25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/544/pl_099.25_-_jo_-_dispoe_sobre_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__saae.vr.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/545/pl_100.25_-_rcfa_-_altera_o_artigo_131_da_lei_municipal_no_1415_de_1976.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/558/pl_103.25_-_eq_-_assegura_a_crianca_e_ao_adolescente_prioridade_de_vaga_em_unidade_de_ensino_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/563/pl_105.25_-_eq_-_dispoe_sobre_o_tempo_maximo_de_atendimento_para_recarga_de_cartoes_de_transporte_publico_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/570/pl_108.25_-_rcfa_-_dispoe_sobre_a_aplicacao_de_penalidade_administrativa_ao_motorista_de_aplicativo_que_recusar_o_transporte_de_pessoa_com_deficiencia_no_municipio_d.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/560/pl_111.25_-_wmc_-altera_a_redacao_do_art._2o_da_lei_municipal_n_5.044.2014_para_ampliar_as_possibilidades_de_parcerias_com_a_iniciativa_privada_visando_a_modernizacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/571/pl_112.25_-_gk_-_dispoe_sobre_o_direito_de_acesso_das_organizacoes_da_sociedade_civil_de_protecao_animal_e_do_conselho_municipal_de_protecao_e_defesa_animal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/572/pl_113.25.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/567/pl_114.25_-_wsst_-_revoga_a_lei_municipal_n_5.443_de_02_de_janeiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/573/pl_115.25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/561/pl_117.25.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/584/pl_119.25_-_lsp_-_estabelece_o_programa_de_saude_mental_prevencao_de_depressao_e_suicidio_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/585/pl_120.25_-_lsp_-_institui_o_programa_municipal_de_apoio_psicologico_e_juridico_a_professores_e_demais_profissionais_da_rede_publica_de_ensino_que_sofrem_violencia_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/586/pl_121.25_-_lsp_-_dispoe_sobre_a_divulgacao_de_informacoes_referentes_a_politicas_publicas_programas_sociais_ou_localizacao_de_equipamentos_publicos_destinados_a_idosos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/587/pl_124.25_-_wsst_-_dispoe_sobre_a_viabilizacao_e_entrega_imediata_de_medicamentos_para_tratamento_de_sindromes_gripais_e_covid-19_nas_unidades_de_urgencia_e_emergencia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/566/pl_125.25_-__reconhece_o_estado_de_calamidade_publica_no_ambito_da_administracao_publica_financeira_da_saude_do_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/588/pl_126.25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/752/pl_127.25_-_rcmf_-_institui_o_sistema_municipal_de_bicicletas_compartilhadas_-_bike_vr_-_no_ambito_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/589/pl_128.25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/590/pl_129.25_-_rcmf_-_atualiza_a_lei_municipal_n_5.976-2022_que_institui_o_programa_cidade_acessivel_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/591/pl_130.25_-_rcmf_-_dispoe_sobre_a_adocao_oficial_do_novo_simbolo_internacional_de_acessibilidade_no_municipio_de_volta_redonda__e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/595/pl_135.25_-_rcfa_-_dispoe_sobre_a_limpeza_rocada_drenagem_e_manutencao_de_terrenos_urbanos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/596/pl_136.25_-_glk_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/603/pl137.25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/597/pl_138.25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/598/pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche_a_ser_construida_com_recursos_do_novo_pac_selecoes_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/599/pl_140.25_-_ge_-_dispoe_sobre_a_instituicao_do_dia_da_corrida_de_rua_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/600/pl_141.25_-_jo_-_dispoe_sobre_a_obrigatoriedade_de_identificacao_do_remetente_em_entregas_realizadas_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/604/pl_144.25.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/605/pl_145.25_-_lsp_-_denomina-se_mario_jose_antunes_o_escadao_localizado_na_avenida_santa_rosa_bairro_jardim_belmonte.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/1004/pl_146.25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/601/pl_no_147.25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/606/pl148.25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/614/pl_150.25.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/777/pl_151.25.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/778/pl_152.25_-_rcmf_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_academia_volta-redondense_de_letras_-_avl_e_institui_diretrizes_para_sua_cao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/711/pl_153.25_-_rcmf_-_reconhece_como_utilidade_publica_a_fgas_-_federacao_dos_grupos_de_autoajuda_da_sobriedade.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/611/pl_154.25_-_rcmf_-_dispoe_sobre_a_obrigatoridade_da_reciclagem_de_residuos_solidos_organicos_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/615/pl_155.25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/616/pl_156.25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/1077/pl_158.25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/610/pl_159.25_-_rcmf_-cria_no_ambito_do_municipio_de_volta_redonda_o_selo_bar_e_restaurante_amigo_do_garcom_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/609/pl_160.25_-_rcmf_-_altera_a_denominacao_da_ponte_conhecida_como_elevado_presidente_castelo_branco_localizada_no_bairro_ponte_alta_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/608/pl_161.25-_jos_-dispoe_sobre_a_criacao_de_salas_de_acolhimento_sensorial_para_pessoas_com_transtorno_do_espectro_autista_tea_e_demais_condicoes_sensoriais_nos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/681/pl_163.25_-_rcmf_-_proibe_a_utilizacao_de_aparelhos_sonoros_sem_o_uso_de_fones_de_ouvido_no_interior_dos_veiculos_de_transporte_publico_coletivo_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/682/pl_164.25_-_jo_-_institui_o_programa_de_quitacao_alternativa_de_debitos_municipais_pqadm_que_permite_a_compensacao_de_dividas_tributarias_de_pessoas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/779/pl_167.25_-_jos_-dispoe_sobre_a_instalacao_de_fraldarios_adaptados_em_estabelecimentos_publicos_e_privados_de_grande_circulacao_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/693/pl_169.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_nas_escolas_da_rede_publica_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/744/pl_170.25_-_wmc_-_institui_o_programa_municipal_de_prevencao_e_combate_a_depressao_e_ansiedade_entre_profissionais_da_educacao_e_apoio_escolar.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/694/pl_171.25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/695/pl_172.25_-_wmc_-_cria_o_estudio_municipal_de_producao_artistica_e_musical_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/696/pl_173.25_-_wmc_-_institui_o_dia_29_de_outubro_como_o_dia_municipal_do_servico_de_atendimento_movel_de_urgencia_samu_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/712/pl_174.25_-_wmc_-_institui_a_lei_de_incentivo_a_producao_audiovisual_e_de_jogos_digitais_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/697/pl_175.25_-_wmc_-_institui_a_semana_municipal_da_gastronomia_e_empreendedorismo_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/706/pl_176.25_-_sc_-_institui_o_ambito_municipal_o_dia_do_policial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/756/pl_179.25_-_rcfa_-_reconhece_e_integra_o_conjunto_volta_grande_iv_ao_perimetro_urbano_como_bairro_regular_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/885/brn3c2af42a0935_045110.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/745/pl_181.25-_wmc_-_denomina_de_capina_mortuaria_mario_benedito_martins_a_capela_mortuaria_a_ser_implantada_no_bairro_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/718/pl_182.25_-_rcmf_-_altera_dispositivo_da_lei_4.924_-2013_modificada_pela_lei_5.142-2015_e_5.567-2018_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/713/pl_183.25_-_lsp_-_denomina-se_jandira_dutra_de_barros_a_praca_na_estrada_nossa_senhora_da_uniao_no1201_bairro_retiro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/705/pl_185.25_-_naf_-_cria_o_dia_do_escritor_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/707/pl_186.25_-_wmc_-_atualiza_a_lei_municipal_no_6.068_de_30_de_setembro_de_2022_para_ampliar_a_obrigatoriedade_da_insercao_do_simbolo_mundial_de_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/719/pl_187.25_-_gk_-_institui_o_selo_empresa_amiga_do_aleitamento_materno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/735/pl_188.25_-_wmc_-_objetivo_institui_o_programa_municipal_de_capacitacao_profissional_e_apoio_ao_empreendedorismo_para_maes_solo_em_situacao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/720/pl_189.25_-_gk_-_institui_o_programa_municipal_de_incentivo_ao_empreendedorismo_feminino_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/721/pl_193.25_-_gs_-_reconhece_como_patrimonio_cultural_imaterial_do_municipio_de_volta_redonda_a_atividade_de_preservacao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/780/pl_194.25_-_gs_-_institui_no_calendario_oficial_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/746/pl_195.25_-_jos_-_institui_o_programa_casa_segura_voltado_a_adaptacao_do_ambiente_domestico_de_pessoas_idosas_e_pessoas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/781/pl_196.25_-_wmc_-_institui_o_programa_de_saude_integral_da_mulher_no_pos-parto_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/747/pl_197.25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/798/pl_198.25_-_wmc_-_institui_o_programa_municipal_de_incentivo_ao_esporte_de_base_de_volta_redonda_cria_o_bolsa_atleta_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/722/pl_199.25_-_jhaj_-_dispoe_sobre_a_obrigatoriedade_da_insercao_de_qr_code_nas_placas_de_identificacao_de_ruas_e_logradouros_publicos_do_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/725/pl_200-2025_-_jos_-_prorroga_o_prazo_para_adesao_ao_programa_de_parcelamento_de_creditos_de_que_e_titular_o_servico_autonomo_de_agua_e_esgoto_de_volta_redonda__-_copia.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/736/pl_202.25.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/724/pl_205.25_-_wmc_-_denomina_gabriel_ferreira_thome_o_parquinho_do_zoologico_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/739/pl_207.25_-_md_-_dispoe_sobre_a_concessao_de_abono_em_pecunia_aos_servidores_efetivos_e_comissionados_da_camara_municipal_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/740/pl_208.25_-_md_-_concede_reajuste_aos_servidores_comissionados_do_poder_legislativo_do_municipio_de_volta_redonda-rj..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/738/pl_209.2025_-_md_-_altera_o_artigo_2o_da_lei_5.556_de_10_de_dezembro_de_2018_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/748/pl_210.25_-_wmc_-_autoriza_o_poder_executivo_a_celebrar_convenios_termos_de_cooperacao_e_instrumentos_congeneres_com_o_detran_rj_e_demais_orgaos_estaduais_para_implantacao.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/749/pl_211.25_-_jos_-_institui_o_programa_cine_inclusivo_municipal-sessoes_de_cinema_acessiveis_para_pessoas_surdas.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/755/pl_212.25_-_naf_-_dispoe_sobre_a_denominacao_de_praca_sete_de_setembro_localizada_no_bairro_eucaliptal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/782/pl_213.25_-_wmc_-_institui_no_ambito_do_municipio_de_volta_redonda_o_programa_cidade_limpa_cidade_viva_com_a_realizacao_anual_do_mes_da_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/961/pl_214.25.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/783/pl_215.25_-_gk_-_institui_o_programa_dinheiro_direto_na_escola_municipal_de_volta_redonda_-_pddem_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/784/pl_216.25_-_gk_-_institui_no_ambito_do_municipio_de_volta_redonda_a_campanha_setembro_neon_de_combate_a_violencia_politica_contra_a_mulher_e_por_motivacao_racial.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/785/pl_217.25_-_gs_-_denomina_rua_jose_mendes_de_alvarenga_a_rua_8_cep_27285195_localizada_no_bairro_san_remo_no_municipio_de_volta_redonda_rj..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/786/pl_218.25_-_wemc_-_dispoe_sobre_a_denominacao_centro_de_fisioterapia_julia_maria_de_jesus_o_centro_de_fisioterapia_do_bairro_santo_agostinho_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/799/pl_219.25_-_wmc_-_autoriza_o_poder_executivo_a_instituir_o_programa_seguranca_presente_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/757/pl_220.25_-_naf_-_dispoe_sobre_a_denominacao_do_posto_de_saude_localizado_na_area_externa_da_arena_esportiva_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/787/pl_221.25_-_rcfa_-_declara_a_festa_de_nossa_senhora_aparecida_na_capela_da_beira_rio_da_paroquia_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/789/pl_222.25_-_jos_-_dispoe_sobre_a_instalacao_de_cameras_de_seguranca_em_veiculos_de_transporte_escolar_publicos_no_municipio_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/792/pl_224.25_-_rcmf_-_institui_a_campanha_maio_verde_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/793/pl_225.25_-_rcm_-_institui_o_plano_e_o_concelho_municipal_de_seguranca_publica_mediante_consulta_e_participacao_popula.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/794/pl_226.25_-_rmcf_-_institui_no_ambito_do_municipio_de_volta_redonda_o_incentivo_a_aprendizagem_do_jogo_de_xadrez.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/858/pl_227.25_-_vom_-_dispoe_o_poder_executivo_a_instituir_no_bairro_da_santa_cruz_na_cidade_de_volta_redonda-rj_uma_clinica_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/795/pl_228.25_-_rcmf_-_institui_o_abril_marrom_no_calendario_oficial_de_volta_redonda_mes_dedicado_a_conscientizacao_prevencao_e_combate.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/796/pl_229.25_-_gk_-_reconhece_a_robotica_como_esporte_de_competicao_e_de_relevancia_educacional_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/800/pl_230.25_-_jos_-_institui_o_programa_que_ensina_criancas_com_pcd_a_viver_melhor_na_cidade_destinado_a_criancas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/859/pl_231.25_-_rcfa_-_autoriza_o_poder_executivo_municipal_a_desafetar_e_a_ceder_a_titulo_de_concessao_de_uso_area_publica_localizada_no_loteamento_parque_do_contorno.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/806/pl_232.25_-_rcmf_-_institui_a_politica_municipal_de_adaptacao_climatica_nas_unidades_da_rede_municipal_de_ensino_de_volta_redonda_e_da_outras_providencias.doc.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/807/pl_233.25_-_pcls_-_dispoe_sore_a_disponibilizacao_implantacao_e_acompanhamento_do_implante_contraceptivo_subdermico_implanon_na_rede_publica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/802/pl_234.25_-_rtc_-_denomina_helio_vigorito_goncalves_o_paulista_o_ponto_de_apoio_ao_motoboy_localizado_na_avenida_adeodato_pires_no_bairro_niteroi..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/860/pl_236.25_-_rcfa_-_autoriza_a_criacao_do_polo_gastronomico_lazer_e_cultural_da_colina_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/861/pl_237.25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/875/pl_238.25_-_gk_-_institui_campanha_permanente_de_combate_ao_assedio_e_a_violencia_contra_a_mulher_em_eventos_publicos_no_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/872/pl_240.25_-_gk_-_dispoe_sobre_a_obrigatoriedade_de_divulgacao_de_videos_campanhas_e_pecas_institucionais_de_entidades_de_protecao_animal_declaradas_de_utilidade_publica_....pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/864/pl_241.25_-_glk_-_dispoe_sobre_o_uso_administracao_e_veiculacao_de_conteudo_nos_paineis_de_led_e.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/816/pl_242.25_-_ecq_-_inclui_no_calendario_oficial_de_eventos_do_municipio_de_volta_redonda_o_evento_mega_sul_fluminense_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/865/pl_243.25_-_wmc_-_institui_o_programa_municipal_de_fisioterapia_comunitaria_para_idosos_e_pessoas_em_vulnerabilidade_funcional.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/866/pl_244.25_-_wmc_-_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_residencia_em_gestao_publica.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/867/pl_245.25_-_wmc_-_autoriza_o_poder_executivo_municipal_a_instituir_a_politica_de_gestao_bienal_de_pessoal_e_previsibilidade_de_vacancia_no_municipio_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/868/pl_247.25_-_rcfa_-_dispoe_sobre_a_criacao_de_espacos_sensoriais_inclusivos_em_pracas_e_parques_publicos_do_municipio_de_volta.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/869/pl_248.25_-_gk_-_institui_o_programa_bebe_a_bordo_que_estabelece_diretrizes_para_a_oferta_de_transporte_adequado_e_humanizado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/810/pl_249.25_-__reconhece_o_estado_de_calamidade_financeira_na_saude_publica_do_municipio_de_volta_redonda_em_razao_do_cenario_epidemiologico_das_neoplasias_mali_-_copia.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/870/pl_250.25_-_rcfa_-_dispoe_sobre_o_recolhimento_e_destinacao_ambientalmente_adequada_dos_residuos_solidos_e_reciclaveis_oriundos_de_eventos_realizados_no.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/813/pl_252.25_-_wmc_-_reconhece_de_utilidade_publica_municipal_a_associacao_nacional_de_apoio_a_educacao_profissional_e_tecnologica_-_aneptec_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/459/pdl_-_glk_-_revoga_o_decreto_municipal_n_18.969_de_09_de_janeiro_de_2025_e_restabelece_o_percentual_de_60_dos_recursos_do_icms_verde_ao_fundo_municipal_de_con.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/460/pr_001_-_md_-_altera_a_resolucao_no_5.430_de_26_de_outubro_de_2022_que_trata_da_reorganizacao_e_reestruturacao_administrativa_do_seu_quadro_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/458/pr_002.25_-_cpd_-_dispoe_sobre_a_criacao_da_procuradoria_da_mulher_no_ambito_da_camara_municipal_de_volta_redonda_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/461/pr_003.25_-_rd_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sonia_maria_de_oliveira_agostinho..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/462/pr_004.25_-_rcfa__-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_karolina_chokyu..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/463/pr_005.25_-_wmc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra_kelly_de_paula_da_silva..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/464/pr_006.25_-_rcmf_-_concede_a_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._denise_ferreira_de_souza_ribeiro..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/465/pr_007.25_-_glk_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_ana_octalia_vieira_torres..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/466/pr_008.25_-_rtc_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_bruna_badini_de_alburqueque_vidal..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/468/pr_009.25_-_jo_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_marilia_avila_da_silveira_andrade..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/470/pr_011.25_-_lm_-_concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._lea_aparecida_da_soledad_ananias..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/471/pr_012.25_-_naf_-concede_medalha_de_merito_vereadora_gloria_roussim_guedes_pinto_a_sra._neusane_santos_ribeiro_freire..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/442/pr_21.2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/467/pr_22.2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/452/pr_24.2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/453/pr_25.2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/455/pr262025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/523/pr_28.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/524/pr_29.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/536/pr302025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/551/pr_031.25_-_glk_-_cria_o_diploma_professora_therezinha_dos_santos_goncalves_assumpcao_homenageando_profissionais_que_atuam_pela_promocao_da_educacao_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/553/pr_032-25_-_viagem_a_brasilia_-_dinho.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/552/pr_033-25_-_1260o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/550/pr_034.25_-_glk_-_cria_no_ambito_da_municipal_da_camara_municipal_de_volta_municipal_de_redonda_a_homenagem_anual_aos_trabalhadores_da_limpeza_urbana_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/619/pr_035.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_dra._juliana_montes_marotti_leite.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/618/pr_036.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_carlos_roberto_ferreira.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/617/pr_037.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_heitor_favieri_neto.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/621/pr_038.25_-_cpd_-_concede_titulo_de_cidadania_volta-redondense_a_luzia_pinto_suhett_tito.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/624/pr_039.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._vinicius_dos_santos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/623/pr_040.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._flavio_roberto_goncalves_toniolo..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/620/pr_041.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._flavio_lerner_sadcovitz.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/622/pr_042.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_dr._lauro_mario_perdigao_schuch.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/628/pr_043.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._everaldo_pinto_ferreira..pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/629/pr_044.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._silvio_dutra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/630/pr_045.25_-_naf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._itu_rocha..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/701/pr_046.25_-_naf_-_concede_titulo_de_cidadao_volta-redondense_ao_sr._laercio_jose_lopes..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/626/pr_047.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_elaine_shuqing_chokyu..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/625/pr_048.25_-_rcfa_-_concede_titulo_de_cidadania_volta-redondense_a_flavio_cautiero_horta_jardim_junior..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/627/pr_049.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_soares_ensenat..pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/631/pr_050.25_-_sc_-_concede_titulo_de_cidadania_volta-redondense_a_odorval_dias_batalha..pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/632/pr_051.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_reginaldo_aparecido_barbosa..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/633/pr_052.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_dilne_antonio_dos_santos..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/634/pr_053.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_ao_professor_francisco_jose_barcellos_sampaio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/635/pr_054.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_professora_elisa_ferreira_silva_de_alcantara.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/636/pr_055.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_ao_reverendissimo_senhor_padre_alex_de_carvalho_ferreira_soares.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/638/pr_057.25_-_pclc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._filipe_de_almeida_pereira.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/639/pr_058.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_excelentissimo_sr._prefeito_da_cidade_do_rio_de_janeiro_eduardo_da_costa_paes.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/640/pr_059.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_a_dra._clarisse_pereira_dias_drumond_fortes.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/641/pr_060.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_coronel_da_policia_militar_-_rj_senhor_moises_pinheiro_sardemberg.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/642/pr_061.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_bombeiro_militar_senhor_valerio_jannuzzi_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/643/pr_062.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_delegado_de_policia_civil_-_rj_doutor_vinicius_de_mello_coutinho.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/644/pr_064.25_-_ram_-_concede_titulo_de_cidadania_volta-redondense_ao_tenente_coronel_leonardo_nogueira.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/645/pr_065.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_gabriel_arantes_do_nascimento_felinto_cidade_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/578/pr_066-25_-_md_-_viagem_a_brasilia_-_paulinho_rx_-_copia.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/577/pr_067-25_-_1263o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/646/pr_068.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_geraldo_vida..pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/733/pr_069-25_-_1276o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_manaus.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/647/pr_070.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_silvino_gandos_bouzan..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/648/pr_071.25_-_jo_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_abimailton_pratti_da_silva..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/649/pr_072.25_-_lsp_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_capitao_rafhael_almeida.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/651/pr_074.25_-_jos_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_amauri_pego_mendonca..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/652/pr_075.25_-_gk_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._valdenir_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/653/pr_076.25_-_gk_-_concede_medalha_getulio_vargas_do_merito_legislativo_a_sociedade_volta-redondense_de_protecao_aos_animais_spa__vr.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/654/pr_078.25_-_rcfa_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_fernando_carlos_pinheiro_cardoso.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/655/pr_079.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._romilda_collistet_de_miranda..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/656/pr_080.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_das_gracas_claudino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/657/pr_081.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr_felipe_delgado_santos.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/658/pr_082.25_-_rtc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sr._marcus_vinicius_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/659/pr_083.25_-_pcls_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_caio_antonio_mello_souza..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/660/pr_084.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._reinaldo_couri_nogueira.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/661/pr_085.25_-_naf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._eduardo_da_costa_paes.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/662/pr_087.25_-_wmc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_professor_gustavo_de_paiva_silva.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/663/pr_088.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_jayber_jose_godoy_soares_junior.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/664/pr_089.25_-_rcmf_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_sra._deputada_federal_benedita_souza_da_silva_sampaio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/665/pr_090.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_ribeiro_martins.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/666/pr_091.25_-_ge_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a__rosane_marques_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/667/pr_092.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_deputad_federal_hugo_leal_melo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/668/pr_093.25_-_ram_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_sr._gustavo_lopes..pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/669/pr_094.25_-_md_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_caio_larcher_maximiano.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/670/pr_095.25_-_sc_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_nivaldo_jose_dos_santos_filho.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/672/pr_097.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_ricardo_monnerat_celes..pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/593/pr_098.25_-_jhaj_-concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_edson_albertassi.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/673/pr_099.25_-_cpd_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_laura_monteza_de_souza_carneiro..pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/674/pr_100.25_-_pdr-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_ao_doutor_thierry_farias_serejo_junior..pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/675/pr_101.25_-_eq_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_thiago_da_silva_quinto.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/676/pr_102.25_-_jhaj_-_concede_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_anderson_lopes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/677/pr_103.25_-_rcfa_-_concede_a_medalha_getulio_vargas_do_merito_lesgislativo_de_volts_redonda_a_douglas_ruas_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/678/pr_104.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_maria_adelia_mezzabarba_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/679/pr_105.25_-_wmc_-_concede_a_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_luiz_antonio_furlani_filho.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/680/pr_106-25_-_md_-_viagem_a_brasilia_-_gisele_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/699/pr_107-25_-_md_-_viagem_a_brasilia_-_gisele.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/698/pr_109.25_-_radc_-_medalha_getulio_vargas_do_merito_legislativo_de_volta_redonda_a_isaac_miguel_dos_anjos..pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/683/pr_110.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/690/pr_111.25_-_curso_de_capacitacao_insper_-_raone.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/607/pr_112.25.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/691/pr_113.25_-_md_-_aprova_a_proposta_orcamentaria_do_fundo_especial_da_camara_municipal_de_volta_redonda_-_fecmvr.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/689/pr_114.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/688/pr_115.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_foz_do_iguacu.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/765/pr_116.25_-_gk_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._vera_lucia_goncalves..pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/766/pr_117.25_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._leonardo_gomes_lente..pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/769/pr_118.25_-_jos_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._perla_soares_moura..pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/767/pr_119.25_-_rcmf_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._rangel_venancio_macedo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/771/pr_120.25_-_pcls_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._luiz_felipe_vieira_barros..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/770/pr_121.25_-_jo_-_concede_medalha_professor_paulo_camargo_de_melo_a_bruna_fernandes_vitorino..pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/775/pr_122.25_-_lsp_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._roberta_mendes..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/768/pr_123.25_-_sc_-_concede_medalha_professor_paulo_camargo_de_melo_a_melissa_xavier_batalha.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/764/pr_124.25_-_ge_-concede_medalha_professor_paulo_camargo_de_melo_a_brenda_da_silva_cordeiro..pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/774/pr_125.25_-_jhaj_-_concede_medalha_professor_paulo_camargo_de_melo_ao_sr._hygor_dias_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/761/pr_126.25_-_cpd_-_concede_medalha_professor_paulo_camargo_de_melo_a_lidiene_dos_santos_venancio..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/758/pr_127.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._daniel_felipe..pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/759/pr_128.25_-_eq_-_concede_a_medalha_professor_paulo_camargo_de_melo_ao_sr._fernando_cariello_brandao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/760/pr_129.25_-_rcfa_-_concede_medalha_professor_paulo_camargo_de_melo_a_william_gabriel_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/773/pr_130.25_-_rd_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._amanda_martins_goncalves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/762/pr_131.25_-_ram_-_concede_medalha_professor_paulo_camargo_de_melo_a_sra._cristiane_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/772/pr_132.25_-_wmc_-_concede_medalha_professor_paulo_camargo_de_melo_a_professora_lucia_helena_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/776/pr_133.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_ao_ministro_andre_mendonca.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/763/pr_134.25_-_md_-_concede_a_medalha_professor_paulo_camargo_de_melo_a_matheus_moreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/728/pr_135-25_-_md_-__cria_comissao_especial_para_proceder_a_reforma_e_atualizacao_do_regimento_interno_desta_casa._.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/734/pr_136-25_-_viagem_a_fortaleza_-_dinho.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/730/pr_137_-_md_-_dispoe_sobre_a_utilizacao_de_assinaturas_eletronicas_nos_contratos_atos_e_documentos_administrativos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/729/pr_138_-_md_-_cria_a_escola_do_legislativo_pedro_raymundo_de_magalhaes_no_ambito_da_camara_municipal_de_volta_redondarj_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/737/pr_139-25_-_curso_teoria_e_pratica_do_planejamento_da_contratacao_-_rodrigo_furtado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/923/pr_140.25.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/732/pr_141.25_-_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/731/pr_142-25_-_viagem_a_brasilia_-_dure_e_avila.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/726/pr_143-25_-_viagem_a_brasilia_-_paulinho_rx.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/727/pr_144-25_-.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/838/pr_145.25_-_rcfa_-_concede_titulo_de_cidadania_volta_redondense_a_jamyl_de_jesus_silva..pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/837/pr_146.25-_naf_-_concede_titulo_de_cidadania_volta-redondense_a_ricardo_arbex.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/836/pr_147.25_-_cpd_-_concede_a_entrega_de_titulo_de_cidadania_volta-redondense_a_geraldo_vida.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/835/pr_148.25_-_wsst_-_concede_titulo_de_cidadania_volta-redondense_a_robson_tomaz_vargas.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/834/pr_149.25_-_md_-_concede_titulo_de_cidadania_volta-redondense_a_jose_augusto_de_oliveira_huguenin.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/833/pr_150.25_-_pcls_-_concede_titulo_de_cidadania_volta-redondense_ao_deputado_estadual_andre_correa.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/832/pr_151.25_-_ssc_-_concede_titulo_de_cidadania_volta-redondense_ao_sr.__andre_de_assis.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/831/pr_152.25_-_radc_-_concede_titulo_de_cidadania_volta-redondense_a_sra_maria_celia_de_lima_pereira.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/830/pr_153.25_-_jo_-_concede_titulo_de_cidadania_volta-redondense_a_marcio_leandro_figueiredo_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/829/pr_154.25_-_gk_-_concede_titulo_de_cidadania_volta-redondense_a_sonia_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/828/pr_155.25_-_jhaj_-_concede_titulo_de_cidadania_volta-redondense_a_luciana_alves.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/827/pr_156.25_-_rtc_-_concede_titulo_de_cidadania_volta-redondense_a_samille_simoes_parreiras_da_silva_landim.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/826/pr_157.25_-_rcmf_-_concede_titulo_de_cidadania_volta-redondense_ao_sr._eduardo_mufarej.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/825/pr_158.25_-_gs_-_concede_titulo_de_cidadania_volta-redondense_a_oscar_ribeiro_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/824/pr_159.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_rouben_abdo_bogossian.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/823/pr_160.25_-_wmc_-_concede_titulo_de_cidadania_volta-redondense_a_paulo_rogerio_di_biase.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/822/pr_161.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_a_senhora_dra._isis_rosemeri_de_oliveira_lassarote.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/821/pr_162.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_a_senhora_dra._elaine_de_fatima_nogueira_furtado_goncalves.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/820/pr_163.25_-_jos_-_concede_titulo_de_cidadania_volta-redondense_a_jose_adriano_de_oliveira..pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/819/pr_164.25_-_ecq_-_concede_medalha_getulio_vargas_de_merito_legislativo_de_volta_redonda_a_alex_ribeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/753/pr_165.25_-_md_-_altera_a_letra_h_do_artigo_35_e_os_itens_3_e_6_e_as_fichas_descritivas_dos_cargos_de_provimento_efetivo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/873/pr_168.25_-_1280o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_no_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/797/pr_169.25_-_vom_-_dispoe_a_camara_municipal_de_volta_redonda_a_criacao_de_homenagem_anual_dos_profissionais_da_guarda_municipal_e_ordem_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/862/pr_171.25_-_ecq_-_concede_titulo_de_cidadania_volta-redondense_ao_senhor_comandante_geral_coronel_pm_marcelo_de_menezes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/805/pr_172.25_-_cpd_-_cria_o_diploma_senhor_isidorio_ribeiro_para_homenagear_as_servidoras_e_servidores_publicos_da_politica_municipal_de_assistencia_social_de_volta_redonda.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/804/pr_175.25_-_revisa_integralmente_e_atualiza_o_regimento_interno_da_camara_municipal_de_volta_redondarj..pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/863/pr_178.25_-_1284o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_em_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/814/pr_179.25.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/391/001.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/392/002.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/393/003.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/394/004.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/437/005.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/395/006.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/396/007.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/397/008.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/398/009.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/399/010.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/400/011.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/421/014.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/451/msg_15.2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/422/016.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/423/017.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/434/mensagem_25.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/435/020.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/436/021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/443/022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/438/023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/450/msg_24.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/445/25.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/520/026.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/479/027.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/480/028.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/454/029.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/491/030.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/519/031.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/492/032.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/485/033_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/481/034.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/521/035.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/537/036.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/538/037.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/539/038.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/540/070.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/541/041.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/548/042.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/556/msg_045.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/557/msg_047.2025_-_autoriza_abertura_de_credito_adicional_especial..pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/565/048.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/564/049_-_anexo_unico.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/579/050.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/580/051.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/581/052.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/582/053.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/602/054.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/583/055.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/687/056.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/686/057.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/612/058.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/613/059.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/684/mensagem_060.25.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/704/061.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/708/062_alterada.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/703/063.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/702/064.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/791/mensagem_065.25_-_altera_a_lei_municipal_no_5.748_de_29_de_outubro_de_2020_que_institui_o_regulamento_disciplinar_da_guarda_municipal_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/715/066.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/716/067.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/723/068.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/709/069.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/788/070.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/717/071.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/710/072.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/714/073.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/741/074.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/742/075.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/743/076.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/754/mensagem_077.25_-_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/790/mensagem_079.25.pdf_institui_a_politica_municipal_da_juventude_.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/803/mensagem_080.25.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/801/mensagem_081.25.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/808/082.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/809/083.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/812/084.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/815/085.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/811/086.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/840/087.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/841/088.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/842/089.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/843/brn3c2af4967250_071987.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/844/brn3c2af4967250_071997.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/845/brn3c2af4967250_072005.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/685/substitutivo_total_ao_pl_085.25_-_rcfa_-_delimita_a_entrada_de_animais_em_areas_de_areia_das_pracas_publicas_do_municipio_de_vr.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/692/substitutivo_total_ao_pl_126.25_-_cpd_-_dispoe_sobre_a_reserva_fde_vagas_de_estacionamento_para_gestantes_e.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2025/750/substitutivo_total_ao_pl_139.25_-_rcmf_-_denomina_professor_hamilton_tavares_de_medeiros_a_creche.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H462"/>
+  <dimension ref="A1:H526"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="142.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="250.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -6409,158 +6817,158 @@
       </c>
       <c r="G48" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H48" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>203</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>204</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>166</v>
+        <v>55</v>
       </c>
       <c r="G49" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H49" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>206</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>207</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>166</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="F50" t="s">
+      <c r="H50" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
         <v>212</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="G51" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="D51" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>215</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>55</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H52" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>220</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>55</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>221</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H53" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>223</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>224</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>63</v>
       </c>
       <c r="G54" s="1" t="s">
@@ -6568,10633 +6976,12288 @@
       </c>
       <c r="H54" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>226</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>227</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>63</v>
       </c>
       <c r="G55" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H55" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>229</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>63</v>
       </c>
       <c r="G56" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H56" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>233</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>63</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>51</v>
+        <v>235</v>
       </c>
       <c r="H57" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>237</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>238</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>63</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H58" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>63</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H59" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>244</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>63</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>51</v>
+        <v>246</v>
       </c>
       <c r="H60" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>248</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>249</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>63</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H61" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>251</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>252</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>63</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="D62" t="s">
-[...8 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>255</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>256</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>166</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>257</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H63" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>259</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>260</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
+        <v>40</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H64" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>262</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>263</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
         <v>264</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="G65" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="D65" t="s">
-[...8 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>267</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>268</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>63</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D66" t="s">
-[...8 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>271</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>272</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>55</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>275</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>276</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>182</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="D68" t="s">
-[...8 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>279</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>280</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>130</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>281</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H69" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>283</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>284</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
+        <v>50</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H70" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>286</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>287</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
         <v>288</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="G71" s="1" t="s">
         <v>289</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H71" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>291</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>292</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>101</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H72" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>294</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>295</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>70</v>
+        <v>101</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H73" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>297</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>298</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>70</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>299</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H74" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>301</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>302</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H75" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>304</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
         <v>305</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="D76" t="s">
-[...8 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>308</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>309</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>45</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="D77" t="s">
-[...8 lines deleted...]
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>312</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>91</v>
       </c>
       <c r="G78" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H78" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>316</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>91</v>
       </c>
       <c r="G79" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H79" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>320</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>91</v>
       </c>
       <c r="G80" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H80" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>324</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>325</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>91</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="D81" t="s">
-[...8 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>328</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>329</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>22</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="D82" t="s">
-[...8 lines deleted...]
-      <c r="G82" s="1" t="s">
+      <c r="H82" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>332</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>333</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>182</v>
       </c>
       <c r="G83" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H83" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>336</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>337</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>182</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="D84" t="s">
-[...8 lines deleted...]
-      <c r="G84" s="1" t="s">
+      <c r="H84" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>340</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>341</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>31</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H85" t="s">
         <v>342</v>
-      </c>
-[...13 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>343</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>344</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>55</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="H86" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>63</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>351</v>
+        <v>51</v>
       </c>
       <c r="H87" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>355</v>
+        <v>51</v>
       </c>
       <c r="H88" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>70</v>
+        <v>182</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H89" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>70</v>
+        <v>182</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="H90" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>366</v>
+        <v>63</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>367</v>
+        <v>51</v>
       </c>
       <c r="H91" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="H92" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>285</v>
+        <v>63</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>375</v>
+        <v>51</v>
       </c>
       <c r="H93" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>285</v>
+        <v>63</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>379</v>
+        <v>51</v>
       </c>
       <c r="H94" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>51</v>
+        <v>375</v>
       </c>
       <c r="H95" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>386</v>
+        <v>51</v>
       </c>
       <c r="H96" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>70</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="H97" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>394</v>
+        <v>51</v>
       </c>
       <c r="H98" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="H99" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>50</v>
+        <v>393</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="H100" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="H101" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>45</v>
+        <v>288</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>410</v>
+        <v>51</v>
       </c>
       <c r="H102" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>261</v>
+        <v>288</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>414</v>
+        <v>51</v>
       </c>
       <c r="H103" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>261</v>
+        <v>288</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="H104" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>261</v>
+        <v>288</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>422</v>
+        <v>51</v>
       </c>
       <c r="H105" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>50</v>
+        <v>288</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="H106" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>285</v>
+        <v>63</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>430</v>
+        <v>51</v>
       </c>
       <c r="H107" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>209</v>
+        <v>50</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>434</v>
+        <v>51</v>
       </c>
       <c r="H108" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="H109" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>442</v>
+        <v>51</v>
       </c>
       <c r="H110" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>166</v>
+        <v>212</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>446</v>
+        <v>51</v>
       </c>
       <c r="H111" t="s">
-        <v>447</v>
+        <v>432</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="H112" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>51</v>
+        <v>439</v>
       </c>
       <c r="H113" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
         <v>55</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>457</v>
+        <v>443</v>
       </c>
       <c r="H114" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>460</v>
+        <v>446</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>461</v>
+        <v>447</v>
       </c>
       <c r="H115" t="s">
-        <v>462</v>
+        <v>448</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>463</v>
+        <v>449</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>465</v>
+        <v>451</v>
       </c>
       <c r="H116" t="s">
-        <v>466</v>
+        <v>452</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>467</v>
+        <v>453</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>468</v>
+        <v>454</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>469</v>
+        <v>51</v>
       </c>
       <c r="H117" t="s">
-        <v>470</v>
+        <v>455</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
         <v>45</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="H118" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>130</v>
+        <v>55</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>477</v>
+        <v>51</v>
       </c>
       <c r="H119" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>101</v>
+        <v>264</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="H120" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>484</v>
+        <v>468</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>182</v>
+        <v>264</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>485</v>
+        <v>469</v>
       </c>
       <c r="H121" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="H122" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>492</v>
+        <v>476</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H123" t="s">
-        <v>493</v>
+        <v>477</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>495</v>
+        <v>479</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>496</v>
+        <v>51</v>
       </c>
       <c r="H124" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="H125" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>63</v>
+        <v>288</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="H126" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>45</v>
+        <v>212</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="H127" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>510</v>
+        <v>493</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
         <v>45</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="H128" t="s">
-        <v>513</v>
+        <v>496</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>514</v>
+        <v>497</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>515</v>
+        <v>498</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
         <v>45</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>516</v>
+        <v>499</v>
       </c>
       <c r="H129" t="s">
-        <v>517</v>
+        <v>500</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>518</v>
+        <v>501</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>519</v>
+        <v>502</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>520</v>
+        <v>503</v>
       </c>
       <c r="H130" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>523</v>
+        <v>506</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>366</v>
+        <v>45</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="H131" t="s">
-        <v>525</v>
+        <v>508</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>526</v>
+        <v>509</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>527</v>
+        <v>510</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>285</v>
+        <v>45</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>528</v>
+        <v>51</v>
       </c>
       <c r="H132" t="s">
-        <v>529</v>
+        <v>511</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>530</v>
+        <v>512</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>531</v>
+        <v>513</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>45</v>
+        <v>264</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>532</v>
+        <v>51</v>
       </c>
       <c r="H133" t="s">
-        <v>533</v>
+        <v>514</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>535</v>
+        <v>516</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>45</v>
+        <v>393</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>536</v>
+        <v>51</v>
       </c>
       <c r="H134" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>538</v>
+        <v>518</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>539</v>
+        <v>519</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>366</v>
+        <v>55</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>540</v>
+        <v>51</v>
       </c>
       <c r="H135" t="s">
-        <v>541</v>
+        <v>520</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>542</v>
+        <v>521</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>543</v>
+        <v>522</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>544</v>
+        <v>523</v>
       </c>
       <c r="H136" t="s">
-        <v>545</v>
+        <v>524</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>546</v>
+        <v>525</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>547</v>
+        <v>526</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>366</v>
+        <v>22</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="H137" t="s">
-        <v>549</v>
+        <v>528</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>550</v>
+        <v>529</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>551</v>
+        <v>530</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>366</v>
+        <v>63</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>552</v>
+        <v>531</v>
       </c>
       <c r="H138" t="s">
-        <v>553</v>
+        <v>532</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>555</v>
+        <v>534</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>556</v>
+        <v>535</v>
       </c>
       <c r="H139" t="s">
-        <v>557</v>
+        <v>536</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>558</v>
+        <v>537</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>559</v>
+        <v>538</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>560</v>
+        <v>539</v>
       </c>
       <c r="H140" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>563</v>
+        <v>542</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>564</v>
+        <v>543</v>
       </c>
       <c r="H141" t="s">
-        <v>565</v>
+        <v>544</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>566</v>
+        <v>545</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>567</v>
+        <v>546</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>70</v>
+        <v>101</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>568</v>
+        <v>547</v>
       </c>
       <c r="H142" t="s">
-        <v>569</v>
+        <v>548</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>570</v>
+        <v>549</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>571</v>
+        <v>550</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>70</v>
+        <v>101</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>572</v>
+        <v>51</v>
       </c>
       <c r="H143" t="s">
-        <v>573</v>
+        <v>551</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>574</v>
+        <v>552</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>575</v>
+        <v>553</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
-      <c r="F144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G144" s="1" t="s">
-        <v>576</v>
+        <v>51</v>
       </c>
       <c r="H144" t="s">
-        <v>577</v>
+        <v>554</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>578</v>
+        <v>555</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>70</v>
+        <v>182</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>580</v>
+        <v>557</v>
       </c>
       <c r="H145" t="s">
-        <v>581</v>
+        <v>558</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>582</v>
+        <v>559</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>583</v>
+        <v>560</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>182</v>
+        <v>264</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>584</v>
+        <v>561</v>
       </c>
       <c r="H146" t="s">
-        <v>585</v>
+        <v>562</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>586</v>
+        <v>563</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>587</v>
+        <v>564</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>588</v>
+        <v>565</v>
       </c>
       <c r="H147" t="s">
-        <v>589</v>
+        <v>566</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>590</v>
+        <v>567</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>591</v>
+        <v>568</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>209</v>
+        <v>63</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>592</v>
+        <v>569</v>
       </c>
       <c r="H148" t="s">
-        <v>593</v>
+        <v>570</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>594</v>
+        <v>571</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>595</v>
+        <v>572</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>596</v>
+        <v>573</v>
       </c>
       <c r="H149" t="s">
-        <v>597</v>
+        <v>574</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>598</v>
+        <v>575</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>599</v>
+        <v>576</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>600</v>
+        <v>577</v>
       </c>
       <c r="H150" t="s">
-        <v>601</v>
+        <v>578</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>602</v>
+        <v>579</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>603</v>
+        <v>580</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>261</v>
+        <v>45</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>604</v>
+        <v>581</v>
       </c>
       <c r="H151" t="s">
-        <v>605</v>
+        <v>582</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>606</v>
+        <v>583</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>607</v>
+        <v>584</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>608</v>
+        <v>45</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>609</v>
+        <v>585</v>
       </c>
       <c r="H152" t="s">
-        <v>610</v>
+        <v>586</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>611</v>
+        <v>587</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>612</v>
+        <v>588</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>613</v>
+        <v>589</v>
       </c>
       <c r="H153" t="s">
-        <v>614</v>
+        <v>590</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>615</v>
+        <v>591</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>616</v>
+        <v>592</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>617</v>
+        <v>593</v>
       </c>
       <c r="H154" t="s">
-        <v>618</v>
+        <v>594</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>619</v>
+        <v>595</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>620</v>
+        <v>596</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>70</v>
+        <v>393</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>621</v>
+        <v>597</v>
       </c>
       <c r="H155" t="s">
-        <v>622</v>
+        <v>598</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>623</v>
+        <v>599</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>624</v>
+        <v>600</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>22</v>
+        <v>288</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>625</v>
+        <v>601</v>
       </c>
       <c r="H156" t="s">
-        <v>626</v>
+        <v>602</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>627</v>
+        <v>603</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>628</v>
+        <v>604</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>130</v>
+        <v>55</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>629</v>
+        <v>51</v>
       </c>
       <c r="H157" t="s">
-        <v>630</v>
+        <v>605</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>631</v>
+        <v>606</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>632</v>
+        <v>607</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>130</v>
+        <v>55</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>633</v>
+        <v>608</v>
       </c>
       <c r="H158" t="s">
-        <v>634</v>
+        <v>609</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>635</v>
+        <v>610</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>636</v>
+        <v>611</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>366</v>
+        <v>45</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>637</v>
+        <v>612</v>
       </c>
       <c r="H159" t="s">
-        <v>638</v>
+        <v>613</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>639</v>
+        <v>614</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>640</v>
+        <v>615</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>641</v>
+        <v>616</v>
       </c>
       <c r="H160" t="s">
-        <v>642</v>
+        <v>617</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>643</v>
+        <v>618</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>644</v>
+        <v>619</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>70</v>
+        <v>393</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>645</v>
+        <v>620</v>
       </c>
       <c r="H161" t="s">
-        <v>646</v>
+        <v>621</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>647</v>
+        <v>622</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>648</v>
+        <v>623</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>649</v>
+        <v>51</v>
       </c>
       <c r="H162" t="s">
-        <v>650</v>
+        <v>624</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>651</v>
+        <v>625</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>652</v>
+        <v>626</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>135</v>
+        <v>45</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>653</v>
+        <v>627</v>
       </c>
       <c r="H163" t="s">
-        <v>654</v>
+        <v>628</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>655</v>
+        <v>629</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>656</v>
+        <v>630</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>366</v>
+        <v>393</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>657</v>
+        <v>631</v>
       </c>
       <c r="H164" t="s">
-        <v>658</v>
+        <v>632</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>659</v>
+        <v>633</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>660</v>
+        <v>634</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>661</v>
+        <v>51</v>
       </c>
       <c r="H165" t="s">
-        <v>662</v>
+        <v>635</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>663</v>
+        <v>636</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>664</v>
+        <v>637</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>665</v>
+        <v>51</v>
       </c>
       <c r="H166" t="s">
-        <v>666</v>
+        <v>638</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>667</v>
+        <v>639</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>668</v>
+        <v>640</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>13</v>
+        <v>393</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>669</v>
+        <v>641</v>
       </c>
       <c r="H167" t="s">
-        <v>670</v>
+        <v>642</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>671</v>
+        <v>643</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>672</v>
+        <v>644</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>673</v>
+        <v>51</v>
       </c>
       <c r="H168" t="s">
-        <v>674</v>
+        <v>645</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>675</v>
+        <v>646</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>676</v>
+        <v>647</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>677</v>
+        <v>648</v>
       </c>
       <c r="H169" t="s">
-        <v>678</v>
+        <v>649</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>679</v>
+        <v>650</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>70</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>681</v>
+        <v>652</v>
       </c>
       <c r="H170" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>683</v>
+        <v>654</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>366</v>
+        <v>70</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>685</v>
+        <v>656</v>
       </c>
       <c r="H171" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>687</v>
+        <v>658</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>688</v>
+        <v>659</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>608</v>
+        <v>70</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>689</v>
+        <v>660</v>
       </c>
       <c r="H172" t="s">
-        <v>690</v>
+        <v>661</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>691</v>
+        <v>662</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>692</v>
+        <v>663</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
         <v>70</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>693</v>
+        <v>664</v>
       </c>
       <c r="H173" t="s">
-        <v>694</v>
+        <v>665</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>695</v>
+        <v>666</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>696</v>
+        <v>667</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
+      <c r="F174" t="s">
+        <v>70</v>
+      </c>
       <c r="G174" s="1" t="s">
-        <v>697</v>
+        <v>668</v>
       </c>
       <c r="H174" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>699</v>
+        <v>670</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>700</v>
+        <v>671</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>701</v>
+        <v>672</v>
       </c>
       <c r="H175" t="s">
-        <v>702</v>
+        <v>673</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>703</v>
+        <v>674</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>22</v>
+        <v>182</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>705</v>
+        <v>676</v>
       </c>
       <c r="H176" t="s">
-        <v>706</v>
+        <v>677</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>707</v>
+        <v>678</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>708</v>
+        <v>679</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>70</v>
+        <v>288</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>709</v>
+        <v>51</v>
       </c>
       <c r="H177" t="s">
-        <v>710</v>
+        <v>680</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>711</v>
+        <v>681</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>712</v>
+        <v>682</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>70</v>
+        <v>288</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>713</v>
+        <v>51</v>
       </c>
       <c r="H178" t="s">
-        <v>714</v>
+        <v>683</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>715</v>
+        <v>684</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>716</v>
+        <v>685</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>717</v>
+        <v>686</v>
       </c>
       <c r="H179" t="s">
-        <v>718</v>
+        <v>687</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>719</v>
+        <v>688</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>720</v>
+        <v>689</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>608</v>
+        <v>212</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>721</v>
+        <v>690</v>
       </c>
       <c r="H180" t="s">
-        <v>722</v>
+        <v>691</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>723</v>
+        <v>692</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>724</v>
+        <v>693</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>725</v>
+        <v>694</v>
       </c>
       <c r="H181" t="s">
-        <v>726</v>
+        <v>695</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>727</v>
+        <v>696</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>728</v>
+        <v>697</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>366</v>
+        <v>45</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>729</v>
+        <v>698</v>
       </c>
       <c r="H182" t="s">
-        <v>730</v>
+        <v>699</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>731</v>
+        <v>700</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>366</v>
+        <v>264</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>51</v>
+        <v>702</v>
       </c>
       <c r="H183" t="s">
-        <v>733</v>
+        <v>703</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>734</v>
+        <v>704</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>735</v>
+        <v>705</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>736</v>
+        <v>51</v>
       </c>
       <c r="H184" t="s">
-        <v>737</v>
+        <v>706</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>738</v>
+        <v>707</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>739</v>
+        <v>708</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>45</v>
+        <v>709</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>740</v>
+        <v>710</v>
       </c>
       <c r="H185" t="s">
-        <v>741</v>
+        <v>711</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>742</v>
+        <v>712</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>743</v>
+        <v>713</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>744</v>
+        <v>714</v>
       </c>
       <c r="H186" t="s">
-        <v>745</v>
+        <v>715</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>746</v>
+        <v>716</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>747</v>
+        <v>717</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>748</v>
+        <v>718</v>
       </c>
       <c r="H187" t="s">
-        <v>749</v>
+        <v>719</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>750</v>
+        <v>720</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>751</v>
+        <v>721</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>752</v>
+        <v>722</v>
       </c>
       <c r="H188" t="s">
-        <v>753</v>
+        <v>723</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>754</v>
+        <v>724</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>755</v>
+        <v>725</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>756</v>
+        <v>726</v>
       </c>
       <c r="H189" t="s">
-        <v>757</v>
+        <v>727</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>758</v>
+        <v>728</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>759</v>
+        <v>729</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>366</v>
+        <v>264</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>760</v>
+        <v>51</v>
       </c>
       <c r="H190" t="s">
-        <v>761</v>
+        <v>730</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>762</v>
+        <v>731</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>763</v>
+        <v>732</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>764</v>
+        <v>51</v>
       </c>
       <c r="H191" t="s">
-        <v>765</v>
+        <v>733</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>766</v>
+        <v>734</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>767</v>
+        <v>735</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>768</v>
+        <v>51</v>
       </c>
       <c r="H192" t="s">
-        <v>769</v>
+        <v>736</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>770</v>
+        <v>737</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>771</v>
+        <v>738</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>63</v>
+        <v>130</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>772</v>
+        <v>739</v>
       </c>
       <c r="H193" t="s">
-        <v>773</v>
+        <v>740</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>774</v>
+        <v>741</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>775</v>
+        <v>742</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>40</v>
+        <v>130</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>776</v>
+        <v>743</v>
       </c>
       <c r="H194" t="s">
-        <v>777</v>
+        <v>744</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>778</v>
+        <v>745</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>779</v>
+        <v>746</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>166</v>
+        <v>393</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>51</v>
+        <v>747</v>
       </c>
       <c r="H195" t="s">
-        <v>780</v>
+        <v>748</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>781</v>
+        <v>749</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>782</v>
+        <v>750</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>783</v>
+        <v>751</v>
       </c>
       <c r="H196" t="s">
-        <v>784</v>
+        <v>752</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>785</v>
+        <v>753</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>786</v>
+        <v>754</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>787</v>
+        <v>755</v>
       </c>
       <c r="H197" t="s">
-        <v>788</v>
+        <v>756</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>789</v>
+        <v>757</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>790</v>
+        <v>758</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>791</v>
+        <v>759</v>
       </c>
       <c r="H198" t="s">
-        <v>792</v>
+        <v>760</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>793</v>
+        <v>761</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>794</v>
+        <v>762</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>22</v>
+        <v>135</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>51</v>
+        <v>763</v>
       </c>
       <c r="H199" t="s">
-        <v>795</v>
+        <v>764</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>796</v>
+        <v>765</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>797</v>
+        <v>766</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>22</v>
+        <v>393</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>798</v>
+        <v>767</v>
       </c>
       <c r="H200" t="s">
-        <v>799</v>
+        <v>768</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>800</v>
+        <v>769</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>801</v>
+        <v>770</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>802</v>
+        <v>51</v>
       </c>
       <c r="H201" t="s">
-        <v>803</v>
+        <v>771</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>804</v>
+        <v>772</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>805</v>
+        <v>773</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>285</v>
+        <v>70</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>806</v>
+        <v>774</v>
       </c>
       <c r="H202" t="s">
-        <v>807</v>
+        <v>775</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>808</v>
+        <v>776</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>809</v>
+        <v>777</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
-      <c r="F203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G203" s="1" t="s">
-        <v>810</v>
+        <v>51</v>
       </c>
       <c r="H203" t="s">
-        <v>811</v>
+        <v>778</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>812</v>
+        <v>779</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>813</v>
+        <v>780</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>70</v>
+        <v>393</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>814</v>
+        <v>51</v>
       </c>
       <c r="H204" t="s">
-        <v>815</v>
+        <v>781</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>816</v>
+        <v>782</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>817</v>
+        <v>783</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>818</v>
+        <v>784</v>
       </c>
       <c r="H205" t="s">
-        <v>819</v>
+        <v>785</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>820</v>
+        <v>786</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>821</v>
+        <v>787</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
         <v>70</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H206" t="s">
-        <v>822</v>
+        <v>788</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>823</v>
+        <v>789</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>824</v>
+        <v>790</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>825</v>
+        <v>791</v>
       </c>
       <c r="H207" t="s">
-        <v>826</v>
+        <v>792</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>827</v>
+        <v>793</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>828</v>
+        <v>794</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>829</v>
+        <v>795</v>
       </c>
       <c r="H208" t="s">
-        <v>830</v>
+        <v>796</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>831</v>
+        <v>797</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>832</v>
+        <v>798</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>833</v>
+        <v>799</v>
       </c>
       <c r="H209" t="s">
-        <v>834</v>
+        <v>800</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>835</v>
+        <v>801</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>836</v>
+        <v>802</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>837</v>
+        <v>803</v>
       </c>
       <c r="H210" t="s">
-        <v>838</v>
+        <v>804</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>839</v>
+        <v>805</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>840</v>
+        <v>806</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>841</v>
+        <v>393</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>51</v>
+        <v>807</v>
       </c>
       <c r="H211" t="s">
-        <v>842</v>
+        <v>808</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>843</v>
+        <v>809</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>844</v>
+        <v>810</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>70</v>
+        <v>709</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>845</v>
+        <v>811</v>
       </c>
       <c r="H212" t="s">
-        <v>846</v>
+        <v>812</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>847</v>
+        <v>813</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>848</v>
+        <v>814</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>209</v>
+        <v>70</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>51</v>
+        <v>815</v>
       </c>
       <c r="H213" t="s">
-        <v>849</v>
+        <v>816</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>850</v>
+        <v>817</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>10</v>
+        <v>818</v>
       </c>
       <c r="D214" t="s">
-        <v>851</v>
+        <v>11</v>
       </c>
       <c r="E214" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>853</v>
+        <v>819</v>
       </c>
       <c r="H214" t="s">
-        <v>854</v>
+        <v>820</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>855</v>
+        <v>821</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>10</v>
+        <v>822</v>
       </c>
       <c r="D215" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E215" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>858</v>
+        <v>823</v>
       </c>
       <c r="H215" t="s">
-        <v>859</v>
+        <v>824</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>860</v>
+        <v>825</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>17</v>
+        <v>826</v>
       </c>
       <c r="D216" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E216" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>861</v>
+        <v>827</v>
       </c>
       <c r="H216" t="s">
-        <v>862</v>
+        <v>828</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>863</v>
+        <v>829</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>21</v>
+        <v>830</v>
       </c>
       <c r="D217" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E217" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>166</v>
+        <v>70</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>864</v>
+        <v>831</v>
       </c>
       <c r="H217" t="s">
-        <v>865</v>
+        <v>832</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>866</v>
+        <v>833</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>26</v>
+        <v>834</v>
       </c>
       <c r="D218" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E218" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>867</v>
+        <v>835</v>
       </c>
       <c r="H218" t="s">
-        <v>868</v>
+        <v>836</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>869</v>
+        <v>837</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>30</v>
+        <v>838</v>
       </c>
       <c r="D219" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E219" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F219" t="s">
         <v>70</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>870</v>
+        <v>839</v>
       </c>
       <c r="H219" t="s">
-        <v>871</v>
+        <v>840</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>872</v>
+        <v>841</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>35</v>
+        <v>842</v>
       </c>
       <c r="D220" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E220" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>45</v>
+        <v>709</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>873</v>
+        <v>843</v>
       </c>
       <c r="H220" t="s">
-        <v>874</v>
+        <v>844</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>875</v>
+        <v>845</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>39</v>
+        <v>846</v>
       </c>
       <c r="D221" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E221" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>876</v>
+        <v>847</v>
       </c>
       <c r="H221" t="s">
-        <v>877</v>
+        <v>848</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>878</v>
+        <v>849</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>44</v>
+        <v>850</v>
       </c>
       <c r="D222" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E222" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>40</v>
+        <v>393</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>879</v>
+        <v>851</v>
       </c>
       <c r="H222" t="s">
-        <v>880</v>
+        <v>852</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>881</v>
+        <v>853</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>49</v>
+        <v>854</v>
       </c>
       <c r="D223" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E223" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>101</v>
+        <v>393</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>882</v>
+        <v>51</v>
       </c>
       <c r="H223" t="s">
-        <v>883</v>
+        <v>855</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>884</v>
+        <v>856</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>54</v>
+        <v>857</v>
       </c>
       <c r="D224" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E224" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>182</v>
+        <v>45</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>51</v>
+        <v>858</v>
       </c>
       <c r="H224" t="s">
-        <v>885</v>
+        <v>859</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>886</v>
+        <v>860</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>58</v>
+        <v>861</v>
       </c>
       <c r="D225" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E225" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>261</v>
+        <v>45</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>887</v>
+        <v>862</v>
       </c>
       <c r="H225" t="s">
-        <v>888</v>
+        <v>863</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>889</v>
+        <v>864</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>62</v>
+        <v>865</v>
       </c>
       <c r="D226" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E226" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>608</v>
+        <v>45</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>890</v>
+        <v>866</v>
       </c>
       <c r="H226" t="s">
-        <v>891</v>
+        <v>867</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>892</v>
+        <v>868</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>97</v>
+        <v>869</v>
       </c>
       <c r="D227" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E227" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>893</v>
+        <v>870</v>
       </c>
       <c r="H227" t="s">
-        <v>894</v>
+        <v>871</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>895</v>
+        <v>872</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>100</v>
+        <v>873</v>
       </c>
       <c r="D228" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E228" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>896</v>
+        <v>874</v>
       </c>
       <c r="H228" t="s">
-        <v>897</v>
+        <v>875</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>898</v>
+        <v>876</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>109</v>
+        <v>877</v>
       </c>
       <c r="D229" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E229" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>899</v>
+        <v>878</v>
       </c>
       <c r="H229" t="s">
-        <v>900</v>
+        <v>879</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>901</v>
+        <v>880</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>114</v>
+        <v>881</v>
       </c>
       <c r="D230" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E230" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>13</v>
+        <v>393</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>902</v>
+        <v>882</v>
       </c>
       <c r="H230" t="s">
-        <v>903</v>
+        <v>883</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>904</v>
+        <v>884</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>118</v>
+        <v>885</v>
       </c>
       <c r="D231" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E231" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>905</v>
+        <v>886</v>
       </c>
       <c r="H231" t="s">
-        <v>906</v>
+        <v>887</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>907</v>
+        <v>888</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>126</v>
+        <v>889</v>
       </c>
       <c r="D232" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E232" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>908</v>
+        <v>45</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>909</v>
+        <v>890</v>
       </c>
       <c r="H232" t="s">
-        <v>910</v>
+        <v>891</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>911</v>
+        <v>892</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>129</v>
+        <v>893</v>
       </c>
       <c r="D233" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E233" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>912</v>
+        <v>894</v>
       </c>
       <c r="H233" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>914</v>
+        <v>896</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>134</v>
+        <v>897</v>
       </c>
       <c r="D234" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E234" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>915</v>
+        <v>898</v>
       </c>
       <c r="H234" t="s">
-        <v>916</v>
+        <v>899</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>917</v>
+        <v>900</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>139</v>
+        <v>901</v>
       </c>
       <c r="D235" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E235" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>918</v>
+        <v>51</v>
       </c>
       <c r="H235" t="s">
-        <v>919</v>
+        <v>902</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>920</v>
+        <v>903</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>143</v>
+        <v>904</v>
       </c>
       <c r="D236" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E236" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>921</v>
+        <v>905</v>
       </c>
       <c r="H236" t="s">
-        <v>922</v>
+        <v>906</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>923</v>
+        <v>907</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>147</v>
+        <v>908</v>
       </c>
       <c r="D237" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E237" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="H237" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>926</v>
+        <v>911</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>150</v>
+        <v>912</v>
       </c>
       <c r="D238" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E238" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>927</v>
+        <v>913</v>
       </c>
       <c r="H238" t="s">
-        <v>928</v>
+        <v>914</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>929</v>
+        <v>915</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>154</v>
+        <v>916</v>
       </c>
       <c r="D239" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E239" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="H239" t="s">
-        <v>931</v>
+        <v>917</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>932</v>
+        <v>918</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>158</v>
+        <v>919</v>
       </c>
       <c r="D240" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E240" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F240" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>933</v>
+        <v>920</v>
       </c>
       <c r="H240" t="s">
-        <v>934</v>
+        <v>921</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>935</v>
+        <v>922</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>161</v>
+        <v>923</v>
       </c>
       <c r="D241" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E241" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>936</v>
+        <v>924</v>
       </c>
       <c r="H241" t="s">
-        <v>937</v>
+        <v>925</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>938</v>
+        <v>926</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>165</v>
+        <v>927</v>
       </c>
       <c r="D242" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E242" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F242" t="s">
-        <v>209</v>
+        <v>288</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>939</v>
+        <v>928</v>
       </c>
       <c r="H242" t="s">
-        <v>940</v>
+        <v>929</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>941</v>
+        <v>930</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>170</v>
+        <v>931</v>
       </c>
       <c r="D243" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E243" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
       <c r="H243" t="s">
-        <v>943</v>
+        <v>933</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>944</v>
+        <v>934</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>174</v>
+        <v>935</v>
       </c>
       <c r="D244" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E244" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F244" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="H244" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>177</v>
+        <v>939</v>
       </c>
       <c r="D245" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E245" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F245" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>948</v>
+        <v>940</v>
       </c>
       <c r="H245" t="s">
-        <v>949</v>
+        <v>941</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>181</v>
+        <v>943</v>
       </c>
       <c r="D246" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E246" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F246" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>951</v>
+        <v>51</v>
       </c>
       <c r="H246" t="s">
-        <v>952</v>
+        <v>944</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>953</v>
+        <v>945</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>186</v>
+        <v>946</v>
       </c>
       <c r="D247" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E247" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F247" t="s">
-        <v>166</v>
+        <v>55</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>954</v>
+        <v>947</v>
       </c>
       <c r="H247" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>190</v>
+        <v>950</v>
       </c>
       <c r="D248" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E248" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F248" t="s">
-        <v>166</v>
+        <v>22</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>957</v>
+        <v>951</v>
       </c>
       <c r="H248" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>193</v>
+        <v>954</v>
       </c>
       <c r="D249" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E249" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F249" t="s">
-        <v>608</v>
+        <v>13</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="H249" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>197</v>
+        <v>958</v>
       </c>
       <c r="D250" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E250" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F250" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
       <c r="H250" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="D251" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E251" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F251" t="s">
-        <v>55</v>
+        <v>963</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>967</v>
+        <v>51</v>
       </c>
       <c r="H251" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>201</v>
+        <v>966</v>
       </c>
       <c r="D252" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E252" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F252" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="H252" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>204</v>
+        <v>970</v>
       </c>
       <c r="D253" t="s">
-        <v>856</v>
+        <v>11</v>
       </c>
       <c r="E253" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="F253" t="s">
-        <v>182</v>
+        <v>212</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>973</v>
+        <v>51</v>
       </c>
       <c r="H253" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>972</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>10</v>
+      </c>
+      <c r="D254" t="s">
+        <v>973</v>
+      </c>
+      <c r="E254" t="s">
+        <v>974</v>
+      </c>
+      <c r="F254" t="s">
+        <v>22</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>975</v>
       </c>
-      <c r="B254" t="s">
-[...14 lines deleted...]
-      <c r="G254" s="1" t="s">
+      <c r="H254" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>977</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>10</v>
+      </c>
+      <c r="D255" t="s">
         <v>978</v>
       </c>
-      <c r="B255" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E255" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F255" t="s">
-        <v>366</v>
+        <v>13</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H255" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>217</v>
+        <v>17</v>
       </c>
       <c r="D256" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E256" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F256" t="s">
-        <v>366</v>
+        <v>212</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H256" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>221</v>
+        <v>21</v>
       </c>
       <c r="D257" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E257" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F257" t="s">
-        <v>70</v>
+        <v>166</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H257" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>224</v>
+        <v>26</v>
       </c>
       <c r="D258" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E258" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F258" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="H258" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>227</v>
+        <v>30</v>
       </c>
       <c r="D259" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E259" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F259" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H259" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>231</v>
+        <v>35</v>
       </c>
       <c r="D260" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E260" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F260" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>51</v>
+        <v>995</v>
       </c>
       <c r="H260" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>235</v>
+        <v>39</v>
       </c>
       <c r="D261" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E261" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F261" t="s">
-        <v>996</v>
+        <v>22</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="H261" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>238</v>
+        <v>44</v>
       </c>
       <c r="D262" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E262" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F262" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="H262" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>242</v>
+        <v>49</v>
       </c>
       <c r="D263" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E263" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F263" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H263" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>246</v>
+        <v>54</v>
       </c>
       <c r="D264" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E264" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F264" t="s">
-        <v>285</v>
+        <v>182</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1006</v>
+        <v>51</v>
       </c>
       <c r="H264" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>1008</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>249</v>
+        <v>58</v>
       </c>
       <c r="D265" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E265" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F265" t="s">
-        <v>285</v>
+        <v>264</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="H265" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>1011</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>253</v>
+        <v>62</v>
       </c>
       <c r="D266" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E266" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F266" t="s">
-        <v>13</v>
+        <v>709</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="H266" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>1014</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>260</v>
+        <v>66</v>
       </c>
       <c r="D267" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E267" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F267" t="s">
-        <v>91</v>
+        <v>135</v>
       </c>
       <c r="G267" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H267" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>69</v>
+      </c>
+      <c r="D268" t="s">
+        <v>978</v>
+      </c>
+      <c r="E268" t="s">
+        <v>979</v>
+      </c>
+      <c r="F268" t="s">
+        <v>212</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H268" t="s">
         <v>1017</v>
-      </c>
-[...19 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>269</v>
+        <v>74</v>
       </c>
       <c r="D269" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E269" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F269" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1021</v>
+        <v>51</v>
       </c>
       <c r="H269" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>273</v>
+        <v>78</v>
       </c>
       <c r="D270" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E270" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F270" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1024</v>
+        <v>51</v>
       </c>
       <c r="H270" t="s">
-        <v>1025</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1026</v>
+        <v>1022</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>277</v>
+        <v>82</v>
       </c>
       <c r="D271" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E271" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F271" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1027</v>
+        <v>51</v>
       </c>
       <c r="H271" t="s">
-        <v>1028</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>281</v>
+        <v>86</v>
       </c>
       <c r="D272" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E272" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F272" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1030</v>
+        <v>51</v>
       </c>
       <c r="H272" t="s">
-        <v>1031</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1032</v>
+        <v>1026</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>284</v>
+        <v>90</v>
       </c>
       <c r="D273" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E273" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F273" t="s">
-        <v>366</v>
+        <v>13</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1033</v>
+        <v>51</v>
       </c>
       <c r="H273" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>289</v>
+        <v>94</v>
       </c>
       <c r="D274" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E274" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F274" t="s">
-        <v>101</v>
+        <v>288</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1036</v>
+        <v>51</v>
       </c>
       <c r="H274" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>292</v>
+        <v>97</v>
       </c>
       <c r="D275" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E275" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F275" t="s">
-        <v>261</v>
+        <v>13</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1039</v>
+        <v>1031</v>
       </c>
       <c r="H275" t="s">
-        <v>1040</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1041</v>
+        <v>1033</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>295</v>
+        <v>100</v>
       </c>
       <c r="D276" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E276" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F276" t="s">
-        <v>261</v>
+        <v>13</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>51</v>
+        <v>1034</v>
       </c>
       <c r="H276" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>299</v>
+        <v>105</v>
       </c>
       <c r="D277" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E277" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F277" t="s">
-        <v>366</v>
+        <v>264</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1044</v>
+        <v>51</v>
       </c>
       <c r="H277" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>302</v>
+        <v>109</v>
       </c>
       <c r="D278" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E278" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F278" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1047</v>
+        <v>1039</v>
       </c>
       <c r="H278" t="s">
-        <v>1048</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1049</v>
+        <v>1041</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>306</v>
+        <v>114</v>
       </c>
       <c r="D279" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E279" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F279" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="H279" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>314</v>
+        <v>118</v>
       </c>
       <c r="D280" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E280" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F280" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1053</v>
+        <v>1045</v>
       </c>
       <c r="H280" t="s">
-        <v>1054</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1055</v>
+        <v>1047</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>318</v>
+        <v>122</v>
       </c>
       <c r="D281" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E281" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F281" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1056</v>
+        <v>51</v>
       </c>
       <c r="H281" t="s">
-        <v>1057</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1058</v>
+        <v>1049</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>322</v>
+        <v>126</v>
       </c>
       <c r="D282" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E282" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F282" t="s">
-        <v>166</v>
+        <v>1050</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="H282" t="s">
-        <v>1060</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1061</v>
+        <v>1053</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>326</v>
+        <v>129</v>
       </c>
       <c r="D283" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E283" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F283" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1062</v>
+        <v>1054</v>
       </c>
       <c r="H283" t="s">
-        <v>1063</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1064</v>
+        <v>1056</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>330</v>
+        <v>134</v>
       </c>
       <c r="D284" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E284" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F284" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1065</v>
+        <v>1057</v>
       </c>
       <c r="H284" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1067</v>
+        <v>1059</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>334</v>
+        <v>139</v>
       </c>
       <c r="D285" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E285" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F285" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1068</v>
+        <v>1060</v>
       </c>
       <c r="H285" t="s">
-        <v>1069</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1070</v>
+        <v>1062</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1071</v>
+        <v>143</v>
       </c>
       <c r="D286" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E286" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F286" t="s">
-        <v>608</v>
+        <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1072</v>
+        <v>1063</v>
       </c>
       <c r="H286" t="s">
-        <v>1073</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1074</v>
+        <v>1065</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>338</v>
+        <v>147</v>
       </c>
       <c r="D287" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E287" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F287" t="s">
-        <v>608</v>
+        <v>13</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1075</v>
+        <v>1066</v>
       </c>
       <c r="H287" t="s">
-        <v>1076</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1077</v>
+        <v>1068</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1078</v>
+        <v>150</v>
       </c>
       <c r="D288" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E288" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F288" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1079</v>
+        <v>1069</v>
       </c>
       <c r="H288" t="s">
-        <v>1080</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1081</v>
+        <v>1071</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1082</v>
+        <v>154</v>
       </c>
       <c r="D289" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E289" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F289" t="s">
-        <v>13</v>
+        <v>212</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1083</v>
+        <v>1072</v>
       </c>
       <c r="H289" t="s">
-        <v>1084</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1085</v>
+        <v>1074</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>342</v>
+        <v>158</v>
       </c>
       <c r="D290" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E290" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F290" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1086</v>
+        <v>1075</v>
       </c>
       <c r="H290" t="s">
-        <v>1087</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1088</v>
+        <v>1077</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1089</v>
+        <v>161</v>
       </c>
       <c r="D291" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E291" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F291" t="s">
-        <v>130</v>
+        <v>22</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1090</v>
+        <v>1078</v>
       </c>
       <c r="H291" t="s">
-        <v>1091</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1092</v>
+        <v>1080</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>346</v>
+        <v>165</v>
       </c>
       <c r="D292" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E292" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F292" t="s">
-        <v>130</v>
+        <v>212</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1093</v>
+        <v>1081</v>
       </c>
       <c r="H292" t="s">
-        <v>1094</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1095</v>
+        <v>1083</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1096</v>
+        <v>170</v>
       </c>
       <c r="D293" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E293" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F293" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1097</v>
+        <v>1084</v>
       </c>
       <c r="H293" t="s">
-        <v>1098</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1099</v>
+        <v>1086</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1100</v>
+        <v>174</v>
       </c>
       <c r="D294" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E294" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F294" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1101</v>
+        <v>1087</v>
       </c>
       <c r="H294" t="s">
-        <v>1102</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1103</v>
+        <v>1089</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>350</v>
+        <v>177</v>
       </c>
       <c r="D295" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E295" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F295" t="s">
-        <v>285</v>
+        <v>63</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="H295" t="s">
-        <v>1105</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1106</v>
+        <v>1092</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1107</v>
+        <v>181</v>
       </c>
       <c r="D296" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E296" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F296" t="s">
-        <v>182</v>
+        <v>63</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1108</v>
+        <v>1093</v>
       </c>
       <c r="H296" t="s">
-        <v>1109</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1110</v>
+        <v>1095</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>354</v>
+        <v>186</v>
       </c>
       <c r="D297" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E297" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F297" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>51</v>
+        <v>1096</v>
       </c>
       <c r="H297" t="s">
-        <v>1111</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1112</v>
+        <v>1098</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>358</v>
+        <v>190</v>
       </c>
       <c r="D298" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E298" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F298" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1113</v>
+        <v>1099</v>
       </c>
       <c r="H298" t="s">
-        <v>1114</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1115</v>
+        <v>1101</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>361</v>
+        <v>193</v>
       </c>
       <c r="D299" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E299" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F299" t="s">
-        <v>135</v>
+        <v>709</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1116</v>
+        <v>1102</v>
       </c>
       <c r="H299" t="s">
-        <v>1117</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1118</v>
+        <v>1104</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>365</v>
+        <v>197</v>
       </c>
       <c r="D300" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E300" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F300" t="s">
-        <v>209</v>
+        <v>13</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1119</v>
+        <v>1105</v>
       </c>
       <c r="H300" t="s">
-        <v>1120</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1121</v>
+        <v>1107</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>370</v>
+        <v>201</v>
       </c>
       <c r="D301" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E301" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F301" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1122</v>
+        <v>1108</v>
       </c>
       <c r="H301" t="s">
-        <v>1123</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1124</v>
+        <v>1110</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1125</v>
+        <v>204</v>
       </c>
       <c r="D302" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E302" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F302" t="s">
-        <v>285</v>
+        <v>55</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1126</v>
+        <v>1111</v>
       </c>
       <c r="H302" t="s">
-        <v>1127</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1128</v>
+        <v>1113</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1129</v>
+        <v>207</v>
       </c>
       <c r="D303" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E303" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F303" t="s">
-        <v>135</v>
+        <v>182</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1130</v>
+        <v>1114</v>
       </c>
       <c r="H303" t="s">
-        <v>1131</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1132</v>
+        <v>1116</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>374</v>
+        <v>211</v>
       </c>
       <c r="D304" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E304" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F304" t="s">
-        <v>55</v>
+        <v>182</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1133</v>
+        <v>1117</v>
       </c>
       <c r="H304" t="s">
-        <v>1134</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1135</v>
+        <v>1119</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1136</v>
+        <v>216</v>
       </c>
       <c r="D305" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E305" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F305" t="s">
-        <v>70</v>
+        <v>393</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="H305" t="s">
-        <v>1138</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1139</v>
+        <v>1122</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>378</v>
+        <v>220</v>
       </c>
       <c r="D306" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E306" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F306" t="s">
-        <v>50</v>
+        <v>393</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1140</v>
+        <v>1123</v>
       </c>
       <c r="H306" t="s">
-        <v>1141</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1142</v>
+        <v>1125</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1143</v>
+        <v>224</v>
       </c>
       <c r="D307" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E307" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F307" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1144</v>
+        <v>1126</v>
       </c>
       <c r="H307" t="s">
-        <v>1145</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1146</v>
+        <v>1128</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>382</v>
+        <v>227</v>
       </c>
       <c r="D308" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E308" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F308" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1147</v>
+        <v>1129</v>
       </c>
       <c r="H308" t="s">
-        <v>1148</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1149</v>
+        <v>1131</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>385</v>
+        <v>230</v>
       </c>
       <c r="D309" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E309" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F309" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>51</v>
+        <v>1132</v>
       </c>
       <c r="H309" t="s">
-        <v>1148</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1150</v>
+        <v>1134</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1151</v>
+        <v>234</v>
       </c>
       <c r="D310" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E310" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F310" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1152</v>
+        <v>51</v>
       </c>
       <c r="H310" t="s">
-        <v>1153</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1154</v>
+        <v>1136</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1155</v>
+        <v>238</v>
       </c>
       <c r="D311" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E311" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F311" t="s">
-        <v>13</v>
+        <v>1137</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1156</v>
+        <v>1138</v>
       </c>
       <c r="H311" t="s">
-        <v>1157</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1158</v>
+        <v>1140</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>389</v>
+        <v>241</v>
       </c>
       <c r="D312" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E312" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F312" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1159</v>
+        <v>1141</v>
       </c>
       <c r="H312" t="s">
-        <v>1160</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1161</v>
+        <v>1143</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>393</v>
+        <v>245</v>
       </c>
       <c r="D313" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E313" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F313" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1162</v>
+        <v>1144</v>
       </c>
       <c r="H313" t="s">
-        <v>1163</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1164</v>
+        <v>1146</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>397</v>
+        <v>249</v>
       </c>
       <c r="D314" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E314" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F314" t="s">
-        <v>13</v>
+        <v>288</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1165</v>
+        <v>1147</v>
       </c>
       <c r="H314" t="s">
-        <v>1166</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1167</v>
+        <v>1149</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>401</v>
+        <v>252</v>
       </c>
       <c r="D315" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E315" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F315" t="s">
-        <v>13</v>
+        <v>288</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1168</v>
+        <v>1150</v>
       </c>
       <c r="H315" t="s">
-        <v>1169</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1170</v>
+        <v>1152</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>405</v>
+        <v>256</v>
       </c>
       <c r="D316" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E316" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F316" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1171</v>
+        <v>1153</v>
       </c>
       <c r="H316" t="s">
-        <v>1172</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1173</v>
+        <v>1155</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1174</v>
+        <v>260</v>
       </c>
       <c r="D317" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E317" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F317" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1175</v>
+        <v>51</v>
       </c>
       <c r="H317" t="s">
-        <v>1176</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1177</v>
+        <v>1157</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>409</v>
+        <v>263</v>
       </c>
       <c r="D318" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E318" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F318" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1178</v>
+        <v>1158</v>
       </c>
       <c r="H318" t="s">
-        <v>1179</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1180</v>
+        <v>1160</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1181</v>
+        <v>268</v>
       </c>
       <c r="D319" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E319" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F319" t="s">
-        <v>366</v>
+        <v>13</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1182</v>
+        <v>1161</v>
       </c>
       <c r="H319" t="s">
-        <v>1183</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1184</v>
+        <v>1163</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>413</v>
+        <v>272</v>
       </c>
       <c r="D320" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E320" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F320" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1185</v>
+        <v>1164</v>
       </c>
       <c r="H320" t="s">
-        <v>1186</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1187</v>
+        <v>1166</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>417</v>
+        <v>276</v>
       </c>
       <c r="D321" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E321" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F321" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1188</v>
+        <v>1167</v>
       </c>
       <c r="H321" t="s">
-        <v>1189</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1190</v>
+        <v>1169</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>421</v>
+        <v>280</v>
       </c>
       <c r="D322" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E322" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F322" t="s">
         <v>101</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1191</v>
+        <v>1170</v>
       </c>
       <c r="H322" t="s">
-        <v>1192</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1193</v>
+        <v>1172</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1194</v>
+        <v>284</v>
       </c>
       <c r="D323" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E323" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F323" t="s">
-        <v>261</v>
+        <v>13</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1195</v>
+        <v>1173</v>
       </c>
       <c r="H323" t="s">
-        <v>1196</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1197</v>
+        <v>1175</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1198</v>
+        <v>287</v>
       </c>
       <c r="D324" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E324" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F324" t="s">
-        <v>182</v>
+        <v>393</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1199</v>
+        <v>1176</v>
       </c>
       <c r="H324" t="s">
-        <v>1200</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1201</v>
+        <v>1178</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>425</v>
+        <v>292</v>
       </c>
       <c r="D325" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E325" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F325" t="s">
-        <v>130</v>
+        <v>101</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1202</v>
+        <v>1179</v>
       </c>
       <c r="H325" t="s">
-        <v>1203</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1204</v>
+        <v>1181</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>429</v>
+        <v>295</v>
       </c>
       <c r="D326" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E326" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F326" t="s">
-        <v>135</v>
+        <v>264</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1205</v>
+        <v>1182</v>
       </c>
       <c r="H326" t="s">
-        <v>1206</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1207</v>
+        <v>1184</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>433</v>
+        <v>298</v>
       </c>
       <c r="D327" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E327" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F327" t="s">
-        <v>209</v>
+        <v>264</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1208</v>
+        <v>51</v>
       </c>
       <c r="H327" t="s">
-        <v>1209</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1210</v>
+        <v>1186</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>437</v>
+        <v>302</v>
       </c>
       <c r="D328" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E328" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F328" t="s">
-        <v>13</v>
+        <v>393</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1211</v>
+        <v>1187</v>
       </c>
       <c r="H328" t="s">
-        <v>1212</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1213</v>
+        <v>1189</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>441</v>
+        <v>305</v>
       </c>
       <c r="D329" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E329" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F329" t="s">
-        <v>285</v>
+        <v>22</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1214</v>
+        <v>1190</v>
       </c>
       <c r="H329" t="s">
-        <v>1215</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1216</v>
+        <v>1192</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>445</v>
+        <v>309</v>
       </c>
       <c r="D330" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E330" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F330" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1217</v>
+        <v>1193</v>
       </c>
       <c r="H330" t="s">
-        <v>1218</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1219</v>
+        <v>1195</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>449</v>
+        <v>313</v>
       </c>
       <c r="D331" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E331" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F331" t="s">
-        <v>166</v>
+        <v>55</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1220</v>
+        <v>51</v>
       </c>
       <c r="H331" t="s">
-        <v>1221</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1222</v>
+        <v>1197</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>453</v>
+        <v>317</v>
       </c>
       <c r="D332" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E332" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F332" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1223</v>
+        <v>1198</v>
       </c>
       <c r="H332" t="s">
-        <v>1224</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1225</v>
+        <v>1200</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1226</v>
+        <v>321</v>
       </c>
       <c r="D333" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E333" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F333" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1227</v>
+        <v>1201</v>
       </c>
       <c r="H333" t="s">
-        <v>1228</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1229</v>
+        <v>1203</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1230</v>
+        <v>325</v>
       </c>
       <c r="D334" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E334" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F334" t="s">
-        <v>13</v>
+        <v>166</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1231</v>
+        <v>1204</v>
       </c>
       <c r="H334" t="s">
-        <v>1232</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1233</v>
+        <v>1206</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1234</v>
+        <v>329</v>
       </c>
       <c r="D335" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E335" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F335" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1235</v>
+        <v>1207</v>
       </c>
       <c r="H335" t="s">
-        <v>1236</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1237</v>
+        <v>1209</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>456</v>
+        <v>333</v>
       </c>
       <c r="D336" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E336" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F336" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1238</v>
+        <v>1210</v>
       </c>
       <c r="H336" t="s">
-        <v>1239</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1240</v>
+        <v>1212</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>460</v>
+        <v>337</v>
       </c>
       <c r="D337" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E337" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F337" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1241</v>
+        <v>1213</v>
       </c>
       <c r="H337" t="s">
-        <v>1242</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1243</v>
+        <v>1215</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>464</v>
+        <v>341</v>
       </c>
       <c r="D338" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E338" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F338" t="s">
-        <v>13</v>
+        <v>709</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1244</v>
+        <v>1216</v>
       </c>
       <c r="H338" t="s">
-        <v>1245</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1246</v>
+        <v>1218</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>468</v>
+        <v>344</v>
       </c>
       <c r="D339" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E339" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F339" t="s">
-        <v>13</v>
+        <v>709</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1247</v>
+        <v>1219</v>
       </c>
       <c r="H339" t="s">
-        <v>1248</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1249</v>
+        <v>1221</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>472</v>
+        <v>348</v>
       </c>
       <c r="D340" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E340" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F340" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1250</v>
+        <v>51</v>
       </c>
       <c r="H340" t="s">
-        <v>1251</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1252</v>
+        <v>1223</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>476</v>
+        <v>351</v>
       </c>
       <c r="D341" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E341" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F341" t="s">
         <v>70</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1253</v>
+        <v>1224</v>
       </c>
       <c r="H341" t="s">
-        <v>1254</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1255</v>
+        <v>1226</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>480</v>
+        <v>354</v>
       </c>
       <c r="D342" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E342" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F342" t="s">
         <v>13</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1256</v>
+        <v>1227</v>
       </c>
       <c r="H342" t="s">
-        <v>1257</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1258</v>
+        <v>1229</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1259</v>
+        <v>357</v>
       </c>
       <c r="D343" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E343" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F343" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1260</v>
+        <v>1230</v>
       </c>
       <c r="H343" t="s">
-        <v>1261</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1262</v>
+        <v>1232</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1263</v>
+        <v>361</v>
       </c>
       <c r="D344" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E344" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F344" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1264</v>
+        <v>1233</v>
       </c>
       <c r="H344" t="s">
-        <v>1265</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1266</v>
+        <v>1235</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>484</v>
+        <v>364</v>
       </c>
       <c r="D345" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E345" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F345" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1267</v>
+        <v>1236</v>
       </c>
       <c r="H345" t="s">
-        <v>1268</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1269</v>
+        <v>1238</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>488</v>
+        <v>368</v>
       </c>
       <c r="D346" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E346" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F346" t="s">
-        <v>55</v>
+        <v>91</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1270</v>
+        <v>1239</v>
       </c>
       <c r="H346" t="s">
-        <v>1271</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1272</v>
+        <v>1241</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>492</v>
+        <v>371</v>
       </c>
       <c r="D347" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E347" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F347" t="s">
-        <v>608</v>
+        <v>91</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1273</v>
+        <v>1242</v>
       </c>
       <c r="H347" t="s">
-        <v>1274</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1275</v>
+        <v>1244</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>495</v>
+        <v>374</v>
       </c>
       <c r="D348" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E348" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F348" t="s">
-        <v>209</v>
+        <v>288</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1276</v>
+        <v>1245</v>
       </c>
       <c r="H348" t="s">
-        <v>1277</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1278</v>
+        <v>1247</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>499</v>
+        <v>378</v>
       </c>
       <c r="D349" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E349" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F349" t="s">
-        <v>50</v>
+        <v>182</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1279</v>
+        <v>1248</v>
       </c>
       <c r="H349" t="s">
-        <v>1280</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1281</v>
+        <v>1250</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1282</v>
+        <v>381</v>
       </c>
       <c r="D350" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E350" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F350" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1283</v>
+        <v>51</v>
       </c>
       <c r="H350" t="s">
-        <v>1284</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1285</v>
+        <v>1252</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>503</v>
+        <v>385</v>
       </c>
       <c r="D351" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E351" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F351" t="s">
-        <v>63</v>
+        <v>135</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1286</v>
+        <v>1253</v>
       </c>
       <c r="H351" t="s">
-        <v>1287</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1288</v>
+        <v>1255</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>507</v>
+        <v>388</v>
       </c>
       <c r="D352" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E352" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F352" t="s">
-        <v>182</v>
+        <v>135</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1289</v>
+        <v>1256</v>
       </c>
       <c r="H352" t="s">
-        <v>1290</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1291</v>
+        <v>1258</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>511</v>
+        <v>392</v>
       </c>
       <c r="D353" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E353" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F353" t="s">
-        <v>166</v>
+        <v>212</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1292</v>
+        <v>1259</v>
       </c>
       <c r="H353" t="s">
-        <v>1293</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1294</v>
+        <v>1261</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>515</v>
+        <v>397</v>
       </c>
       <c r="D354" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E354" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F354" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1295</v>
+        <v>1262</v>
       </c>
       <c r="H354" t="s">
-        <v>1296</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1297</v>
+        <v>1264</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>519</v>
+        <v>401</v>
       </c>
       <c r="D355" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E355" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F355" t="s">
-        <v>22</v>
+        <v>288</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1298</v>
+        <v>1265</v>
       </c>
       <c r="H355" t="s">
-        <v>1299</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1300</v>
+        <v>1267</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>523</v>
+        <v>404</v>
       </c>
       <c r="D356" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E356" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F356" t="s">
         <v>135</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1301</v>
+        <v>1268</v>
       </c>
       <c r="H356" t="s">
-        <v>1302</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1303</v>
+        <v>1270</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>527</v>
+        <v>407</v>
       </c>
       <c r="D357" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E357" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F357" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1304</v>
+        <v>1271</v>
       </c>
       <c r="H357" t="s">
-        <v>1305</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1306</v>
+        <v>1273</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1307</v>
+        <v>411</v>
       </c>
       <c r="D358" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E358" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F358" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1308</v>
+        <v>1274</v>
       </c>
       <c r="H358" t="s">
-        <v>1309</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1310</v>
+        <v>1276</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1311</v>
+        <v>414</v>
       </c>
       <c r="D359" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E359" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F359" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1312</v>
+        <v>1277</v>
       </c>
       <c r="H359" t="s">
-        <v>1313</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1314</v>
+        <v>1279</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>531</v>
+        <v>418</v>
       </c>
       <c r="D360" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E360" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F360" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1315</v>
+        <v>1280</v>
       </c>
       <c r="H360" t="s">
-        <v>1316</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1317</v>
+        <v>1282</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>535</v>
+        <v>421</v>
       </c>
       <c r="D361" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E361" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F361" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1318</v>
+        <v>1283</v>
       </c>
       <c r="H361" t="s">
-        <v>1319</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1320</v>
+        <v>1285</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>539</v>
+        <v>424</v>
       </c>
       <c r="D362" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E362" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F362" t="s">
-        <v>285</v>
+        <v>13</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1321</v>
+        <v>51</v>
       </c>
       <c r="H362" t="s">
-        <v>1322</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1323</v>
+        <v>1286</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1324</v>
+        <v>428</v>
       </c>
       <c r="D363" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E363" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F363" t="s">
-        <v>285</v>
+        <v>13</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1325</v>
+        <v>1287</v>
       </c>
       <c r="H363" t="s">
-        <v>1326</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1327</v>
+        <v>1289</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>543</v>
+        <v>431</v>
       </c>
       <c r="D364" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E364" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F364" t="s">
-        <v>366</v>
+        <v>13</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1328</v>
+        <v>1290</v>
       </c>
       <c r="H364" t="s">
-        <v>1329</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1330</v>
+        <v>1292</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>547</v>
+        <v>434</v>
       </c>
       <c r="D365" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E365" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F365" t="s">
-        <v>285</v>
+        <v>13</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1331</v>
+        <v>1293</v>
       </c>
       <c r="H365" t="s">
-        <v>1332</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1333</v>
+        <v>1295</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1334</v>
+        <v>438</v>
       </c>
       <c r="D366" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E366" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F366" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1335</v>
+        <v>1296</v>
       </c>
       <c r="H366" t="s">
-        <v>1336</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1337</v>
+        <v>1298</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1338</v>
+        <v>442</v>
       </c>
       <c r="D367" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E367" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F367" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1339</v>
+        <v>1299</v>
       </c>
       <c r="H367" t="s">
-        <v>1340</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1341</v>
+        <v>1301</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>555</v>
+        <v>446</v>
       </c>
       <c r="D368" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E368" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F368" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1342</v>
+        <v>1302</v>
       </c>
       <c r="H368" t="s">
-        <v>1343</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1344</v>
+        <v>1304</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>563</v>
+        <v>450</v>
       </c>
       <c r="D369" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E369" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F369" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1345</v>
+        <v>1305</v>
       </c>
       <c r="H369" t="s">
-        <v>1346</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1347</v>
+        <v>1307</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>567</v>
+        <v>454</v>
       </c>
       <c r="D370" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E370" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F370" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1348</v>
+        <v>1308</v>
       </c>
       <c r="H370" t="s">
-        <v>1349</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1350</v>
+        <v>1310</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>575</v>
+        <v>457</v>
       </c>
       <c r="D371" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E371" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F371" t="s">
-        <v>285</v>
+        <v>40</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>51</v>
+        <v>1311</v>
       </c>
       <c r="H371" t="s">
-        <v>1351</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1352</v>
+        <v>1313</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>579</v>
+        <v>461</v>
       </c>
       <c r="D372" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E372" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F372" t="s">
-        <v>13</v>
+        <v>393</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1353</v>
+        <v>1314</v>
       </c>
       <c r="H372" t="s">
-        <v>1354</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1355</v>
+        <v>1316</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1356</v>
+        <v>464</v>
       </c>
       <c r="D373" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E373" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F373" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1357</v>
+        <v>1317</v>
       </c>
       <c r="H373" t="s">
-        <v>1358</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1359</v>
+        <v>1319</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>587</v>
+        <v>468</v>
       </c>
       <c r="D374" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E374" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F374" t="s">
-        <v>182</v>
+        <v>63</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1360</v>
+        <v>1320</v>
       </c>
       <c r="H374" t="s">
-        <v>1361</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1362</v>
+        <v>1322</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>591</v>
+        <v>472</v>
       </c>
       <c r="D375" t="s">
-        <v>856</v>
+        <v>978</v>
       </c>
       <c r="E375" t="s">
-        <v>857</v>
+        <v>979</v>
       </c>
       <c r="F375" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>51</v>
+        <v>1323</v>
       </c>
       <c r="H375" t="s">
-        <v>1363</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1364</v>
+        <v>1325</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>10</v>
+        <v>476</v>
       </c>
       <c r="D376" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E376" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F376" t="s">
-        <v>1367</v>
+        <v>264</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1368</v>
+        <v>1326</v>
       </c>
       <c r="H376" t="s">
-        <v>1369</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1370</v>
+        <v>1328</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>17</v>
+        <v>479</v>
       </c>
       <c r="D377" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E377" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F377" t="s">
-        <v>1367</v>
+        <v>182</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1371</v>
+        <v>1329</v>
       </c>
       <c r="H377" t="s">
-        <v>1372</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1373</v>
+        <v>1331</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>21</v>
+        <v>482</v>
       </c>
       <c r="D378" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E378" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F378" t="s">
-        <v>1367</v>
+        <v>130</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1374</v>
+        <v>1332</v>
       </c>
       <c r="H378" t="s">
-        <v>1369</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1375</v>
+        <v>1334</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>26</v>
+        <v>486</v>
       </c>
       <c r="D379" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E379" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F379" t="s">
-        <v>1367</v>
+        <v>135</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1376</v>
+        <v>1335</v>
       </c>
       <c r="H379" t="s">
-        <v>1377</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1378</v>
+        <v>1337</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>30</v>
+        <v>490</v>
       </c>
       <c r="D380" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E380" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F380" t="s">
-        <v>1367</v>
+        <v>212</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1379</v>
+        <v>1338</v>
       </c>
       <c r="H380" t="s">
-        <v>1380</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1381</v>
+        <v>1340</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>35</v>
+        <v>494</v>
       </c>
       <c r="D381" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E381" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F381" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1382</v>
+        <v>1341</v>
       </c>
       <c r="H381" t="s">
-        <v>1369</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1383</v>
+        <v>1343</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>39</v>
+        <v>498</v>
       </c>
       <c r="D382" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E382" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F382" t="s">
-        <v>1367</v>
+        <v>288</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1384</v>
+        <v>1344</v>
       </c>
       <c r="H382" t="s">
-        <v>1385</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1386</v>
+        <v>1346</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>44</v>
+        <v>502</v>
       </c>
       <c r="D383" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E383" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F383" t="s">
-        <v>1367</v>
+        <v>55</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1387</v>
+        <v>1347</v>
       </c>
       <c r="H383" t="s">
-        <v>1388</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1389</v>
+        <v>1349</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>49</v>
+        <v>506</v>
       </c>
       <c r="D384" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E384" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F384" t="s">
-        <v>1367</v>
+        <v>166</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1390</v>
+        <v>1350</v>
       </c>
       <c r="H384" t="s">
-        <v>1369</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1391</v>
+        <v>1352</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>54</v>
+        <v>510</v>
       </c>
       <c r="D385" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E385" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F385" t="s">
-        <v>1367</v>
+        <v>91</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1392</v>
+        <v>1353</v>
       </c>
       <c r="H385" t="s">
-        <v>1393</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1394</v>
+        <v>1355</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>58</v>
+        <v>513</v>
       </c>
       <c r="D386" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E386" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F386" t="s">
-        <v>1367</v>
+        <v>70</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1395</v>
+        <v>1356</v>
       </c>
       <c r="H386" t="s">
-        <v>1369</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1396</v>
+        <v>1358</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>69</v>
+        <v>516</v>
       </c>
       <c r="D387" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E387" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F387" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1397</v>
+        <v>1359</v>
       </c>
       <c r="H387" t="s">
-        <v>1369</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>74</v>
+        <v>519</v>
       </c>
       <c r="D388" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E388" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F388" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1399</v>
+        <v>1362</v>
       </c>
       <c r="H388" t="s">
-        <v>1400</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1401</v>
+        <v>1364</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>78</v>
+        <v>522</v>
       </c>
       <c r="D389" t="s">
+        <v>978</v>
+      </c>
+      <c r="E389" t="s">
+        <v>979</v>
+      </c>
+      <c r="F389" t="s">
+        <v>13</v>
+      </c>
+      <c r="G389" s="1" t="s">
         <v>1365</v>
       </c>
-      <c r="E389" t="s">
+      <c r="H389" t="s">
         <v>1366</v>
-      </c>
-[...7 lines deleted...]
-        <v>1403</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1404</v>
+        <v>1367</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>82</v>
+        <v>526</v>
       </c>
       <c r="D390" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E390" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F390" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1405</v>
+        <v>1368</v>
       </c>
       <c r="H390" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1406</v>
+        <v>1370</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>90</v>
+        <v>530</v>
       </c>
       <c r="D391" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E391" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F391" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1407</v>
+        <v>1371</v>
       </c>
       <c r="H391" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1408</v>
+        <v>1373</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>94</v>
+        <v>534</v>
       </c>
       <c r="D392" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E392" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F392" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1409</v>
+        <v>1374</v>
       </c>
       <c r="H392" t="s">
-        <v>1369</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1410</v>
+        <v>1376</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>97</v>
+        <v>538</v>
       </c>
       <c r="D393" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E393" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F393" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1411</v>
+        <v>1377</v>
       </c>
       <c r="H393" t="s">
-        <v>1412</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1413</v>
+        <v>1379</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>100</v>
+        <v>542</v>
       </c>
       <c r="D394" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E394" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F394" t="s">
-        <v>1367</v>
+        <v>70</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1414</v>
+        <v>1380</v>
       </c>
       <c r="H394" t="s">
-        <v>1369</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1415</v>
+        <v>1382</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>105</v>
+        <v>546</v>
       </c>
       <c r="D395" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E395" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F395" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1416</v>
+        <v>1383</v>
       </c>
       <c r="H395" t="s">
-        <v>1369</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1417</v>
+        <v>1385</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>109</v>
+        <v>550</v>
       </c>
       <c r="D396" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E396" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F396" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1418</v>
+        <v>1386</v>
       </c>
       <c r="H396" t="s">
-        <v>1369</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1419</v>
+        <v>1388</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>114</v>
+        <v>553</v>
       </c>
       <c r="D397" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E397" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F397" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1420</v>
+        <v>1389</v>
       </c>
       <c r="H397" t="s">
-        <v>1421</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1422</v>
+        <v>1391</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>118</v>
+        <v>556</v>
       </c>
       <c r="D398" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E398" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F398" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1423</v>
+        <v>1392</v>
       </c>
       <c r="H398" t="s">
-        <v>1424</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1425</v>
+        <v>1394</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>122</v>
+        <v>560</v>
       </c>
       <c r="D399" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E399" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F399" t="s">
-        <v>1367</v>
+        <v>55</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1426</v>
+        <v>1395</v>
       </c>
       <c r="H399" t="s">
-        <v>1427</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1428</v>
+        <v>1397</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>126</v>
+        <v>564</v>
       </c>
       <c r="D400" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E400" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F400" t="s">
-        <v>1367</v>
+        <v>709</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1429</v>
+        <v>1398</v>
       </c>
       <c r="H400" t="s">
-        <v>1430</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1431</v>
+        <v>1400</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>129</v>
+        <v>568</v>
       </c>
       <c r="D401" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E401" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F401" t="s">
-        <v>1367</v>
+        <v>212</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1432</v>
+        <v>1401</v>
       </c>
       <c r="H401" t="s">
-        <v>1433</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1434</v>
+        <v>1403</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>134</v>
+        <v>572</v>
       </c>
       <c r="D402" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E402" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F402" t="s">
-        <v>1367</v>
+        <v>50</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1435</v>
+        <v>1404</v>
       </c>
       <c r="H402" t="s">
-        <v>1436</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1437</v>
+        <v>1406</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>139</v>
+        <v>1407</v>
       </c>
       <c r="D403" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E403" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F403" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1438</v>
+        <v>1408</v>
       </c>
       <c r="H403" t="s">
-        <v>1439</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1440</v>
+        <v>1410</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>143</v>
+        <v>576</v>
       </c>
       <c r="D404" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E404" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F404" t="s">
-        <v>1367</v>
+        <v>63</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1441</v>
+        <v>1411</v>
       </c>
       <c r="H404" t="s">
-        <v>1442</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>147</v>
+        <v>580</v>
       </c>
       <c r="D405" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E405" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F405" t="s">
-        <v>1367</v>
+        <v>182</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1444</v>
+        <v>1414</v>
       </c>
       <c r="H405" t="s">
-        <v>1445</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1446</v>
+        <v>1416</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>150</v>
+        <v>584</v>
       </c>
       <c r="D406" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E406" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F406" t="s">
-        <v>1367</v>
+        <v>166</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1447</v>
+        <v>1417</v>
       </c>
       <c r="H406" t="s">
-        <v>1369</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1448</v>
+        <v>1419</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>154</v>
+        <v>588</v>
       </c>
       <c r="D407" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E407" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F407" t="s">
-        <v>1367</v>
+        <v>101</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1449</v>
+        <v>1420</v>
       </c>
       <c r="H407" t="s">
-        <v>1450</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1451</v>
+        <v>1422</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>158</v>
+        <v>592</v>
       </c>
       <c r="D408" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E408" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F408" t="s">
-        <v>1367</v>
+        <v>22</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1452</v>
+        <v>1423</v>
       </c>
       <c r="H408" t="s">
-        <v>1369</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1453</v>
+        <v>1425</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>161</v>
+        <v>596</v>
       </c>
       <c r="D409" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E409" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F409" t="s">
-        <v>1367</v>
+        <v>135</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1454</v>
+        <v>1426</v>
       </c>
       <c r="H409" t="s">
-        <v>1369</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1455</v>
+        <v>1428</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>165</v>
+        <v>600</v>
       </c>
       <c r="D410" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E410" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F410" t="s">
-        <v>1367</v>
+        <v>40</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1456</v>
+        <v>1429</v>
       </c>
       <c r="H410" t="s">
-        <v>1369</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1457</v>
+        <v>1431</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>174</v>
+        <v>604</v>
       </c>
       <c r="D411" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E411" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F411" t="s">
-        <v>1367</v>
+        <v>45</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1458</v>
+        <v>1432</v>
       </c>
       <c r="H411" t="s">
-        <v>1369</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1459</v>
+        <v>1434</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>177</v>
+        <v>607</v>
       </c>
       <c r="D412" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E412" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F412" t="s">
-        <v>1367</v>
+        <v>130</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1460</v>
+        <v>1435</v>
       </c>
       <c r="H412" t="s">
-        <v>1369</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1461</v>
+        <v>1437</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>181</v>
+        <v>611</v>
       </c>
       <c r="D413" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E413" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F413" t="s">
-        <v>1367</v>
+        <v>70</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1462</v>
+        <v>1438</v>
       </c>
       <c r="H413" t="s">
-        <v>1463</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1464</v>
+        <v>1440</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>193</v>
+        <v>615</v>
       </c>
       <c r="D414" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E414" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F414" t="s">
-        <v>1367</v>
+        <v>70</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1465</v>
+        <v>1441</v>
       </c>
       <c r="H414" t="s">
-        <v>1369</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1466</v>
+        <v>1443</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>966</v>
+        <v>619</v>
       </c>
       <c r="D415" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E415" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F415" t="s">
-        <v>1367</v>
+        <v>288</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1467</v>
+        <v>1444</v>
       </c>
       <c r="H415" t="s">
-        <v>1369</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1468</v>
+        <v>1446</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>201</v>
+        <v>623</v>
       </c>
       <c r="D416" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E416" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F416" t="s">
-        <v>1367</v>
+        <v>288</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1469</v>
+        <v>1447</v>
       </c>
       <c r="H416" t="s">
-        <v>1369</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1470</v>
+        <v>1449</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>204</v>
+        <v>626</v>
       </c>
       <c r="D417" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E417" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F417" t="s">
-        <v>1367</v>
+        <v>393</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1471</v>
+        <v>1450</v>
       </c>
       <c r="H417" t="s">
-        <v>1472</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1473</v>
+        <v>1452</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>208</v>
+        <v>630</v>
       </c>
       <c r="D418" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E418" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F418" t="s">
-        <v>1367</v>
+        <v>288</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="H418" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1476</v>
+        <v>1455</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>213</v>
+        <v>634</v>
       </c>
       <c r="D419" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E419" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F419" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1477</v>
+        <v>1456</v>
       </c>
       <c r="H419" t="s">
-        <v>1478</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1479</v>
+        <v>1458</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>217</v>
+        <v>637</v>
       </c>
       <c r="D420" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E420" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F420" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1480</v>
+        <v>51</v>
       </c>
       <c r="H420" t="s">
-        <v>1481</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1482</v>
+        <v>1460</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>221</v>
+        <v>640</v>
       </c>
       <c r="D421" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E421" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F421" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1483</v>
+        <v>51</v>
       </c>
       <c r="H421" t="s">
-        <v>1484</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1485</v>
+        <v>1462</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>224</v>
+        <v>644</v>
       </c>
       <c r="D422" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E422" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F422" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1486</v>
+        <v>1463</v>
       </c>
       <c r="H422" t="s">
-        <v>1369</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1487</v>
+        <v>1465</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>227</v>
+        <v>647</v>
       </c>
       <c r="D423" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E423" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F423" t="s">
-        <v>1367</v>
+        <v>31</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1488</v>
+        <v>1466</v>
       </c>
       <c r="H423" t="s">
-        <v>1369</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1489</v>
+        <v>1468</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>231</v>
+        <v>651</v>
       </c>
       <c r="D424" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E424" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F424" t="s">
-        <v>1367</v>
+        <v>31</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1490</v>
+        <v>51</v>
       </c>
       <c r="H424" t="s">
-        <v>1369</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1491</v>
+        <v>1470</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>235</v>
+        <v>655</v>
       </c>
       <c r="D425" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E425" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F425" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1492</v>
+        <v>1471</v>
       </c>
       <c r="H425" t="s">
-        <v>1369</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1493</v>
+        <v>1473</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>238</v>
+        <v>659</v>
       </c>
       <c r="D426" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E426" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F426" t="s">
-        <v>1367</v>
+        <v>212</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1494</v>
+        <v>1474</v>
       </c>
       <c r="H426" t="s">
-        <v>1495</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1496</v>
+        <v>1476</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>242</v>
+        <v>667</v>
       </c>
       <c r="D427" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E427" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F427" t="s">
-        <v>1367</v>
+        <v>288</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1497</v>
+        <v>51</v>
       </c>
       <c r="H427" t="s">
-        <v>1498</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1499</v>
+        <v>1478</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>246</v>
+        <v>671</v>
       </c>
       <c r="D428" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E428" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F428" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1500</v>
+        <v>1479</v>
       </c>
       <c r="H428" t="s">
-        <v>1369</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1501</v>
+        <v>1481</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>249</v>
+        <v>675</v>
       </c>
       <c r="D429" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E429" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F429" t="s">
-        <v>1367</v>
+        <v>288</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1502</v>
+        <v>51</v>
       </c>
       <c r="H429" t="s">
-        <v>1503</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1504</v>
+        <v>1483</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>253</v>
+        <v>679</v>
       </c>
       <c r="D430" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E430" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F430" t="s">
-        <v>1367</v>
+        <v>288</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1505</v>
+        <v>51</v>
       </c>
       <c r="H430" t="s">
-        <v>1369</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1506</v>
+        <v>1485</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>257</v>
+        <v>682</v>
       </c>
       <c r="D431" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E431" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F431" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1507</v>
+        <v>1486</v>
       </c>
       <c r="H431" t="s">
-        <v>1369</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1508</v>
+        <v>1488</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>260</v>
+        <v>685</v>
       </c>
       <c r="D432" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E432" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F432" t="s">
-        <v>1367</v>
+        <v>182</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1509</v>
+        <v>1489</v>
       </c>
       <c r="H432" t="s">
-        <v>1369</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1510</v>
+        <v>1491</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>265</v>
+        <v>689</v>
       </c>
       <c r="D433" t="s">
-        <v>1365</v>
+        <v>978</v>
       </c>
       <c r="E433" t="s">
-        <v>1366</v>
+        <v>979</v>
       </c>
       <c r="F433" t="s">
-        <v>1367</v>
+        <v>13</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1511</v>
+        <v>51</v>
       </c>
       <c r="H433" t="s">
-        <v>1512</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1513</v>
+        <v>1493</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>269</v>
+        <v>10</v>
       </c>
       <c r="D434" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E434" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F434" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1514</v>
+        <v>1497</v>
       </c>
       <c r="H434" t="s">
-        <v>1424</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1515</v>
+        <v>1499</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>273</v>
+        <v>17</v>
       </c>
       <c r="D435" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E435" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F435" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1516</v>
+        <v>1500</v>
       </c>
       <c r="H435" t="s">
-        <v>1369</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1517</v>
+        <v>1502</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>277</v>
+        <v>21</v>
       </c>
       <c r="D436" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E436" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F436" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1518</v>
+        <v>1503</v>
       </c>
       <c r="H436" t="s">
-        <v>1424</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1519</v>
+        <v>1504</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>281</v>
+        <v>26</v>
       </c>
       <c r="D437" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E437" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F437" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1520</v>
+        <v>1505</v>
       </c>
       <c r="H437" t="s">
-        <v>1521</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1522</v>
+        <v>1507</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>284</v>
+        <v>30</v>
       </c>
       <c r="D438" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E438" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F438" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1523</v>
+        <v>1508</v>
       </c>
       <c r="H438" t="s">
-        <v>1524</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1525</v>
+        <v>1510</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>289</v>
+        <v>35</v>
       </c>
       <c r="D439" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E439" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F439" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1526</v>
+        <v>1511</v>
       </c>
       <c r="H439" t="s">
-        <v>1369</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1527</v>
+        <v>1512</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>292</v>
+        <v>39</v>
       </c>
       <c r="D440" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E440" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F440" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1528</v>
+        <v>1513</v>
       </c>
       <c r="H440" t="s">
-        <v>1529</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1530</v>
+        <v>1515</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>295</v>
+        <v>44</v>
       </c>
       <c r="D441" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E441" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F441" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1531</v>
+        <v>1516</v>
       </c>
       <c r="H441" t="s">
-        <v>1532</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1533</v>
+        <v>1518</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>299</v>
+        <v>49</v>
       </c>
       <c r="D442" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E442" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F442" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1534</v>
+        <v>1519</v>
       </c>
       <c r="H442" t="s">
-        <v>1369</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1535</v>
+        <v>1520</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>302</v>
+        <v>54</v>
       </c>
       <c r="D443" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E443" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F443" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1536</v>
+        <v>1521</v>
       </c>
       <c r="H443" t="s">
-        <v>1369</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1537</v>
+        <v>1523</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>306</v>
+        <v>58</v>
       </c>
       <c r="D444" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E444" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F444" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1538</v>
+        <v>1524</v>
       </c>
       <c r="H444" t="s">
-        <v>1369</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1539</v>
+        <v>1525</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>310</v>
+        <v>62</v>
       </c>
       <c r="D445" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E445" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F445" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1540</v>
+        <v>51</v>
       </c>
       <c r="H445" t="s">
-        <v>1369</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1541</v>
+        <v>1527</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>318</v>
+        <v>66</v>
       </c>
       <c r="D446" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E446" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1367</v>
+        <v>1495</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1542</v>
+        <v>51</v>
       </c>
       <c r="H446" t="s">
-        <v>1543</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1544</v>
+        <v>1528</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>322</v>
+        <v>69</v>
       </c>
       <c r="D447" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E447" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F447" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1545</v>
+        <v>1529</v>
       </c>
       <c r="H447" t="s">
-        <v>1369</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1546</v>
+        <v>1530</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>326</v>
+        <v>74</v>
       </c>
       <c r="D448" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E448" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F448" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1547</v>
+        <v>1531</v>
       </c>
       <c r="H448" t="s">
-        <v>1548</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1549</v>
+        <v>1533</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>330</v>
+        <v>78</v>
       </c>
       <c r="D449" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E449" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F449" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1550</v>
+        <v>1534</v>
       </c>
       <c r="H449" t="s">
-        <v>1369</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1551</v>
+        <v>1536</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>334</v>
+        <v>82</v>
       </c>
       <c r="D450" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E450" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F450" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1552</v>
+        <v>1537</v>
       </c>
       <c r="H450" t="s">
-        <v>1369</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1553</v>
+        <v>1538</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1071</v>
+        <v>86</v>
       </c>
       <c r="D451" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E451" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F451" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1554</v>
+        <v>51</v>
       </c>
       <c r="H451" t="s">
-        <v>1369</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1555</v>
+        <v>1539</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>338</v>
+        <v>90</v>
       </c>
       <c r="D452" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E452" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F452" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1556</v>
+        <v>1540</v>
       </c>
       <c r="H452" t="s">
-        <v>1557</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1558</v>
+        <v>1541</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1559</v>
+        <v>94</v>
       </c>
       <c r="D453" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E453" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F453" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1560</v>
+        <v>1542</v>
       </c>
       <c r="H453" t="s">
-        <v>1561</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1562</v>
+        <v>1543</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1078</v>
+        <v>97</v>
       </c>
       <c r="D454" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E454" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F454" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1563</v>
+        <v>1544</v>
       </c>
       <c r="H454" t="s">
-        <v>1369</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1564</v>
+        <v>1546</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1082</v>
+        <v>100</v>
       </c>
       <c r="D455" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E455" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F455" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1565</v>
+        <v>1547</v>
       </c>
       <c r="H455" t="s">
-        <v>1566</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1567</v>
+        <v>1548</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>342</v>
+        <v>105</v>
       </c>
       <c r="D456" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E456" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F456" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1568</v>
+        <v>1549</v>
       </c>
       <c r="H456" t="s">
-        <v>1369</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1569</v>
+        <v>1550</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1089</v>
+        <v>109</v>
       </c>
       <c r="D457" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E457" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F457" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1570</v>
+        <v>1551</v>
       </c>
       <c r="H457" t="s">
-        <v>1369</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1571</v>
+        <v>1552</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>346</v>
+        <v>114</v>
       </c>
       <c r="D458" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E458" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F458" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1572</v>
+        <v>1553</v>
       </c>
       <c r="H458" t="s">
-        <v>1573</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1574</v>
+        <v>1555</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1096</v>
+        <v>118</v>
       </c>
       <c r="D459" t="s">
-        <v>1365</v>
+        <v>1494</v>
       </c>
       <c r="E459" t="s">
-        <v>1366</v>
+        <v>1495</v>
       </c>
       <c r="F459" t="s">
-        <v>1367</v>
+        <v>1496</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1575</v>
+        <v>1556</v>
       </c>
       <c r="H459" t="s">
-        <v>1369</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1576</v>
+        <v>1558</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>338</v>
+        <v>122</v>
       </c>
       <c r="D460" t="s">
-        <v>1577</v>
+        <v>1494</v>
       </c>
       <c r="E460" t="s">
-        <v>1578</v>
+        <v>1495</v>
       </c>
       <c r="F460" t="s">
-        <v>55</v>
+        <v>1496</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1579</v>
+        <v>1559</v>
       </c>
       <c r="H460" t="s">
-        <v>1580</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1581</v>
+        <v>1561</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>433</v>
+        <v>126</v>
       </c>
       <c r="D461" t="s">
-        <v>1577</v>
+        <v>1494</v>
       </c>
       <c r="E461" t="s">
-        <v>1578</v>
+        <v>1495</v>
       </c>
       <c r="F461" t="s">
-        <v>209</v>
+        <v>1496</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1582</v>
+        <v>1562</v>
       </c>
       <c r="H461" t="s">
-        <v>1583</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>129</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>134</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>139</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>143</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>147</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>150</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>154</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
         <v>1584</v>
       </c>
-      <c r="B462" t="s">
-[...11 lines deleted...]
-      <c r="F462" t="s">
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>158</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>161</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>165</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>170</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F472" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>174</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F473" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>177</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F474" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>181</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F475" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>186</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F476" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>190</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F477" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>193</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F478" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>201</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>204</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F480" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>207</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F481" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>211</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F482" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>216</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>220</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>224</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>227</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F486" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>230</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>234</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>238</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>241</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>245</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F491" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>249</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>252</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>256</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>260</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>263</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>268</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>272</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>276</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>280</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>284</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F501" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>287</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>292</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>295</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>298</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>302</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>305</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>309</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>313</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>321</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>325</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>329</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>333</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>337</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>341</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>344</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>348</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F517" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>351</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>354</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F519" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>357</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>361</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>364</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>368</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>344</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F524" t="s">
+        <v>55</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>490</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F525" t="s">
+        <v>212</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>538</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F526" t="s">
         <v>45</v>
       </c>
-      <c r="G462" s="1" t="s">
-[...3 lines deleted...]
-        <v>1586</v>
+      <c r="G526" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1722</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -17616,50 +19679,114 @@
     <hyperlink ref="G438" r:id="rId437"/>
     <hyperlink ref="G439" r:id="rId438"/>
     <hyperlink ref="G440" r:id="rId439"/>
     <hyperlink ref="G441" r:id="rId440"/>
     <hyperlink ref="G442" r:id="rId441"/>
     <hyperlink ref="G443" r:id="rId442"/>
     <hyperlink ref="G444" r:id="rId443"/>
     <hyperlink ref="G445" r:id="rId444"/>
     <hyperlink ref="G446" r:id="rId445"/>
     <hyperlink ref="G447" r:id="rId446"/>
     <hyperlink ref="G448" r:id="rId447"/>
     <hyperlink ref="G449" r:id="rId448"/>
     <hyperlink ref="G450" r:id="rId449"/>
     <hyperlink ref="G451" r:id="rId450"/>
     <hyperlink ref="G452" r:id="rId451"/>
     <hyperlink ref="G453" r:id="rId452"/>
     <hyperlink ref="G454" r:id="rId453"/>
     <hyperlink ref="G455" r:id="rId454"/>
     <hyperlink ref="G456" r:id="rId455"/>
     <hyperlink ref="G457" r:id="rId456"/>
     <hyperlink ref="G458" r:id="rId457"/>
     <hyperlink ref="G459" r:id="rId458"/>
     <hyperlink ref="G460" r:id="rId459"/>
     <hyperlink ref="G461" r:id="rId460"/>
     <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>