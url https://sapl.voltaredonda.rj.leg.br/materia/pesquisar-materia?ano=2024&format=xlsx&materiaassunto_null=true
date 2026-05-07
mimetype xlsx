--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -10,2990 +10,2993 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2383" uniqueCount="980">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2391" uniqueCount="981">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Hálison Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/114/pl1.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/114/pl1.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fiscalização da prestação de serviços públicos de energia elétrica, telefone, gás canalizado e água, e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Betinho Albertassi - José Humberto Albertassi</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/115/pl2.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/115/pl2.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o teletrabalho para as funcionárias públicas gestantes do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/116/pl3.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/116/pl3.2024.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a disponibilização de ar condicionado nos postos de saúde no Município.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Walmir Vítor</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/117/pl4.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/117/pl4.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de dispositivo que informe aos passageiros com deficiência visual sobre os pontos de parada, a numeração da linha e o nome do ponto seguinte, e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dr Rodrigo Furtado</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Institui no Município de Volta Redonda que todas as passarelas de pedestres, viadutos e pontes de tráfego de veículos tenham traves de proteção de altura e determina a instalação de placas de identificação do limite máximo de altura permitida, conforme especifica.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/119/pl6.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/119/pl6.2024.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 1º, o §1º do artigo 1º, os incisos I, II, III, V e VI do artigo 2º da Lei Municipal nº 6.085/22.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rodrigo Nós do Povo</t>
   </si>
   <si>
     <t>Denomina "Naná" a Praça localizada na Rua Nossa Senhora de Fátima - Morro do Quiabo - Bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/121/pl8.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/121/pl8.2024.pdf</t>
   </si>
   <si>
     <t>Cria no Município de Volta Redonda a Campanha "Amamentação é um Direito".</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/122/pl9.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/122/pl9.2024.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Biblioteca Digital nas bibliotecas e escolas públicas do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/123/pl10.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/123/pl10.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Família na Escola nas unidades de ensino da rede municipal de educação.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/124/pl11.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/124/pl11.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de hospitais e maternidades da rede pública e privada do Município de Volta Redonda de realizarem os exames para diagnóstico precoce da encefalopatia crônica não progressiva da infância (PC – Paralisia Infantil) – DIPREPAC – nos recém-nascidos, e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Fábio Buchecha - Fábio da Silva de Carvalho</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal "Amor Consciente: Protegendo Corações, Evitando Golpes" contra a prática criminosa de estelionato sentimental.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Jorginho Fuede - Jorge Alberto Felipe Cury</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/126/pl13.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/126/pl13.2024.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública Municipal a Associação de Mulheres Mariana Crioula - AMAC.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Vair Duré - Vair de Oliveira Moura</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/150/pl14.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/150/pl14.2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei Municipal nº 6.287 de 19 de outubro de 2023.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Renan Cury - Renan Teixeira e Cury</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/109/pl15.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/109/pl15.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Monitoramento Aéreo de Focos de Dengue no Município e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/260/pl16.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/260/pl16.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar a faixa azul para motos em avenidas de grande fluxo de veículos no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Raone Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/279/pl17.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/279/pl17.2024.pdf</t>
   </si>
   <si>
     <t>Reconhece como entidade de utilidade pública a Associação "ACÍCLICA - Associação Regional de Ciclistas, Caminhada e Mobilidade Sustentável".</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Antonio Francisco Neto</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_no_18.24.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_no_18.24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da mudança de itinerário das linhas de transporte coletivo no município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/129/pl19.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/129/pl19.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do extermínio de cães e gatos para fins de controle populacional dos animais no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/130/pl20.2024_2.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/130/pl20.2024_2.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização sobre o Autismo e cria o Programa Municipal de orientação sobre Autismo para profissionais das áreas da educação e saúde.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/132/pl21.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/132/pl21.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Prevenção ao Câncer de Pele no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/133/pl22.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/133/pl22.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Mês Abril Azul, dedicado à conscientização sobre o Transtorno do Espectro Autista - TEA, no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/261/pl23.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/261/pl23.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Portal dos Conselhos Municipais de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Luciano Mineirinho - Luciano de Souza Portes</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/131/pl24.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/131/pl24.2024.pdf</t>
   </si>
   <si>
     <t>Inclui o sistema de apoio a microempresas com a finalidade de orientar a criação e a administração de empresas de pequeno porte e cooperativas.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Temponi -Vander Temponi Faria</t>
   </si>
   <si>
     <t>Dispõe sobre denominar oficialmente com o nome de "Elisângela de Sousa Furtado Pacheco" a praça localizada na Rua Irene Rodrigues Martins, no Residencial Mata Atlântica, no Bairro Belvedere.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Dispõe as condições para funcionamento de "Supermercados Amigos dos Animais".</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/163/pl27.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/163/pl27.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Empreendedor no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/135/pl28.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/135/pl28.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de sistema de monitoramento de imagens nos estabelecimentos que comercializam ferros-velhos, sucatas e afins no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/164/pl29.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/164/pl29.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de agendamentos de consultas após obtenção de alta hospitalar.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/153/pl30.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/153/pl30.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a capacitação das equipes de saúde em procedimentos humanizados e qualificados de atenção a mulheres vítimas de violência no município de Volta Redonda.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/165/pl31.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/165/pl31.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Vacinas nas Escolas" nos estabelecimentos da rede de ensino público e privado no âmbito do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/166/pl32.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/166/pl32.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa "Arte da Dança" no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/152/pl33.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/152/pl33.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a livre parada e estacionamento para embarque e desembarque de transportes escolares em dias e horários letivos, em vias no local da prestação do serviço.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/167/pl34.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/167/pl34.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa "Arte da Dança" nas Escolas Municipais do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/183/pl35.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/183/pl35.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação do Programa de  descarte sustentável de papel por órgãos públicos municipais no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Paulinho AP - Paulo Roberto Costa Docca</t>
   </si>
   <si>
     <t>Denomina de Geny Alves dos Reis a servidão sem nome, no bairro Siderópolis.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Lela - Antonio Régio Gonçalves Dias</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/170/pl37.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/170/pl37.2024.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural de Natureza Imaterial do Município de Volta Redonda o "Samba da Jurema" e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do fornecimento gratuito de repelente contra as doenças transmitidas pelo mosquito Aedes Aegypti (dengue, zika vírus e febre chikungunya) para os agentes de combate à endemia e os agentes comunitários de saúde do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Denomina de "Ivan de Amorim Tavares" a praça localizada na Rua Rio Amazonas, bairro Água Limpa.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/169/pl_040.24_-_jafc_-_institui_no_municipio_de_volta_redonda_o_dia_do_ostomizado_a_ser_comemorado_anualmente_no_dia_16_de_novembro_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/169/pl_040.24_-_jafc_-_institui_no_municipio_de_volta_redonda_o_dia_do_ostomizado_a_ser_comemorado_anualmente_no_dia_16_de_novembro_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Volta Redonda o "Dia do Ostomizado" a ser comemorado anualmente no dia 16 de novembro e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/171/pl41.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/171/pl41.2024.pdf</t>
   </si>
   <si>
     <t>Fica instituída a instalação de um sistema eletrônico com alerta sonoro para identificação e segurança do recém-nascido nos hospitais e maternidades da rede municipal.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/172/pl42.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/172/pl42.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal no Município de Volta Redonda – REFIS 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/174/pl43.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/174/pl43.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso de aparelhos celulares por profissionais da saúde durante a execução de exames.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/175/pl44.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/175/pl44.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Ponte Radialista Uiara Araújo, logradouro público no bairro Ponte Alta.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/180/pl45.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/180/pl45.2024.pdf</t>
   </si>
   <si>
     <t>Denomina "Professora Alcione Rodrigues da Costa" a Creche/Escola de Educação Infantil a ser construída com recursos do Novo PAC Seleções 2023.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/184/pl46.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/184/pl46.2024.pdf</t>
   </si>
   <si>
     <t>Denomina "Sérgio Botelho - O Gigante" a praça localizada no Trevo da Casa de Pedra, na Rua Oitocentos e Sessenta, Jardim Tiradentes.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/185/pl47.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/185/pl47.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura de Volta Redonda - RJ a colocar grades de proteção nas passarelas e viadutos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/186/pl48.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/186/pl48.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação de ações de diversidade, equidade e inclusão profissional para autistas de nível 1 de suporte no âmbito do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Paulo Conrado - Paulo César Lima Conrado</t>
   </si>
   <si>
     <t>Estabelece requisitos para licenciamento das atividades religiosas e para regularização das edificações dos locais de culto religioso de qualquer natureza.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Determina a instalação de recipientes com repelente para a pele de longa duração nos órgãos públicos e dá outras providências.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização e acesso de animais domésticos que estão sob a tutela de moradores em situação de rua, aos abrigos emergenciais, casas de passagem, albergues e centro de serviços destinados ao atendimento das pessoas em situação de rua no âmbito do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/195/pl52.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/195/pl52.pdf</t>
   </si>
   <si>
     <t>Denomina e corrige o nome da via localizada no Bairro Belmonte, para Rua Angra dos Reis, no trecho que indica.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/188/pl53.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/188/pl53.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de “Marly da Silva Oliveira” a rua paralela à Rodovia do Contorno que dá acesso ao Residencial Jardim Mariana.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/189/pl54.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/189/pl54.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de “José Costa Nogueira” a rua entre o Residencial Jardim Mariana Rubi e Jardim Mariana Esmeralda.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/190/pl55.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/190/pl55.2024.pdf</t>
   </si>
   <si>
     <t>Denomina “Escadão Ivan de Amorim Tavares” o Escadão localizado entre as ruas Rio Piabanha e Rua Rio Doce, Bairro Água Limpa.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/191/pl56.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/191/pl56.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de “Maria Tereza Campos Pereira (Tetê)” a praça localizada na rua paralela à Rodovia do Contorno entre os Residenciais Jardim Mariana Rubi e Jardim Mariana Esmeralda.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/215/pl57.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/215/pl57.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação da Agenda 2030 para o Desenvolvimento Sustentável no Município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/219/pl58.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/219/pl58.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Valorização da Vida do Nascituro no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Dispõe sobre a permanência de ambulâncias em locais de realização de provas de vestibulares, seleções, concursos  e eventos similares no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Institui o Programa "Escola Feliz" no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Dispõe sobre proibição da exigência de comprovante de vacinação COVID-19 em escolas da rede municipal de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/380/pl62.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/380/pl62.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §3° no Art. 120 da Lei Municipal n°4.438/08 - Código de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Casos de violência contra profissionais da educação ocorridos no âmbito das escolas municipais do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/199/pl64.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/199/pl64.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar oficialmente com o nome "João Lopes Sobrinho" a quadra localizada na rua Afonso Pena no bairro Dom Bosco.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Edson Quinto</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/200/pl65.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/200/pl65.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia da acessibilidade comunicativa à mulher com deficiência auditiva e/ou visual vítima de violência doméstica e familiar no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/201/pl_066.24_-_eq_-_institui_o_selo_escolas_masi_seguras_para_incentivar_as_instituicoes_de_ensino_a_adotarem_plano_de_evacuacao_realizacao_de_palestras_e_treinamento_em_caso.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/201/pl_066.24_-_eq_-_institui_o_selo_escolas_masi_seguras_para_incentivar_as_instituicoes_de_ensino_a_adotarem_plano_de_evacuacao_realizacao_de_palestras_e_treinamento_em_caso.pdf</t>
   </si>
   <si>
     <t>Institui o Selo "Escolas mais seguras" para incentivar as instituições de ensino a adotarem plano de evacuação, realização de palestras e treinamentos em casos de incêndios, danos estruturais e demais emergências no município de Volta Redonda.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/202/pl67.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/202/pl67.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar oficialmente com o nome de "Elisângela de Souza Furtado Pacheco" a praça localizada na Rua Irene Rodrigues Martins, no Residencial Mata Atlântica, no Bairro Belvedere.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/206/pl69.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/206/pl69.2024.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal de Conscientização sobre a Paralisia Cerebral".</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/207/pl70.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/207/pl70.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Conscientização sobre a Hidranencefalia.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/208/pl71.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/208/pl71.2024.pdf</t>
   </si>
   <si>
     <t>Institui o programa de fornecimento de fones antirruído para pessoas autistas e demais pessoas com deficiência, que também apresentem hipersensibilidade auditiva no âmbito do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/366/pl73.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/366/pl73.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Lei "Obra Transparente" que institui a "Política de Transparência nas Obras Públicas Municipais no âmbito do município de Volta Redonda" e dá outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/209/pl74.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/209/pl74.2024.pdf</t>
   </si>
   <si>
     <t>Adiciona o inciso VI no art. 2º da Lei Municipal nº 4.912/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/217/pl76.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/217/pl76.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa que assegura cirurgia gratuita de mamoplastia redutora às mulheres com macromastia mamária ou gigantomastia bilateral, condições que afetam de forma ortopédica, e dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/262/77.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/262/77.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de "Hélio Lionidas Gonçalves da Silva" a praça entre as ruas 24 e 27 no bairro Jardim Vila Rica.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/367/pl78.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/367/pl78.pdf</t>
   </si>
   <si>
     <t>Institui O Programa De Fornecimento De Fones Antirruído Para Pessoas Autistas E Demais Pessoas Com Deficiência, Que Também Apresentem Hipersensibilidade Auditiva, No Âmbito Do Município De Volta Redonda E Dá Outras Providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Reconhece o skate como esporte e como atividade de valor cultural e esportivo para o Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/324/pl80.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/324/pl80.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Point Bike" no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/222/pl81.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/222/pl81.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Coleta, Armazenamento e Destinação de Embalagens de Vidro Não Retornáveis Modelo Long Neck ou One Way no Município de_x000D_
 Volta Redonda.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/235/pl82.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/235/pl82.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de "Ziraldo" uma instituição educacional no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Pastor Washington</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/224/pl84.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/224/pl84.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão à pessoa com Transtorno do Espectro Autista, o ingresso e a permanência em qualquer local portando utensílios de uso pessoal e alimentos para consumo próprio.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/223/pl85.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/223/pl85.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Incentivo para Implementação de Corredores Verdes no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/233/pl86.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/233/pl86.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Política de Doulas no Sistema Único de Saúde (SUS) no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/231/pl87.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/231/pl87.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder aparelho digital para medição e sensor para controle da glicemia a pacientes diabéticos tipo 1.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Denomina Geralda Marques Fraga a Rua L do bairro Belmonte.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/236/pl89.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/236/pl89.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Brinquedos com Oficina de Restauração de Brinquedos no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/368/pl90.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/368/pl90.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desembarque de mulheres e idosos, usuários do Sistema de Transporte Coletivo, em horários de maior vulnerabilidade e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/237/pl91.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/237/pl91.2024.pdf</t>
   </si>
   <si>
     <t>Denomina como Escola Municipal Alyson Santana e Silva (Branco) a atual Escola Pernambuco.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/238/pl92.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/238/pl92.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre disciplinar o uso de celulares e outros aparelhos eletrônicos/tecnológicos nas unidades escolares municipais, no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/239/pl93.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/239/pl93.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o "Programa Escolas Cívico-Militares" nas escolas públicas municipais no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/240/pl94.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/240/pl94.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Carrinho de Rolimã como evento do município de Volta Redonda, cria o Projeto Carrinho de Rolimã e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/242/pl95.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/242/pl95.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Cadastro e Censo Municipal da Pessoa com Deficiência (Censo PcD) no âmbito do município de Volta Redonda.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/241/pl96.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/241/pl96.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de "Lucia de Oliveira Mendes" a Clínica Odontológica Concentrada (COC) da Unidade Básica de Saúde da Família UBSF do Bairro Verde Vale.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/246/pl97.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/246/pl97.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de “Renato Batista Ramos”, a Passarela construída anexo ao Viaduto Radial Leste, interligando os bairros Vila Americana à Água Limpa.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/369/pl98.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/369/pl98.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominar, oficialmente, o canteiro cultivado localizado na praça entre as ruas C e D de Jardim Dona Penha Martins Cortês no bairro Vila Brasília.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Volta Redonda o Programa "Trânsito Amigo dos Autistas".</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Cacau da Padaria - José Onofre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/248/pl100.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/248/pl100.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Escadaria "Osvaldo Cordeiro de Oliveira" que liga a Rua Nestório, altura do nº 879, à Rua II, bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/247/pl101.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/247/pl101.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de atividades extracurriculares de inteligência artificial nas escolas municipais de Volta Redonda.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/252/pl102.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/252/pl102.2024.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da aplicação do teste M-CHAT para a identificação precoce dos casos de Transtorno do Espectro Autista (TEA) nas redes de ensino pública e particular no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/253/pl103.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/253/pl103.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Prevenção e Conscientização ao Adenocarcinoma - Lei Preta Gil e dá outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/255/pl104.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/255/pl104.2024.pdf</t>
   </si>
   <si>
     <t>Define a localização da Rua Angra dos Reis (antiga Rua J) no Bairro Belmonte, no trecho que indica e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Dispõe sobre a campanha de conscientização sobre o Transtorno do Espectro Autista em veículos de transporte coletivo e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/258/pl106.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/258/pl106.2024.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Combate A. Depressão Pós-Parto, com a realização contínua do diagnóstico e tratamento, na rede pública de saúde do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/271/pl107.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/271/pl107.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigação dos estabelecimentos comerciais a permitir que os entregadores possam fazer uso das garantias descritas nesta Lei, no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/272/pl109.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/272/pl109.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Promoção do Afroturismo e dá outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Sidney Dinho - Welderson Sidney da Silva Teixeira</t>
   </si>
   <si>
     <t>Denomina de Luiz Teixeira o Quartel da Guarda Municipal de Volta Redonda.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/273/pl111.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/273/pl111.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana Municipal de Artes Marciais no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/274/pl112.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/274/pl112.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação e implementação do CRAS (Centro de Referência de Assistência Social) Itinerante no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/275/pl113.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/275/pl113.2024.pdf</t>
   </si>
   <si>
     <t>Propõe a criação do Programa Municipal de Capoeira no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/276/pl114.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/276/pl114.2024.pdf</t>
   </si>
   <si>
     <t>Denomina "Servidão Ademir Garcia - Bico Doce", que liga a Rua 6 à Rua 6B, entre o nº 679 e nº 719, Bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/277/pl115.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/277/pl115.2024.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo único no Art. 74 e transforma o parágrafo único em §1° do Art. 76 e cria o §2° da Lei Municipal nº 4.438/08 - Código de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/288/pl116.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/288/pl116.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Valorização do Direito de Defesa do Particular em Processo Administrativo perante a Administração Pública no Município de Volta Redonda, por meio da valorização do exercício da advocacia e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/278/pl118.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/278/pl118.2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo 3º no artigo 1º da Lei Municipal nº 4.822/11.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/325/pl_119.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/325/pl_119.2024.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a instalação de faixas elevadas em frente às escolas e creches municipais do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/381/pl120.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/381/pl120.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de uma plataforma integrada de registros de exames de imagem e laudos médicos no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/371/pl121.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/371/pl121.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar parcerias para a distribuição de bíblias e outros livros religiosos nas escolas da Rede Pública Municipal de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/372/pl122.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/372/pl122.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Política Municipal de Qualidade do Ar.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/287/pl123.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/287/pl123.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Resgate às Festas Juninas, no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/373/pl124.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/373/pl124.pdf</t>
   </si>
   <si>
     <t>Institui a campanha municipal de enfrentamento à violência política de gênero e raça no âmbito do município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/374/pl125.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/374/pl125.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas de combate à discriminação e ao assédio em setores públicos no município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/375/pl126.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/375/pl126.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Cadê o Médico?" no município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/376/pl127.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/376/pl127.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Calendário Cultural no município de Volta Redonda e estabelece sua divulgação no site oficial da Prefeitura.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/315/pl128.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/315/pl128.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo aos Grêmios Estudantis no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/316/pl129.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/316/pl129.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o funcionamento de estabelecimentos de bronzeamento artificial no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/330/pl1302024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/330/pl1302024.pdf</t>
   </si>
   <si>
     <t>Institui o Hospital dos Olhos na cidade de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Denomina Genaro Gonçalves A Praça Do Bairro Nova Primavera.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/382/pl132.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/382/pl132.pdf</t>
   </si>
   <si>
     <t>Denomina escadaria "Luzia Geralda Azevedo" que liga a rua Nestório, ao lado do número 1.037 à rua 2, número 55, bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/384/pl_133.24_-_eq_e_wau_-_proibe_no_ambito_do_municipio_de_volta_redonda_a_fabricacao_comercio_manuseio_armazenamento_utilizacao_queima_e_a_soltura_de_fogos_de_artifico.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/384/pl_133.24_-_eq_e_wau_-_proibe_no_ambito_do_municipio_de_volta_redonda_a_fabricacao_comercio_manuseio_armazenamento_utilizacao_queima_e_a_soltura_de_fogos_de_artifico.pdf</t>
   </si>
   <si>
     <t>Proíbe no âmbito do município de Volta Redonda, o comércio, manuseio, armazenamento, utilização, queima e a soltura de fogos de artifício e artefatos pirotécnicos que causem poluição sonora e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/326/pl_134.24_-_jafc_-_denomina_a_quadra_de_tenis_na_praca_monte_castelo_praca_do_aviao_no_bairro_sessenta_de_joao_pedro_da_costa..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/326/pl_134.24_-_jafc_-_denomina_a_quadra_de_tenis_na_praca_monte_castelo_praca_do_aviao_no_bairro_sessenta_de_joao_pedro_da_costa..pdf</t>
   </si>
   <si>
     <t>Denomina a quadra de tênis localizada na Praça Monte Castelo, "Praça do Avião", no bairro Sessenta, de "João Pedro da Costa".</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/385/pl_135.24_-_fsc_-_dispoe_sobre_a_capacitacao_e_humanizacao_profissional_do_atendimento_na_area_publica_de_saude_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/385/pl_135.24_-_fsc_-_dispoe_sobre_a_capacitacao_e_humanizacao_profissional_do_atendimento_na_area_publica_de_saude_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a capacitação e humanização profissional do atendimento na área pública de saúde do município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/327/pl_136.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/327/pl_136.2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 6.431/2024, que autoriza o Poder Executivo a desafetar e doar bens públicos ao Fundo de Arrendamento Residencial - FAR, com encargos.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/386/pl_137.24_-_wv_-_institui_a_tarifa_zero_no_servico_de_transporte_coletivo_urbano_de_passageiros_do_municipio_de_volta_redonda_cria_o_fundo_municipal_de_transporte_urbano..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/386/pl_137.24_-_wv_-_institui_a_tarifa_zero_no_servico_de_transporte_coletivo_urbano_de_passageiros_do_municipio_de_volta_redonda_cria_o_fundo_municipal_de_transporte_urbano..pdf</t>
   </si>
   <si>
     <t>Institui a tarifa zero no serviço de transporte coletivo urbano de passageiros no município de Volta Redonda, cria o Fundo Municipal de Transporte Urbano – FMTU e dá outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Denomina de "Dr. Pedro Dias Fernandes" a praça em construção localizada à Rua Carlos Simões, no bairro Mirante do Vale, no município de Volta Redonda.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/387/pl139.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/387/pl139.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal dos Desbravadores.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/433/pl_140-24_-_md_-_dispoe_sobre_criterios_para_concessao_de_titulo_de_utilidade_publica_municipal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/433/pl_140-24_-_md_-_dispoe_sobre_criterios_para_concessao_de_titulo_de_utilidade_publica_municipal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre critérios para a concessão de Título de Utilidade Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/329/pl_142.24_-_rcfa_-_denomina_de_domercidio_da_silva_nobre_a_subprefeitura_do_santo_agostinho_no_municipio_de_volta_redonda..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/329/pl_142.24_-_rcfa_-_denomina_de_domercidio_da_silva_nobre_a_subprefeitura_do_santo_agostinho_no_municipio_de_volta_redonda..pdf</t>
   </si>
   <si>
     <t>Denomina de Domercídio da Silva Nobre a Subprefeitura do Santo Agostinho, no município de Volta Redonda.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/377/pl143.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/377/pl143.pdf</t>
   </si>
   <si>
     <t>Denomina de "Praça Dr. Pedro Dias Fernandes" a praça em construção localizada à Rua Carlos Simões, no bairro Mirante do Vale, no município de Volta Redonda.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/439/145.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/439/145.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de placas de conscientização sobre abandono e maus-tratos a animais no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/473/pl_146.24_-_rcfa_-_da_o_nome_de_servidao_maria_brandao_o_acesso_localizado_na_rua_cabo_frio_no_bairro_siderlandia_volta_redonda_-_rj_27273-510_a_esquerda_do_numero_57_e.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/473/pl_146.24_-_rcfa_-_da_o_nome_de_servidao_maria_brandao_o_acesso_localizado_na_rua_cabo_frio_no_bairro_siderlandia_volta_redonda_-_rj_27273-510_a_esquerda_do_numero_57_e.pdf</t>
   </si>
   <si>
     <t>Dá o nome de “Servidão Maria Brandão” o acesso localizado na Rua Cabo Frio, no Bairro Siderlândia, Volta Redonda - RJ, CEP:27273-510, à esquerda do número 57 e à direita do n° 77 (Salão do Reino das Testemunhas de Jeová).</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/339/pl_147.24_-_wv_-_dispoe_sobre_o_atendimento_prioritario_aos_corretores_de_imoveis_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/339/pl_147.24_-_wv_-_dispoe_sobre_o_atendimento_prioritario_aos_corretores_de_imoveis_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário aos corretores de imóveis no âmbito do município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/456/pl_148.24_-_jhaj_-_institui_o_dia_da_conscientizacao_da_mielomeningocele.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/456/pl_148.24_-_jhaj_-_institui_o_dia_da_conscientizacao_da_mielomeningocele.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Conscientização da Mielomeningocele.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/474/pl_1492024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/474/pl_1492024.pdf</t>
   </si>
   <si>
     <t>Denomina como o Programa Sorriso Saudável na Terceira Idade.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/420/pl_150.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/420/pl_150.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a base de cálculo do Imposto de Transmissão de Bens Imóveis Inter-Vivos - ITBI no município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/425/pl_151.24_-_rcfa_-_dispoe_sobre_o_pagamento_de_debitos_ou_obrigacoes_do_municipio_de_volta_redonda_nos_termos_do_art._100_3_e__4_da_constituicao_federal_decorrentes.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/425/pl_151.24_-_rcfa_-_dispoe_sobre_o_pagamento_de_debitos_ou_obrigacoes_do_municipio_de_volta_redonda_nos_termos_do_art._100_3_e__4_da_constituicao_federal_decorrentes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de débitos ou obrigações do Município de Volta Redonda, nos termos do art. 100, §§3° e 4°, da Constituição Federal, decorrentes de decisões judiciais, considerados de Pequeno Valor (RPV).</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/426/pl_152.24_-_rcfa_-_regulamenta_nos_termos_da_constituicao_da_republica_os_requisitos_para_a_compensacao_de_debito_inscritos_em_divida_ativa_de_natureza_tributaria_ou_de_o.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/426/pl_152.24_-_rcfa_-_regulamenta_nos_termos_da_constituicao_da_republica_os_requisitos_para_a_compensacao_de_debito_inscritos_em_divida_ativa_de_natureza_tributaria_ou_de_o.pdf</t>
   </si>
   <si>
     <t>Regulamenta, nos termos da Constituição da República, os requisitos para a compensação de débitos inscritos em Dívida Ativa de natureza tributária ou de outra natureza, com precatórios do Município de Volta Redonda, suas Autarquias e Fundações, pelo próprio ou terceiros e dá outras providências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/378/pl153.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/378/pl153.pdf</t>
   </si>
   <si>
     <t>Institui o serviço de transporte urbano especial suplementar de passageiros por veículos de baixa capacidade de transporte de passageiros, dos tipos van, kombi ou similares, integrado ao sistema municipal de transporte coletivo urbano do município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/457/pl_154.24_-_ram_-_dispoe_sobre_a_criacao_de_restaurantes_populares_itinerantes.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/457/pl_154.24_-_ram_-_dispoe_sobre_a_criacao_de_restaurantes_populares_itinerantes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Restaurantes Populares Itinerantes</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/484/pl_156.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/484/pl_156.2024.pdf</t>
   </si>
   <si>
     <t>Denomina "Francisco Antônio Mendes Neto, o Chicão", o Ponto de Apoio ao Motoboy localizado na Avenida dos Trabalhadores, no bairro Vila Santa Cecília.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Neném - Nilton Alves de Faria</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/363/pl_157.24_-_naf_-_cria_a_patrulha_da_guarda_municipal_de_volta_redonda_de_protecao_animal_e_ambiental_em_conformidade_com_as_leis_ambientais_vigentes_cria_a_patrulha_da.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/363/pl_157.24_-_naf_-_cria_a_patrulha_da_guarda_municipal_de_volta_redonda_de_protecao_animal_e_ambiental_em_conformidade_com_as_leis_ambientais_vigentes_cria_a_patrulha_da.pdf</t>
   </si>
   <si>
     <t>Cria a Patrulha da Guarda Municipal de Volta Redonda de Proteção Animal e Ambiental em conformidade com as leis ambientais vigentes; cria a Patrulha da Guarda Municipal de Volta Redonda de Garantias Fundamentais e cria a Patrulha da Guarda Municipal de Volta Redonda de Proteção à Criança e ao Adolescente.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/364/pl158.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/364/pl158.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivo à remoção de pavimentação em áreas urbanas para o plantio de árvores e outras finalidades de preservação ambiental no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/475/pl_1592024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/475/pl_1592024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação das datas comemorativas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/476/pl_1602024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/476/pl_1602024.pdf</t>
   </si>
   <si>
     <t>Reconhece o serviço de brigadista voluntário de combate a incêndios florestais como atividade de relevância pública no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/427/pl_161.24_-_prcd_-_propoe_a_criacao_de_centro_de_prevencao_e_tratamento_de_diabetes.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/427/pl_161.24_-_prcd_-_propoe_a_criacao_de_centro_de_prevencao_e_tratamento_de_diabetes.pdf</t>
   </si>
   <si>
     <t>Propõe a criação de Centro de Prevenção e Tratamento de Diabetes.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/379/pl162.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/379/pl162.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência das filas de espera para acesso aos serviços públicos municipais em Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/477/pl_1642024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/477/pl_1642024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar o Fundo Municipal de Apoio ao Futebol Amador do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/428/pl_165.24_-_rcfa_-_autoriza_o_poder_executivo_a_conceder_anistia_junto_ao_saae-vr_para_o_volta_redonda_futebol_clube_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/428/pl_165.24_-_rcfa_-_autoriza_o_poder_executivo_a_conceder_anistia_junto_ao_saae-vr_para_o_volta_redonda_futebol_clube_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder anistia junto ao SAAE-VR para o Volta Redonda Futebol Clube e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO REPASSAR A 13° PARCELA RECEBIDA DA UNIÃO PARA TODOS OS  PROFISSIONAIS DE ENFERMAGEM QUE PRESTAM_x000D_
 SERVIÇOS NA MODALIDADE DE RECIBO DE PAGAMENTO AUTÔNOMO (RPA) NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DE VOLTA REDONDA E DA_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/574/pelom_01.2024_-_modifica_a_redacao_do_caput_do_art._31_da_lei_organica_municipal..pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/574/pelom_01.2024_-_modifica_a_redacao_do_caput_do_art._31_da_lei_organica_municipal..pdf</t>
   </si>
   <si>
     <t>Modifica a redação do caput do art. 31 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/280/pdl_001.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/280/pdl_001.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Exmº. Sr. Prefeito Municipal, Antonio Francisco Neto, a usufruir férias regulamentares.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/154/pr01.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/154/pr01.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Elaine Su Yinhen.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/155/pr02.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/155/pr02.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Nayara Silva de Alcantara.</t>
   </si>
   <si>
     <t>Ednilson Vampirinho</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/162/pr03.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/162/pr03.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Aline Franco Vieira Moraes Zizuel.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/156/pr04.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/156/pr04.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Márcia das Candeias Alvarenga de Morais.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/157/pr05.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/157/pr05.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Célia Maria Cardoso Barros.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/147/pr06.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/147/pr06.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Gláucia dos Santos Ferreira Ferraz.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/158/pr07.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/158/pr07.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Michelle de Paula Firmo Reinaldo Bolsonaro.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/159/pr08.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/159/pr08.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Francisca da Conceição Luciano Custódio.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/160/pr09.2024_2.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/160/pr09.2024_2.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Marcia Regina da Silva Campos.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/161/pr10.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/161/pr10.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Rosangela de Souza Gomes.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/138/pr11.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/138/pr11.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Cristiane do Nascimento Santos Velasco.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/139/pr12.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/139/pr12.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Ana Paula da Cruz Marins.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/140/pr13.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/140/pr13.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Kelly Vargas Frulani.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/141/pr14.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/141/pr14.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Lucia Maria da Silva Lino.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/142/pr15.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/142/pr15.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Márcia Barbosa da Silva Meneses.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/143/pr16.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/143/pr16.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Viviane Leite.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/144/pr17.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/144/pr17.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Maria Hilda Cardoso Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/145/pr18.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/145/pr18.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Michelli Teixeira de Oliveira.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/146/pr19.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/146/pr19.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Vereadora Glória Roussim Guedes Pinto à Sueli Aparecida Martins Silverio.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/148/pr20.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/148/pr20.2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1201º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no período de 02 a 06 de abril de 2024.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/149/pr21.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/149/pr21.2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1203º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 16 a 20 de abril de 2024.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/210/pr22.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/210/pr22.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.133 de 1º de abril de 2021 no âmbito do Poder Legislativo do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/227/pr25.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/227/pr25.2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em reunião com o Deputado Federal Luiz Lima, nos dias 21 e 22 de maio de 2024, para tratar de assuntos do interesse do Município de Volta Redonda, em Brasília/DF.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1211º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 11 a 15 de junho de 2024.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em reuniões nos dias 17 a 21 de junho de 2024, para tratar de assuntos do interesse do Município de Volta Redonda, em Brasília/DF.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em reuniões nos dias 10 a 14 de junho de 2024, para tratar de assuntos do interesse do Município de Volta Redonda, em Brasília/DF.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/285/pr52.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/285/pr52.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Coronel Moises Pinheiro Sardemberg.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/289/pr53.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/289/pr53.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Henrique da Silva Santos.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/290/pr54.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/290/pr54.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Weslley Luiz da Silva Assis.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/291/pr55.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/291/pr55.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Alessandro Lucciola Molon.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/292/pr56.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/292/pr56.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Jari Simão de Oliveira Junior.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/294/pr57.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/294/pr57.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Srª Carolina Patitucci de Azevedo.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/295/pr58.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/295/pr58.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Policial Militar Cleber dos Santos.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/296/pr59.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/296/pr59.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Professor Antônio Carlos de Oliveira.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/297/pr60.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/297/pr60.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Paulo Roberto Barbosa de Avelar.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/298/pr61.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/298/pr61.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Ervin Michelstaedter Cotrik.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/299/pr62.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/299/pr62.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Delcídio Baliza Maia.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/300/pr63.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/300/pr63.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Srª Eliane Alcure de Oliveira.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/301/pr64.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/301/pr64.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. José Osmar Campos.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/302/pr65.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/302/pr65.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Luiz Cezar Peres Huais Junior.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/303/pr66.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/303/pr66.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. José Roberto Barros.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/304/pr67.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/304/pr67.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Job Custódio de Amorim.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/305/pr68.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/305/pr68.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Julio Cesar de Oliveira Cyrne.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/306/pr69.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/306/pr69.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda a Antônio José Almico.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/307/pr71.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/307/pr71.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Luiz Carlos Sinhorinho Rabelo.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/310/pr72.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/310/pr72.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Thiago Rodrigues Meira Lobo.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/308/pr73.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/308/pr73.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Alex Sandro Bôsco de Souza.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/309/pr74.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/309/pr74.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Aldo Fernandes Cardoso.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/311/pr75.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/311/pr75.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Tégno Leonardo da Silva Cerqueira.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/318/pr_76.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/318/pr_76.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Raphael Oliveira Marcelino.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/317/pr_77.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/317/pr_77.2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Ementa e do Artigo 1° da Resolução n° 5.568 de 26 de junho de 2024.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/312/pr78.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/312/pr78.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Delegado Carlos Alberto da Silva Santos.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/284/pr79.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/284/pr79.2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1218º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 13 a 17 de agosto de 2024.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/313/pr80.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/313/pr80.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda à Pollyana de Oliveira Santos.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/319/pr_82.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/319/pr_82.2024.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Getúlio Vargas do Mérito Legislativo de Volta Redonda ao Sr. Maurílio Fortes da Silva.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/321/pr86.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/321/pr86.2024.pdf</t>
   </si>
   <si>
     <t>Aprova a proposta orçamentária do Fundo Especial da Câmara Municipal de Volta Redonda - FECMVR, referente ao Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/323/pr_87.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/323/pr_87.2024.pdf</t>
   </si>
   <si>
     <t>Aprova a proposta orçamentária do Poder Legislativo do Município de Volta Redonda/RJ, referente ao Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/338/pr_089-24_-_1227o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_no_rio_de_janeiro.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/338/pr_089-24_-_1227o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_no_rio_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1227º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, no Rio de Janeiro-RJ, no período de 22 a 26 de outubro de 2024.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/346/pr_90.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/346/pr_90.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Seminário Nacional de Licitações e Contratos – LicitaBR, realizado por Valeriote Cursos e Consultoria, em Búzios-RJ, no período de 26 a 28 de novembro de 2024.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em reuniões nos dias 26 a 29 de novembro de 2024, para tratar de assuntos do interesse do Município de Volta Redonda, em Brasília/DF.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/349/pr_92.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/349/pr_92.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento de Gratificação de Representação aos Servidores Efetivos e Comissionados do Poder Legislativo do Município de Volta Redonda, prevista na Lei Municipal nº 1.931, de 26 de outubro de 1984.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/345/pr_102.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/345/pr_102.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1229º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em Belo Horizonte/MG, no período de 05 a 09 de novembro de 2024.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/347/pr_103.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/347/pr_103.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no 1237º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos realizado pela Capacitação e Treinamento, em São Paulo/SP, no período de 17 a 21 de dezembro de 2024.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/350/pr_1042024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/350/pr_1042024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-redondense ao Sr. Júlio César de Souza Pedroso.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/370/pr107.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/370/pr107.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Volta-Redondense à Senhora Léa Aparecida da Soledad Ananias.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/344/pr_108.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/344/pr_108.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda em reuniões nos dias 04 a 08 de novembro de 2024, para tratar de assuntos do interesse do Município de Volta Redonda, em Palmas/TO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/444/pr_113.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/444/pr_113.2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a participação da Câmara Municipal de Volta Redonda no Programa de Desenvolvimento e Liderança, realizado pelo INSPER, em São Paulo/SP, no período de 12 de dezembro a 15 de dezembro de 2024.</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/110/mensagem_no_1.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/110/mensagem_no_1.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e alteração de cargos do Quadro de Pessoal da Administração Direta e Indireta e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/111/mensagem_no_3.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/111/mensagem_no_3.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder contribuição ao Instituto do Câncer do Ceará (Hospital Santa Cecília).</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/112/mensagem_no_4.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/112/mensagem_no_4.2024.pdf</t>
   </si>
   <si>
     <t>Altera o quantitativo de gratificações de Diretor Geral e Diretor Adjunto constante na Lei Municipal nº 5.423 de 04 de dezembro de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/113/mensagem_no_5.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/113/mensagem_no_5.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/173/mensagem_no6.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/173/mensagem_no6.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso e instalação de Containers, Trailers e similares em áreas particulares para uso comercial ou social e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/127/mensagem_no_7.2024.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/151/mensagem_no_9.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/127/mensagem_no_7.2024.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/128/mensagem_no_8.2024.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/151/mensagem_no_9.2024.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/182/mensagem_no_10.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/182/mensagem_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a cessão de uso de imóvel público, para a instalação do Consórcio Intermunicipal de Saúde do Médio Paraíba – CISMEPA, para utilização como base de operação do projeto SAMU 192, revoga a Lei Municipal nº 6.033/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/179/mensagem_no_11.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/179/mensagem_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos Servidores Públicos da Administração Municipal Direta, aos Subsídios da Lei Municipal n° 5.753, às Autarquias, Fundações e Empresas Públicas, Sociedade de Economia Mista, Inativos, Pensionistas, cria o auxílio cesta-básica para Inativos e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/196/mensagem_no_12.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/196/mensagem_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.367/2017 quanto ao Quadro de Cargos e Funções Gratificadas da Fundação Beatriz Gama - FBG.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/197/013.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/197/013.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/204/mensagem_no14.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/204/mensagem_no14.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.800/02 e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/203/mensagem_no_15.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/203/mensagem_no_15.2024.pdf</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/213/mensagem_no_16.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/213/mensagem_no_16.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/221/mensagem_no_17.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/221/mensagem_no_17.2024.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/211/mensagem_no_18.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/211/mensagem_no_18.2024.pdf</t>
   </si>
   <si>
     <t>Extingue a Secretaria Municipal de Infraestrutura - SMI, reestabelece a Secretaria Municipal de Obras - SMO e a Secretaria Municipal de Serviços Públicos - SMSP e autoriza abertura de Crédito Adicional Especial para as mesmas.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/214/mensagem_no_19.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/214/mensagem_no_19.2024.pdf</t>
   </si>
   <si>
     <t>Revoga em todos os seus termos a Lei Municipal nº 4.723 datada de 27 de setembro de 2010.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/212/mensagem_no_20.2024_2.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/212/mensagem_no_20.2024_2.pdf</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/220/mensagem_no_21.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/220/mensagem_no_21.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação e funcionamento do Conselho de Alimentação Escolar, no âmbito do Município de Volta Redonda, em conformidade com a Lei Federal nº 11.947 de 16 de junho de 2009 e as diretrizes do FNDE/PNAE.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/216/mensagem_no_22.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/216/mensagem_no_22.2024.pdf</t>
   </si>
   <si>
     <t>Cria o Selo de Acessibilidade e dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/234/mensagem_no_23.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/234/mensagem_no_23.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Residência em Medicina de Família e Comunidade na Rede de Atenção à Saúde no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/228/mensagem_no_24.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/228/mensagem_no_24.2024.pdf</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/225/mensagem_no_25.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/225/mensagem_no_25.2024.pdf</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/226/mensagem_no_26.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/226/mensagem_no_26.2024.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/229/mensagem_no_27.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/229/mensagem_no_27.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar e doar bens públicos ao Fundo de Arrendamento Residencial - FAR, com encargos.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/254/mensagem_no_28.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/254/mensagem_no_28.2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 5.259, que denomina Sabino Cunha a Rua 14 do Conjunto Habitacional Vila Rica, Bairro Jardim Tiradentes.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/266/mensagem_no_29.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/266/mensagem_no_29.2024.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Atenção à Primeira Infância - PMPI.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/245/mensagem_no_30.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/245/mensagem_no_30.2024.pdf</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/249/mensagem_no_31.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/249/mensagem_no_31.2024.pdf</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/250/mensagem_no_32.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/250/mensagem_no_32.2024.pdf</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/251/mensagem_no_33.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/251/mensagem_no_33.2024.pdf</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/256/mensagem_no_34.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/256/mensagem_no_34.2024.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/263/mensagem_no_35.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/263/mensagem_no_35.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/264/mensagem_no_36.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/264/mensagem_no_36.2024.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/265/mensagem_no_37.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/265/mensagem_no_37.2024.pdf</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/267/mensagem_no_39.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/267/mensagem_no_39.2024.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/268/mensagem_no_40.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/268/mensagem_no_40.2024.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Direitos Humanos - PMDH.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/269/mensagem_no_41.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/269/mensagem_no_41.2024.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/281/mensagem_no_42.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/281/mensagem_no_42.2024.pdf</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/282/mensagem_no_43.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/282/mensagem_no_43.2024.pdf</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/293/mensagem_no_44.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/293/mensagem_no_44.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município adotar de forma colegiada para Análise de Projetos de Edificações, Licenciamento de Obras e Serviços, bem como adotar Sistema Digital para Análise de Projetos e Emissão dos Documentos e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/283/mensagem_no_45.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/283/mensagem_no_45.2024.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/322/047.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/322/047.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar ao Instituto de Urologia e Nefrologia de VR LTDA – IUNVR, a título de auxílio financeiro, os recursos recebidos da União para cumprimento da assistência financeira complementar do piso dos profissionais da enfermagem.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/320/048.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/320/048.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/331/msg49.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/331/msg49.pdf</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/334/msg50.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/334/msg50.pdf</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/365/051.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/365/051.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Volta Redonda para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/333/msg52.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/333/msg52.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/332/msg53.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/332/msg53.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/335/msg54.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/335/msg54.pdf</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/336/mensagem_no_55.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/336/mensagem_no_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar o parcelamento de débitos junto à Receita Federal do Brasil e à Procuradoria Geral da Fazenda Nacional e dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/337/mensagem_no_56.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/337/mensagem_no_56.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/343/57.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/343/57.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/340/58.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/340/58.pdf</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/341/59.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/341/59.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/342/60.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/342/60.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/354/061.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/354/061.pdf</t>
   </si>
   <si>
     <t>Cria na estrutura administrativa do Município os cargos de Subprefeito(a), de Coordenador(a) do NRI do GEGOV, de Subsecretário(a) da SMPD e dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/355/063.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/355/063.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal da Juventude – SEJUV, no âmbito da Administração Direta do Município e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/356/064.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/356/064.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal de Proteção e Defesa Animal – SMPDA, no âmbito da Administração Direta do Município e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/390/msg65.2024.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/390/msg65.2024.pdf</t>
   </si>
   <si>
     <t>Cria a Declaração Mensal de Contratação de Uso Compartilhado de Infraestrutura - DECOMP/VR.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/543/066.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/543/066.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 42 e 43 ambos da Lei Municipal nº 1.896/84 – Código Tributário Municipal.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/357/067.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/357/067.pdf</t>
   </si>
   <si>
     <t>Concede remissão e isenção, pelo Serviço Autônomo de Água e Esgoto de Volta Redonda – SAAE/VR, de débitos relativos ao consumo de água e à coleta de esgoto de cooperativas e associações de catadores de materiais recicláveis, nos termos que especifica.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/351/068_scanner_2.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/351/068_scanner_2.pdf</t>
   </si>
   <si>
     <t>Prorroga excepcionalmente o prazo para requerer o benefício de que trata o inciso II do artigo 10 da Lei Municipal nº 1.896/1984.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/358/069.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/358/069.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/359/070.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/359/070.pdf</t>
   </si>
   <si>
     <t>Fixa a responsabilidade pela trata da retirada de equipamentos referentes à contratação de uso compartilhado de infraestrutura e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/360/071.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/360/071.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal de Segurança Alimentar e Nutricional – SESAN, no âmbito da Administração Direta do Município e dá outras providências.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/361/072.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/361/072.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal de Assistência e Prevenção às Drogas – SEMAPRED, no âmbito da Administração Direta do Município e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/362/075.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/362/075.pdf</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Dispõe sobre a anistia e parcelamento de créditos fiscais de que é titular o Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
+    <t>928</t>
+  </si>
+  <si>
     <t>286</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/286/pl_90.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/286/pl_90.pdf</t>
   </si>
   <si>
     <t>Institui “Programa Parada Segura” para desembarque de mulheres e idosos, usuários do Sistema de Transporte Coletivo, em horários de maior vulnerabilidade, em local seguro e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3300,68 +3303,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/114/pl1.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/115/pl2.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/116/pl3.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/117/pl4.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/119/pl6.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/121/pl8.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/122/pl9.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/123/pl10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/124/pl11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/126/pl13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/150/pl14.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/109/pl15.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/260/pl16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/279/pl17.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_no_18.24.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/129/pl19.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/130/pl20.2024_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/132/pl21.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/133/pl22.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/261/pl23.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/131/pl24.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/163/pl27.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/135/pl28.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/164/pl29.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/153/pl30.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/165/pl31.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/166/pl32.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/152/pl33.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/167/pl34.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/183/pl35.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/170/pl37.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/169/pl_040.24_-_jafc_-_institui_no_municipio_de_volta_redonda_o_dia_do_ostomizado_a_ser_comemorado_anualmente_no_dia_16_de_novembro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/171/pl41.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/172/pl42.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/174/pl43.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/175/pl44.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/180/pl45.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/184/pl46.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/185/pl47.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/186/pl48.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/195/pl52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/188/pl53.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/189/pl54.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/190/pl55.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/191/pl56.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/215/pl57.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/219/pl58.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/380/pl62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/199/pl64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/200/pl65.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/201/pl_066.24_-_eq_-_institui_o_selo_escolas_masi_seguras_para_incentivar_as_instituicoes_de_ensino_a_adotarem_plano_de_evacuacao_realizacao_de_palestras_e_treinamento_em_caso.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/202/pl67.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/206/pl69.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/207/pl70.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/208/pl71.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/366/pl73.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/209/pl74.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/217/pl76.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/262/77.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/367/pl78.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/324/pl80.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/222/pl81.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/235/pl82.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/224/pl84.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/223/pl85.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/233/pl86.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/231/pl87.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/236/pl89.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/368/pl90.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/237/pl91.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/238/pl92.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/239/pl93.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/240/pl94.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/242/pl95.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/241/pl96.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/246/pl97.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/369/pl98.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/248/pl100.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/247/pl101.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/252/pl102.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/253/pl103.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/255/pl104.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/258/pl106.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/271/pl107.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/272/pl109.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/273/pl111.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/274/pl112.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/275/pl113.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/276/pl114.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/277/pl115.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/288/pl116.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/278/pl118.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/325/pl_119.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/381/pl120.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/371/pl121.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/372/pl122.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/287/pl123.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/373/pl124.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/374/pl125.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/375/pl126.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/376/pl127.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/315/pl128.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/316/pl129.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/330/pl1302024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/382/pl132.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/384/pl_133.24_-_eq_e_wau_-_proibe_no_ambito_do_municipio_de_volta_redonda_a_fabricacao_comercio_manuseio_armazenamento_utilizacao_queima_e_a_soltura_de_fogos_de_artifico.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/326/pl_134.24_-_jafc_-_denomina_a_quadra_de_tenis_na_praca_monte_castelo_praca_do_aviao_no_bairro_sessenta_de_joao_pedro_da_costa..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/385/pl_135.24_-_fsc_-_dispoe_sobre_a_capacitacao_e_humanizacao_profissional_do_atendimento_na_area_publica_de_saude_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/327/pl_136.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/386/pl_137.24_-_wv_-_institui_a_tarifa_zero_no_servico_de_transporte_coletivo_urbano_de_passageiros_do_municipio_de_volta_redonda_cria_o_fundo_municipal_de_transporte_urbano..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/387/pl139.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/433/pl_140-24_-_md_-_dispoe_sobre_criterios_para_concessao_de_titulo_de_utilidade_publica_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/329/pl_142.24_-_rcfa_-_denomina_de_domercidio_da_silva_nobre_a_subprefeitura_do_santo_agostinho_no_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/377/pl143.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/439/145.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/473/pl_146.24_-_rcfa_-_da_o_nome_de_servidao_maria_brandao_o_acesso_localizado_na_rua_cabo_frio_no_bairro_siderlandia_volta_redonda_-_rj_27273-510_a_esquerda_do_numero_57_e.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/339/pl_147.24_-_wv_-_dispoe_sobre_o_atendimento_prioritario_aos_corretores_de_imoveis_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/456/pl_148.24_-_jhaj_-_institui_o_dia_da_conscientizacao_da_mielomeningocele.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/474/pl_1492024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/420/pl_150.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/425/pl_151.24_-_rcfa_-_dispoe_sobre_o_pagamento_de_debitos_ou_obrigacoes_do_municipio_de_volta_redonda_nos_termos_do_art._100_3_e__4_da_constituicao_federal_decorrentes.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/426/pl_152.24_-_rcfa_-_regulamenta_nos_termos_da_constituicao_da_republica_os_requisitos_para_a_compensacao_de_debito_inscritos_em_divida_ativa_de_natureza_tributaria_ou_de_o.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/378/pl153.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/457/pl_154.24_-_ram_-_dispoe_sobre_a_criacao_de_restaurantes_populares_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/484/pl_156.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/363/pl_157.24_-_naf_-_cria_a_patrulha_da_guarda_municipal_de_volta_redonda_de_protecao_animal_e_ambiental_em_conformidade_com_as_leis_ambientais_vigentes_cria_a_patrulha_da.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/364/pl158.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/475/pl_1592024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/476/pl_1602024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/427/pl_161.24_-_prcd_-_propoe_a_criacao_de_centro_de_prevencao_e_tratamento_de_diabetes.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/379/pl162.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/477/pl_1642024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/428/pl_165.24_-_rcfa_-_autoriza_o_poder_executivo_a_conceder_anistia_junto_ao_saae-vr_para_o_volta_redonda_futebol_clube_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/574/pelom_01.2024_-_modifica_a_redacao_do_caput_do_art._31_da_lei_organica_municipal..pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/280/pdl_001.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/154/pr01.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/155/pr02.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/162/pr03.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/156/pr04.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/157/pr05.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/147/pr06.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/158/pr07.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/159/pr08.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/160/pr09.2024_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/161/pr10.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/138/pr11.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/139/pr12.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/140/pr13.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/141/pr14.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/142/pr15.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/143/pr16.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/144/pr17.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/145/pr18.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/146/pr19.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/148/pr20.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/149/pr21.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/210/pr22.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/227/pr25.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/285/pr52.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/289/pr53.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/290/pr54.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/291/pr55.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/292/pr56.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/294/pr57.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/295/pr58.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/296/pr59.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/297/pr60.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/298/pr61.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/299/pr62.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/300/pr63.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/301/pr64.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/302/pr65.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/303/pr66.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/304/pr67.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/305/pr68.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/306/pr69.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/307/pr71.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/310/pr72.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/308/pr73.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/309/pr74.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/311/pr75.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/318/pr_76.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/317/pr_77.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/312/pr78.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/284/pr79.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/313/pr80.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/319/pr_82.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/321/pr86.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/323/pr_87.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/338/pr_089-24_-_1227o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_no_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/346/pr_90.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/349/pr_92.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/345/pr_102.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/347/pr_103.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/350/pr_1042024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/370/pr107.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/344/pr_108.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/444/pr_113.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/110/mensagem_no_1.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/111/mensagem_no_3.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/112/mensagem_no_4.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/113/mensagem_no_5.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/173/mensagem_no6.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/127/mensagem_no_7.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/128/mensagem_no_8.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/151/mensagem_no_9.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/182/mensagem_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/179/mensagem_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/196/mensagem_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/197/013.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/204/mensagem_no14.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/203/mensagem_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/213/mensagem_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/221/mensagem_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/211/mensagem_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/214/mensagem_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/212/mensagem_no_20.2024_2.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/220/mensagem_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/216/mensagem_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/234/mensagem_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/228/mensagem_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/225/mensagem_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/226/mensagem_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/229/mensagem_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/254/mensagem_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/266/mensagem_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/245/mensagem_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/249/mensagem_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/250/mensagem_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/251/mensagem_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/256/mensagem_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/263/mensagem_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/264/mensagem_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/265/mensagem_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/267/mensagem_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/268/mensagem_no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/269/mensagem_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/281/mensagem_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/282/mensagem_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/293/mensagem_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/283/mensagem_no_45.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/322/047.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/320/048.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/331/msg49.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/334/msg50.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/365/051.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/333/msg52.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/332/msg53.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/335/msg54.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/336/mensagem_no_55.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/337/mensagem_no_56.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/343/57.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/340/58.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/341/59.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/342/60.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/354/061.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/355/063.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/356/064.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/390/msg65.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/543/066.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/357/067.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/351/068_scanner_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/358/069.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/359/070.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/360/071.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/361/072.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/362/075.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/286/pl_90.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/114/pl1.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/115/pl2.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/116/pl3.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/117/pl4.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/119/pl6.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/121/pl8.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/122/pl9.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/123/pl10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/124/pl11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/126/pl13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/150/pl14.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/109/pl15.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/260/pl16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/279/pl17.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_no_18.24.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/129/pl19.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/130/pl20.2024_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/132/pl21.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/133/pl22.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/261/pl23.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/131/pl24.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/163/pl27.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/135/pl28.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/164/pl29.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/153/pl30.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/165/pl31.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/166/pl32.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/152/pl33.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/167/pl34.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/183/pl35.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/170/pl37.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/169/pl_040.24_-_jafc_-_institui_no_municipio_de_volta_redonda_o_dia_do_ostomizado_a_ser_comemorado_anualmente_no_dia_16_de_novembro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/171/pl41.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/172/pl42.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/174/pl43.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/175/pl44.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/180/pl45.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/184/pl46.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/185/pl47.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/186/pl48.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/195/pl52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/188/pl53.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/189/pl54.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/190/pl55.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/191/pl56.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/215/pl57.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/219/pl58.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/380/pl62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/199/pl64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/200/pl65.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/201/pl_066.24_-_eq_-_institui_o_selo_escolas_masi_seguras_para_incentivar_as_instituicoes_de_ensino_a_adotarem_plano_de_evacuacao_realizacao_de_palestras_e_treinamento_em_caso.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/202/pl67.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/206/pl69.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/207/pl70.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/208/pl71.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/366/pl73.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/209/pl74.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/217/pl76.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/262/77.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/367/pl78.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/324/pl80.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/222/pl81.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/235/pl82.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/224/pl84.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/223/pl85.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/233/pl86.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/231/pl87.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/236/pl89.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/368/pl90.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/237/pl91.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/238/pl92.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/239/pl93.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/240/pl94.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/242/pl95.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/241/pl96.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/246/pl97.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/369/pl98.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/248/pl100.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/247/pl101.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/252/pl102.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/253/pl103.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/255/pl104.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/258/pl106.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/271/pl107.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/272/pl109.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/273/pl111.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/274/pl112.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/275/pl113.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/276/pl114.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/277/pl115.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/288/pl116.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/278/pl118.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/325/pl_119.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/381/pl120.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/371/pl121.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/372/pl122.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/287/pl123.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/373/pl124.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/374/pl125.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/375/pl126.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/376/pl127.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/315/pl128.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/316/pl129.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/330/pl1302024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/382/pl132.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/384/pl_133.24_-_eq_e_wau_-_proibe_no_ambito_do_municipio_de_volta_redonda_a_fabricacao_comercio_manuseio_armazenamento_utilizacao_queima_e_a_soltura_de_fogos_de_artifico.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/326/pl_134.24_-_jafc_-_denomina_a_quadra_de_tenis_na_praca_monte_castelo_praca_do_aviao_no_bairro_sessenta_de_joao_pedro_da_costa..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/385/pl_135.24_-_fsc_-_dispoe_sobre_a_capacitacao_e_humanizacao_profissional_do_atendimento_na_area_publica_de_saude_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/327/pl_136.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/386/pl_137.24_-_wv_-_institui_a_tarifa_zero_no_servico_de_transporte_coletivo_urbano_de_passageiros_do_municipio_de_volta_redonda_cria_o_fundo_municipal_de_transporte_urbano..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/387/pl139.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/433/pl_140-24_-_md_-_dispoe_sobre_criterios_para_concessao_de_titulo_de_utilidade_publica_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/329/pl_142.24_-_rcfa_-_denomina_de_domercidio_da_silva_nobre_a_subprefeitura_do_santo_agostinho_no_municipio_de_volta_redonda..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/377/pl143.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/439/145.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/473/pl_146.24_-_rcfa_-_da_o_nome_de_servidao_maria_brandao_o_acesso_localizado_na_rua_cabo_frio_no_bairro_siderlandia_volta_redonda_-_rj_27273-510_a_esquerda_do_numero_57_e.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/339/pl_147.24_-_wv_-_dispoe_sobre_o_atendimento_prioritario_aos_corretores_de_imoveis_no_ambito_do_municipio_de_volta_redonda_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/456/pl_148.24_-_jhaj_-_institui_o_dia_da_conscientizacao_da_mielomeningocele.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/474/pl_1492024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/420/pl_150.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/425/pl_151.24_-_rcfa_-_dispoe_sobre_o_pagamento_de_debitos_ou_obrigacoes_do_municipio_de_volta_redonda_nos_termos_do_art._100_3_e__4_da_constituicao_federal_decorrentes.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/426/pl_152.24_-_rcfa_-_regulamenta_nos_termos_da_constituicao_da_republica_os_requisitos_para_a_compensacao_de_debito_inscritos_em_divida_ativa_de_natureza_tributaria_ou_de_o.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/378/pl153.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/457/pl_154.24_-_ram_-_dispoe_sobre_a_criacao_de_restaurantes_populares_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/484/pl_156.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/363/pl_157.24_-_naf_-_cria_a_patrulha_da_guarda_municipal_de_volta_redonda_de_protecao_animal_e_ambiental_em_conformidade_com_as_leis_ambientais_vigentes_cria_a_patrulha_da.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/364/pl158.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/475/pl_1592024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/476/pl_1602024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/427/pl_161.24_-_prcd_-_propoe_a_criacao_de_centro_de_prevencao_e_tratamento_de_diabetes.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/379/pl162.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/477/pl_1642024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/428/pl_165.24_-_rcfa_-_autoriza_o_poder_executivo_a_conceder_anistia_junto_ao_saae-vr_para_o_volta_redonda_futebol_clube_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/574/pelom_01.2024_-_modifica_a_redacao_do_caput_do_art._31_da_lei_organica_municipal..pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/280/pdl_001.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/154/pr01.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/155/pr02.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/162/pr03.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/156/pr04.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/157/pr05.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/147/pr06.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/158/pr07.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/159/pr08.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/160/pr09.2024_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/161/pr10.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/138/pr11.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/139/pr12.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/140/pr13.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/141/pr14.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/142/pr15.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/143/pr16.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/144/pr17.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/145/pr18.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/146/pr19.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/148/pr20.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/149/pr21.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/210/pr22.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/227/pr25.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/285/pr52.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/289/pr53.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/290/pr54.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/291/pr55.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/292/pr56.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/294/pr57.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/295/pr58.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/296/pr59.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/297/pr60.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/298/pr61.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/299/pr62.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/300/pr63.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/301/pr64.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/302/pr65.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/303/pr66.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/304/pr67.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/305/pr68.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/306/pr69.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/307/pr71.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/310/pr72.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/308/pr73.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/309/pr74.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/311/pr75.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/318/pr_76.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/317/pr_77.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/312/pr78.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/284/pr79.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/313/pr80.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/319/pr_82.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/321/pr86.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/323/pr_87.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/338/pr_089-24_-_1227o_curso_de_capacitacao_realizado_pela_qualificar_capacitacao_e_treinamento_no_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/346/pr_90.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/349/pr_92.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/345/pr_102.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/347/pr_103.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/350/pr_1042024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/370/pr107.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/344/pr_108.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/444/pr_113.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/110/mensagem_no_1.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/111/mensagem_no_3.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/112/mensagem_no_4.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/113/mensagem_no_5.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/173/mensagem_no6.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/127/mensagem_no_7.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/128/mensagem_no_8.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/151/mensagem_no_9.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/182/mensagem_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/179/mensagem_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/196/mensagem_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/197/013.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/204/mensagem_no14.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/203/mensagem_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/213/mensagem_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/221/mensagem_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/211/mensagem_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/214/mensagem_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/212/mensagem_no_20.2024_2.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/220/mensagem_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/216/mensagem_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/234/mensagem_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/228/mensagem_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/225/mensagem_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/226/mensagem_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/229/mensagem_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/254/mensagem_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/266/mensagem_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/245/mensagem_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/249/mensagem_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/250/mensagem_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/251/mensagem_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/256/mensagem_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/263/mensagem_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/264/mensagem_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/265/mensagem_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/267/mensagem_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/268/mensagem_no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/269/mensagem_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/281/mensagem_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/282/mensagem_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/293/mensagem_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/283/mensagem_no_45.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/322/047.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/320/048.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/331/msg49.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/334/msg50.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/365/051.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/333/msg52.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/332/msg53.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/335/msg54.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/336/mensagem_no_55.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/337/mensagem_no_56.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/343/57.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/340/58.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/341/59.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/342/60.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/354/061.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/355/063.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/356/064.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/390/msg65.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/543/066.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/357/067.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/351/068_scanner_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/358/069.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/359/070.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/360/071.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/361/072.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/362/075.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2024/286/pl_90.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H298"/>
+  <dimension ref="A1:H299"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="243.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="242.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -11048,66 +11051,92 @@
       </c>
       <c r="D297" t="s">
         <v>804</v>
       </c>
       <c r="E297" t="s">
         <v>805</v>
       </c>
       <c r="F297" t="s">
         <v>89</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H297" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>975</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
+        <v>311</v>
+      </c>
+      <c r="D298" t="s">
+        <v>804</v>
+      </c>
+      <c r="E298" t="s">
+        <v>805</v>
+      </c>
+      <c r="F298" t="s">
+        <v>89</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H298" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>976</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
         <v>354</v>
       </c>
-      <c r="D298" t="s">
-[...2 lines deleted...]
-      <c r="E298" t="s">
+      <c r="D299" t="s">
         <v>977</v>
       </c>
-      <c r="F298" t="s">
+      <c r="E299" t="s">
+        <v>978</v>
+      </c>
+      <c r="F299" t="s">
         <v>84</v>
       </c>
-      <c r="G298" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H298" t="s">
+      <c r="G299" s="1" t="s">
         <v>979</v>
+      </c>
+      <c r="H299" t="s">
+        <v>980</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11365,50 +11394,51 @@
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>