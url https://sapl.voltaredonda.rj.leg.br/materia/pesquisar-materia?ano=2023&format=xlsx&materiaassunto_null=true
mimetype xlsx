--- v0 (2025-12-18)
+++ v1 (2026-05-06)
@@ -54,1248 +54,1248 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Walmir Vítor</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/48/pl007.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/48/pl007.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regularização de construção no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Paulinho AP - Paulo Roberto Costa Docca</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização do cordão de girassol como símbolo para a identificação da pessoa com deficiência oculta no Município e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Betinho Albertassi - José Humberto Albertassi</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/75/pl_21.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/75/pl_21.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de combate ao Bullying e Cyberbullying.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o Cemitério e Crematório Municipal de Volta Redonda para sepultamento de animais domésticos.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Raone Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/3/pl30.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/3/pl30.2023.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da "Ponte Presidente Castelo Branco" para "Ponte Marielle Franco".</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Temponi -Vander Temponi Faria</t>
   </si>
   <si>
     <t>Altera a denominação da Praça da Colina para Praça Arlindo de Oliveira Mendonça.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Ednilson Vampirinho</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de dispositivo chamado de bueiro inteligente nos logradouros do Município e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/79/pl_36.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/79/pl_36.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Pastor Evangélico no calendário de eventos do Município.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/49/pl041.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/49/pl041.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Memória, Verdade e Justiça e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Jorginho Fuede - Jorge Alberto Felipe Cury</t>
   </si>
   <si>
     <t>Determina que o Poder Público assegure o atendimento psicológico e socioassistencial aos alunos e alunas da rede pública de ensino no âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de análise das águas dos reservatórios das escolas e creches do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação e manutenção de mecanismos sonoros nos semáforos do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Dispõe sobre implantação de portas giratórias com detectores de metais em estabelecimentos de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/106/pl116.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/106/pl116.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Município de Volta Redonda em realizar o monitoramento da qualidade do ar por estação móvel.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/84/pl_124.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/84/pl_124.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adotar o método ABA, dentre outros, para o tratamento de pacientes com Transtorno do Espectro Autista (TEA) na Rede Municipal de Saúde do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Rodrigo Nós do Povo</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da praça pública localizada na Rua D, Bairro Mariana Torres, de Praça Gabriel da Silva Custódio Teixeira.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Fábio Buchecha - Fábio da Silva de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/50/pl134.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/50/pl134.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Acolhimento e Auxílio para Jovens LGBTQIAP+ em situação de vulnerabilidade social, no âmbito do Município de Volta Redonda e estabelece outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Paulo Conrado - Paulo César Lima Conrado</t>
   </si>
   <si>
     <t>Altera denominação da Rua 5 localizada no bairro Conforto para Vereador Carlos Sérgio Fumian.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Dr Rodrigo Furtado</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/4/pl154.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/4/pl154.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência da Prefeitura de Volta Redonda diante dos recursos do FUNDEB no âmbito do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Luciano Mineirinho - Luciano de Souza Portes</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/5/pl155.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/5/pl155.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre gratuidade de refeições a idosos e deficientes físicos em restaurantes populares do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Lela - Antonio Régio Gonçalves Dias</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/69/pl157.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/69/pl157.2023.pdf</t>
   </si>
   <si>
     <t>Institui o selo "Autista a Bordo" no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/63/pl158.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/63/pl158.2023.pdf</t>
   </si>
   <si>
     <t>Reconhece o "Wheeling" e demais manobras de motocicletas como prática esportiva no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da disponibilização de acesso gratuito à Internet Wi-Fi em Hospitais Públicos e Privados, Clínicas Privadas, Unidades de Pronto Atendimento (UPA's), Repartições Públicas, Shopping Centers, Bares e Restaurantes e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/107/pl161.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/107/pl161.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação do mutismo seletivo por meio de material impresso e digital.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/6/pl162.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/6/pl162.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de "Tio Domingo" a creche a ser construída na Rua José de Souza Ramos, lotes 18, 19, 25 e 26 no Bairro Belmonte.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/72/pl163.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/72/pl163.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Mês de Conscientização e Divulgação do Lipedema no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/62/pl164.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/62/pl164.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo ao Uso de Transportes Sustentáveis no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/61/pl166.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/61/pl166.2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Cultural Afro-Brasileira no âmbito do Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Institui o Programa de Prevenção e Combate às Amputações em Pacientes Diabéticos, com o objetivo de promover ações de conscientização, prevenção, diagnóstico precoce e tratamento adequado e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/60/pl172.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/60/pl172.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Dispõe sobre medidas para o combate à poluição ambiental e institui a campanha de conscientização, prevenção e controle de queimadas e incêndios no Município de Volta Redonda - RJ e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/68/pl175.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/68/pl175.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das concessionárias de serviços públicos, sediadas no âmbito do Município de Volta Redonda, de veicularem fotografias de animais disponíveis para adoção nas contas mensais enviadas ao consumidor e dá outras providências.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Inclui como atividade extracurricular o ensino de noções básicas sobre educação financeira aos alunos da rede municipal de ensino - Lei Larissa Manoela.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Institui o Programa de orientação profissional para os alunos das escolas públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/67/pl183.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/67/pl183.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de transporte para visita a detentos pelo Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/66/pl186.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/66/pl186.2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização e Prevenção de Queimadas no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Hálison Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/65/pl189.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/65/pl189.2023.pdf</t>
   </si>
   <si>
     <t>Obriga as empresas de transporte coletivo a disponibilizarem assentos prioritários para autistas (TEA) nos transportes coletivos da cidade.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/7/pl190.2023_2.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/7/pl190.2023_2.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Defesa e Promoção da Liberdade Religiosa em Volta Redonda (COMDEPLIR-VR).</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Dispõe sobre reconhecimento de modalidade esportiva Wheeling no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Cacau da Padaria - José Onofre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/8/pl192.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/8/pl192.2023.pdf</t>
   </si>
   <si>
     <t>Denomina "Praça Geraldo Pio Chaves" localizada entre a Rua C e D, bairro Vila Brasília.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Sidney Dinho - Welderson Sidney da Silva Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/9/pl193.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/9/pl193.2023.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia do Patriota" no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Edson Quinto</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/59/pl195.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/59/pl195.2023.pdf</t>
   </si>
   <si>
     <t>Determina que as praças e parques públicos a serem construídos ou que sofrerem reformas deverão ter área para socialização de cães.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/58/pl197.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/58/pl197.2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização e Incentivo ao Diagnóstico Precoce do Retinoblastoma no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal a conceder Ração a Protetores de Animais no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de desconto no pagamento de IPTU às pessoas que adotem animais no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/11/pl200.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/11/pl200.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a equiparação salarial entre servidores municipais e autárquicos de Volta Redonda que exercem funções idênticas e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Institui campanha municipal de orientação aos idosos contra fraudes e golpes no comércio eletrônico e na internet.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/137/pl202.2023_2.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/137/pl202.2023_2.pdf</t>
   </si>
   <si>
     <t>Denomina de "Maria Tereza Campos Pereira (Tetê)" a praça localizada na Rua "A" loteamento Mata Atlântica, bairro Jardim Belvedere.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/108/pl204.2023_2.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/108/pl204.2023_2.pdf</t>
   </si>
   <si>
     <t>Institui a carteira de identificação animal e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/12/pl206.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/12/pl206.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação da fila de espera na educação básica no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/55/pl207.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/55/pl207.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oferta de leito hospitalar reservado para mães de natimorto ou com óbito fetal.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de remoção dos cabos e fiação aérea, excedentes e sem uso, instalados por concessionárias que operam ou utilizam rede aérea e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/13/pl211.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/13/pl211.2023.pdf</t>
   </si>
   <si>
     <t>Obriga a comunicação imediata à autoridade policial em caso de ocorrência de aborto na Rede de Saúde Pública e Privada no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Dispõe sobre denominar oficialmente a Praça Penha Martins Cortês localizada entre as Ruas C e D no Bairro Vila Brasília.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Cria o Programa de apadrinhamento afetivo de idosos no município de Volta Redonda, e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/57/pl216.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/57/pl216.2023.pdf</t>
   </si>
   <si>
     <t>Inclui incisos I e II no §6º, do art. 6º da Lei Municipal nº 5.443/2018.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/14/pl217.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/14/pl217.2023.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Município de Volta Redonda a RAAI, "Rede Amiga de Amparo ao Idoso", e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/15/pl218.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/15/pl218.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de realização do exame "Teste do Olhinho - Retinoblastoma" no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Institui o Programa de combate ao Bullying e Cyberbullying.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/70/pl222.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/70/pl222.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Conscientização da Epidermólise Bolhosa.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/51/pl223.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/51/pl223.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana Municipal de Prevenção das Doenças Renais em Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/52/pl226.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/52/pl226.2023.pdf</t>
   </si>
   <si>
     <t>Denomina "Amorosa" a praça localizada entre as ruas B, D e F no Bairro Coqueiros.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/53/pl230.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/53/pl230.2023.pdf</t>
   </si>
   <si>
     <t>Institui a distribuição gratuita de fraldas para alunos com deficiência, que impeça o controle dos esfíncteres, matriculados na escola pública e na escola privada em condição de bolsista.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/16/pl231.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/16/pl231.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com Epidermólise Bolhosa nos locais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/17/pl235.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/17/pl235.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Jayme Curty a Rua do lado esquerdo que converge para a Estrada Nossa Senhora da União, no Bairro Retiro.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/18/pl236.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/18/pl236.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Francisco Zonzin a Rua do lado direito que converge para a Estrada Nossa Senhora da União, no bairro Retiro.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/105/pl237.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/105/pl237.2023.pdf</t>
   </si>
   <si>
     <t>Institui o sistema de reutilização e reciclagem de resíduos da construção civil e demolições e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/19/pl238.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/19/pl238.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transmissão simultânea na rede mundial de computadores de eventos públicos no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/104/pl239.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/104/pl239.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa do cuidado e violência emocional ou psicológica com idosos no âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/39/pl240.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/39/pl240.2023.pdf</t>
   </si>
   <si>
     <t>Reconhece a Aldeia de Umbanda Caboclo Sultão das Matas como instituição de utilidade pública municipal.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/34/pl244.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/34/pl244.2023.pdf</t>
   </si>
   <si>
     <t>Cria o programa de incentivo à doação de tintas excedentes para pessoas carentes.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/20/pl245.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/20/pl245.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.414/1976 que fixa normas e regulamenta as edificações no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/100/pl246.23.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/100/pl246.23.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Agricultura Urbana e Periurbana Sustentável no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Institui o Programa de Conscientização de Desperdício Alimentar no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/21/pl248.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/21/pl248.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Secretaria Municipal de Ordem Pública a instalar aplicativo de segurança para as pessoas em situação de violência.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/22/pl249.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/22/pl249.2023.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal do Teste de Cores Ishihara" e dá outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/40/pl250.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/40/pl250.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação do Sistema de Logística Reversa de resíduos sólidos de bitucas de cigarros no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/35/pl251.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/35/pl251.2023.pdf</t>
   </si>
   <si>
     <t>Cria a Campanha de Conscientização, Valorização e Incentivo à Doação de Medula Óssea no âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/23/pl252.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/23/pl252.2023.pdf</t>
   </si>
   <si>
     <t>Formaliza e denomina localização da Rua Expedito Cupertino Moreira, bairro Retiro.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/24/pl254.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/24/pl254.2023.pdf</t>
   </si>
   <si>
     <t>Cria o programa de enfrentamento da invisibilidade e impactos à saúde das cuidadoras domésticas.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/36/pl255.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/36/pl255.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade da instalação de mecanismos de assepsia das mãos em locais especificados no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/25/pl256.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/25/pl256.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito dos caminhões guincho em serviço de estacionar em vagas disponíveis sem tarifação e parar em vias públicas municipais durante suas atividades.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/41/pl257.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/41/pl257.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca de salas de acolhimento exclusivas para mulheres vítimas de violência nos serviços de saúde próprios e os serviços privados contratados ou conveniados que integram o Sistema Único de Saúde; e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/26/pl258.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/26/pl258.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das empresas responsáveis pela prestação do serviço público de saneamento básico e fornecimento de água, no âmbito do Município de Volta Redonda, em informar previamente aos usuários consumidores, sobre as suspensões, interrupções e manutenções programadas da rede e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Neném - Nilton Alves de Faria</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/71/pl259.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/71/pl259.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Mulheres do Peito, com o objetivo de criar e fortalecer uma rede de apoio para mulheres que lutam contra o câncer de mama.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/37/pl260.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/37/pl260.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o combate à gordofobia no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/27/pl261.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/27/pl261.2023.pdf</t>
   </si>
   <si>
     <t>Fica reconhecido o Estado de Emergência Climática e institui a Política Municipal de Mudança Climática no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/43/pl262.2023_2.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/43/pl262.2023_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento obrigatório e gratuito de água potável em eventos artísticos, shows, festivais de música no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/28/pl264.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/28/pl264.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Defesa Pessoal para Mulheres na cidade de Volta Redonda.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/38/pl266.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/38/pl266.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Teste de Sobrecarga Hídrica aos alunos da educação infantil e ensino fundamental nas escolas públicas do Município e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/42/pl267.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/42/pl267.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação das alíneas “a” e “e” e acrescenta alínea “f” ao inciso II do artigo 11 da Lei Municipal n° 4.438 de 16 de julho de 2008, que criou o Código Municipal de Meio Ambiente de Volta Redonda.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Reconhece às pessoas com Fibromialgia os mesmos direitos e garantias das pessoas com deficiência no Município e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/29/pl269.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/29/pl269.2023.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município a "Política de Prevenção das Doenças Cardiovasculares na Infância e Adolescência", e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/30/pl270.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/30/pl270.2023.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município o "Programa Municipal de Assistência à Criança com Microcefalia" e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Dispõe sobre fornecimento gratuito de água potável em eventos públicos e privados especificados no Município de Volta Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/64/pl272.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/64/pl272.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as regras gerais para entregas de encomendas pelos motofretistas de qualquer modalidade e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/31/pl273.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/31/pl273.2023.pdf</t>
   </si>
   <si>
     <t>Reconhece como Instituição de Utilidade Pública a Associação Nova Esperança Social Esportivo Cultural - NESEC.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/44/pl274.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/44/pl274.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do uso de bermudas e similares durante a jornada de trabalho pelos servidores do Município de Volta Redonda no período do fim da primavera e no verão.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/32/pl275.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/32/pl275.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o exercício do direito à visitação aos pacientes internados nos estabelecimentos de saúde públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/45/pl276.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/45/pl276.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de Equipamento de Proteção Individual (EPI) para coveiros e auxiliares no Município de Volta Redonda e estabelece outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dr Rodrigo Furtado, Betinho Albertassi - José Humberto Albertassi, Cacau da Padaria - José Onofre da Silva, Ednilson Vampirinho, Luciano Mineirinho - Luciano de Souza Portes, Paulo Conrado - Paulo César Lima Conrado, Renan Cury - Renan Teixeira e Cury, Walmir Vítor</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/33/pr13.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/33/pr13.2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso XX ao artigo 38 e cria o artigo 53-M na Resolução nº 1.707/95.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/73/pr92.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/73/pr92.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição de Comissão Especial destinada a acompanhar, mediar e fiscalizar as ações que estão sendo tomadas perante a Ação Civil Pública ajuizada pelo Ministério Público do Estado do Rio de Janeiro em relação ao caso dos idosos institucionalizados no Lar dos Velhinhos, no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Antonio Francisco Neto</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/2/mensagem_no_53.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/2/mensagem_no_53.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual da Secretaria Municipal de Transporte e Mobilidade Urbana - STMU.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/56/mensagem_no_64.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/56/mensagem_no_64.2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Volta Redonda para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/10/substitutivo_ao_pl_193.2023.pdf</t>
+    <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/10/substitutivo_ao_pl_193.2023.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Patriota" no Município de Volta Redonda.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1602,68 +1602,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/48/pl007.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/75/pl_21.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/3/pl30.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/79/pl_36.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/49/pl041.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/106/pl116.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/84/pl_124.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/50/pl134.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/4/pl154.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/5/pl155.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/69/pl157.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/63/pl158.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/107/pl161.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/6/pl162.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/72/pl163.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/62/pl164.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/61/pl166.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/60/pl172.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/68/pl175.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/67/pl183.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/66/pl186.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/65/pl189.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/7/pl190.2023_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/8/pl192.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/9/pl193.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/59/pl195.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/58/pl197.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/11/pl200.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/137/pl202.2023_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/108/pl204.2023_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/12/pl206.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/55/pl207.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/13/pl211.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/57/pl216.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/14/pl217.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/15/pl218.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/70/pl222.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/51/pl223.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/52/pl226.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/53/pl230.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/16/pl231.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/17/pl235.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/18/pl236.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/105/pl237.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/19/pl238.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/104/pl239.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/39/pl240.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/34/pl244.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/20/pl245.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/100/pl246.23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/21/pl248.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/22/pl249.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/40/pl250.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/35/pl251.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/23/pl252.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/24/pl254.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/36/pl255.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/25/pl256.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/41/pl257.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/26/pl258.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/71/pl259.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/37/pl260.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/27/pl261.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/43/pl262.2023_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/28/pl264.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/38/pl266.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/42/pl267.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/29/pl269.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/30/pl270.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/64/pl272.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/31/pl273.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/44/pl274.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/32/pl275.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/45/pl276.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/33/pr13.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/73/pr92.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/2/mensagem_no_53.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/56/mensagem_no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/10/substitutivo_ao_pl_193.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/48/pl007.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/75/pl_21.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/3/pl30.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/79/pl_36.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/49/pl041.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/106/pl116.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/84/pl_124.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/50/pl134.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/4/pl154.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/5/pl155.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/69/pl157.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/63/pl158.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/107/pl161.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/6/pl162.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/72/pl163.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/62/pl164.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/61/pl166.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/60/pl172.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/68/pl175.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/67/pl183.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/66/pl186.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/65/pl189.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/7/pl190.2023_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/8/pl192.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/9/pl193.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/59/pl195.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/58/pl197.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/11/pl200.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/137/pl202.2023_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/108/pl204.2023_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/12/pl206.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/55/pl207.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/13/pl211.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/57/pl216.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/14/pl217.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/15/pl218.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/70/pl222.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/51/pl223.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/52/pl226.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/53/pl230.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/16/pl231.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/17/pl235.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/18/pl236.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/105/pl237.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/19/pl238.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/104/pl239.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/39/pl240.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/34/pl244.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/20/pl245.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/100/pl246.23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/21/pl248.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/22/pl249.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/40/pl250.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/35/pl251.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/23/pl252.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/24/pl254.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/36/pl255.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/25/pl256.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/41/pl257.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/26/pl258.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/71/pl259.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/37/pl260.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/27/pl261.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/43/pl262.2023_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/28/pl264.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/38/pl266.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/42/pl267.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/29/pl269.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/30/pl270.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/64/pl272.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/31/pl273.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/44/pl274.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/32/pl275.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/45/pl276.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/33/pr13.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/73/pr92.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/2/mensagem_no_53.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/56/mensagem_no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/10/substitutivo_ao_pl_193.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="236.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>