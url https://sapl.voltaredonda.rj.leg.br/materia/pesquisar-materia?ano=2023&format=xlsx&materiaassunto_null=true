--- v1 (2026-05-06)
+++ v2 (2026-06-24)
@@ -258,51 +258,51 @@
   <si>
     <t>Dispõe sobre a denominação da praça pública localizada na Rua D, Bairro Mariana Torres, de Praça Gabriel da Silva Custódio Teixeira.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Fábio Buchecha - Fábio da Silva de Carvalho</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/50/pl134.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Acolhimento e Auxílio para Jovens LGBTQIAP+ em situação de vulnerabilidade social, no âmbito do Município de Volta Redonda e estabelece outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>Paulo Conrado - Paulo César Lima Conrado</t>
+    <t>Marquinho Motorista</t>
   </si>
   <si>
     <t>Altera denominação da Rua 5 localizada no bairro Conforto para Vereador Carlos Sérgio Fumian.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Dr Rodrigo Furtado</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/4/pl154.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência da Prefeitura de Volta Redonda diante dos recursos do FUNDEB no âmbito do Município de Volta Redonda.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>155</t>
   </si>
@@ -1194,51 +1194,51 @@
   <si>
     <t>Dispõe sobre o exercício do direito à visitação aos pacientes internados nos estabelecimentos de saúde públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/45/pl276.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de Equipamento de Proteção Individual (EPI) para coveiros e auxiliares no Município de Volta Redonda e estabelece outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Dr Rodrigo Furtado, Betinho Albertassi - José Humberto Albertassi, Cacau da Padaria - José Onofre da Silva, Ednilson Vampirinho, Luciano Mineirinho - Luciano de Souza Portes, Paulo Conrado - Paulo César Lima Conrado, Renan Cury - Renan Teixeira e Cury, Walmir Vítor</t>
+    <t>Dr Rodrigo Furtado, Betinho Albertassi - José Humberto Albertassi, Cacau da Padaria - José Onofre da Silva, Ednilson Vampirinho, Luciano Mineirinho - Luciano de Souza Portes, Marquinho Motorista, Renan Cury - Renan Teixeira e Cury, Walmir Vítor</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/33/pr13.2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso XX ao artigo 38 e cria o artigo 53-M na Resolução nº 1.707/95.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/73/pr92.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição de Comissão Especial destinada a acompanhar, mediar e fiscalizar as ações que estão sendo tomadas perante a Ação Civil Pública ajuizada pelo Ministério Público do Estado do Rio de Janeiro em relação ao caso dos idosos institucionalizados no Lar dos Velhinhos, no Município de Volta Redonda.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
@@ -1618,51 +1618,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/48/pl007.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/75/pl_21.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/3/pl30.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/79/pl_36.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/49/pl041.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/106/pl116.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/84/pl_124.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/50/pl134.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/4/pl154.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/5/pl155.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/69/pl157.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/63/pl158.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/107/pl161.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/6/pl162.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/72/pl163.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/62/pl164.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/61/pl166.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/60/pl172.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/68/pl175.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/67/pl183.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/66/pl186.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/65/pl189.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/7/pl190.2023_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/8/pl192.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/9/pl193.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/59/pl195.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/58/pl197.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/11/pl200.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/137/pl202.2023_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/108/pl204.2023_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/12/pl206.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/55/pl207.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/13/pl211.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/57/pl216.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/14/pl217.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/15/pl218.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/70/pl222.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/51/pl223.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/52/pl226.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/53/pl230.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/16/pl231.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/17/pl235.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/18/pl236.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/105/pl237.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/19/pl238.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/104/pl239.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/39/pl240.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/34/pl244.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/20/pl245.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/100/pl246.23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/21/pl248.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/22/pl249.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/40/pl250.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/35/pl251.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/23/pl252.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/24/pl254.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/36/pl255.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/25/pl256.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/41/pl257.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/26/pl258.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/71/pl259.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/37/pl260.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/27/pl261.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/43/pl262.2023_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/28/pl264.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/38/pl266.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/42/pl267.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/29/pl269.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/30/pl270.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/64/pl272.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/31/pl273.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/44/pl274.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/32/pl275.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/45/pl276.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/33/pr13.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/73/pr92.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/2/mensagem_no_53.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/56/mensagem_no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.voltaredonda.rj.leg.br/media/sapl/public/materialegislativa/2023/10/substitutivo_ao_pl_193.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="236.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="218.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>